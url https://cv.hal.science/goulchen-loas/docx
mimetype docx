--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Goulc'hen Loas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goulchen-loas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253135745</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut de Physique de Rennes - UMR CNRS 6251</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Sub-)millimeter spectroscopy instrument for the soil metabolite detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (22), pp.41274-41281. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsen.2025.3614491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow and fast light effects induced by interference with a control light field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (20), pp.35228-35235. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.532225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear frequency chirps from a stabilized injected phase-modulated fiber laser loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Epj Web of Conferences, 287, pp.07015. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a millimeter-long Travelling wave THz photomixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuanki Bavedila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Tannoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quyang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (14), pp.4700-4709. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2021.3078226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(dimethylsiloxane) functionalized with complementary organic and inorganic emitters for the design of white emissive waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noée Dumait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huriye Akdas-Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (22), pp.7094-7102. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1tc01229k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switchable Two-Dimensional Waveguiding Abilities of Luminescent Hybrid Nanocomposites for Active Solar Concentrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noée Dumait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.14400-14407. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.9b23055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a polarimetric infrared imager based on the orthogonality breaking technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (8), pp.082407. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.58.8.082407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization in dual-polarization DFB fiber lasers by an optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.3483-3488. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.003483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-space active polarimetric imager operating at 1.55 μm by orthogonality breaking sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (4), pp.723-726. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.000723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A operation of an optically-pumped 1.6 µm-emitting quantum dash-based vertical-external-cavity surface-emitting laser on InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, OSA Optics Express, 25 (10), pp.11760-11766. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.011760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Alkynyl Helicenes: Redox-Triggered Chiroptical Tuning in the IR and Near-IR Spectral Regions and Suitable for Telecommunications Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengshuo Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Srebro-Hooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (28), pp.8062-8066. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201601633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the coupling between pump amplitude noise and differential phase noise in an Er, Yb: glass two-polarization dual-frequency solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4), pp.589--593. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.33.000589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilized optoelectronic oscillator using frequency-shifted feedback and a delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (10), pp.1088-1091. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2016.2530826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and optical characterization of pedestal micro-structures on DUV210 polymer: waveguides structures towards micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (1), pp.10501.1-10501-6. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2015150207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fiber Sagnac interferometer for sensing scalar directional refraction: Application to magnetochiral birefringence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85 (4), pp.043109. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4871988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz bandwidth noise eater hybrid optical amplifier: design guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennael Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (14), pp.4239-4242. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.004239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffer reservoir approach for cancellation of laser resonant noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (17), pp.5014. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.005014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of efficient coupling and optical resonances by using taper-waveguides coupled to cascade of UV210 polymer micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.125006. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/24/12/125006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable terahertz radiation by photomixing without servo-locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.260-266. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2013.2296144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency laser with two continuously and widely tunable frequencies for optical referencing of GHz to THz beatnotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (15), pp.17673. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.017673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Frequency 780-nm Ti:Sa Laser for High Spectral Purity Tunable CW THz Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (15), pp.1518-1521. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2014.2327656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental analysis of intensity noise correlations in an optically pumped, dual-frequency Nd:YAG laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (11), pp.2830-2839. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.30.002830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling of a foam lamella in a confined channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Emile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (27), pp.7223-7227. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2SM25321F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of a dual-frequency laser free from anti-phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (23), pp.4901-4903. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.004901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization microlaser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4399-4404. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear optoelectronic phase-locked loop for stabilization of opto-millimeter waves: towards a narrow linewidth tunable THz source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (19), pp.17944-50. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.017944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic angle detection of nonlinear Newton-Wigner times at interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dunseath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 77, pp.64003. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/77/64003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New form of low-cost integrated photonics using 3D printing on polymer materials, potentially bio-based and doped, for non-linear spectral and localized resonance applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaly Sureshkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huriye Akdas-Kılıç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IETR - Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IETR CNRS - Université de Rennes, Mar 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photomixing-based (sub-)millimeter frequency spectrometer for environmental metabolite detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 50th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of IRMMW-THz; IEEE; Aalto University; City of Espoo, Aug 2025, Espoo (Finlande), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing Orthogonal Polarizations in Ytterbium-Doped Isotropic-Crystal Lasers: Effect of Crystal Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11110478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optoelectronic Mixer with a Micromachined Silicon Coplanar Probe for Wideband On-Wafer Testing of Millimeter-Wave and THz Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kherouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Merupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 50th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Helsinki, Finland. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/irmmw-thz61557.2025.11319740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la physique et les propriétés mécaniques des matériaux chauffés fluides puis extrudés pour la fabrication de fibres optiques par imprimante 3D _(1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines, UnivRennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IETR CNRS &amp; Maison pour la Science UnivRennes, Feb 2025, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancement 2d année Défi Sciences et Société : Réalisation d’une photonique intégrée sur matériaux bio-polymères / bio-inspirés par technologies additives, dont imprimante 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes - Maison pour la Science - Collège les Fontaines, Jun 2025, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication de circuits photoniques résonants : de la salle blanche à l’impression 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaly Sureshkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenons acteurs des transitions écologiques : vers un numérique responsable et des systèmes soutenables, Colloque ITii - ESOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMA ESOS, Nov 2025, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉMISSION DE DEUX PEIGNES DE FRÉQUENCES, SYNCHRONES OU ASYNCHRONES, PAR UN LASER YB:YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Induction Decay signals stimulated and detected by photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hindle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Perth, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière dans tous ses états (partie I) : rayons optiques, ondes, leurs propriétés : Expériences de réflexions, Laser et injection/propagation dans les fibres optiques, mesures de puissances optiques transmises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines La Guerche de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Nov 2024, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l’onde pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-Locked Dual Polarization Frequency Combs in Yb:YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World of Photonics Congress 2023; 2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC), Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump-Polarization Dependence of the Bipolarization Emission in Ytterbium Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World of Photonics Congress 2023, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de peignes de fréquence et d'impulsions dans un Oscillateur Opto-Électronique à modulation directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique (SFO), Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRÔLE DE L' ÉMISSION BIPOLARISATION D'UN LASER YB:YAG PAR L'ORIENTATION DE LA POLARISATION DE LA POMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2022, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument de spectroscopie terahertz du volatilome des microorganismes des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Dijon 2021 - Colloque PAMO (Physique Atomique, Moléculaire et Optique) / SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-long travelling wave photoconductors for THz generation by photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuanki Bavedila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Tannoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quyang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-treatment of DBR fibre lasers for enhanced beat-frequency in dual-polarization operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EPS-QEOD Europhoton Conference (Europhoton 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague (virtual), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical instrument for the submillimeter spectroscopy of the volatile metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.19149312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur opto-électronique hybride à laser fibre bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locking and delay-induced instabilities in a dual- frequency fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics 2019 (IS-PALD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Nonlinear optoelectronic down-conversion and phase locking of mm-wave and THz signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Frequency and Time Forum (EFTF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual polarization DFB fiber lasers as optical phase-locked microwave sources in the 1-10 GHz range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106832G, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à fibre bifréquences stabilisés par réinjection optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locked dual-polarization fiber lasers as compact optical-microwave sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Optronics in Defence &amp; Security (OPTRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Sagnac interferometer for sensing magnetochiral birefringence: first tests on iron-alkynyl-helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengshuo Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy (CD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur d'imagerie polarimétrique active par brisure d'orthogonalité à 1,55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active infrared polarimetric imaging demonstrator by orthogonality breaking sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Aug 2017, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2273309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel deep-UV polymer for nanophotonics: structures towards cascade of serial micro-resonators for ultra-sensitive detections of glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN 2016 Energy Materials Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à état solide faible bruit : une nouvelle approche par utilisation d’un réservoir tampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of cascade of multiple resonators developed on UV210 positive photoresist by DUV lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-conversion and phase-locking of mm-wave and THz beatnotes through optoelectronic interleaved comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optical Frequency Combs : From sources to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Micro-Onde à THz Ultra-Stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel deep-UV polymer for integrated photonics: from waveguides structures to taper-waveguides coupled to cascade of multistage resonators used as thermal sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Optics and Photonics Conference (LAOP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/LAOP.2014.LM4A.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherently antiphase noise free dual-frequency solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium OPTRO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between THz and microwave photonics through optoelectronic generation of interleaved combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2014, Sapporo, Japan. pp.350-358, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2014.6994571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave to terahertz ultra-stable oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-UFFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information de demain : aux confins de notre compréhension des matériaux et de leur fonctionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Recherche de l’UEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Joint IEEE International Frequency Control Symposium/European Frequency and Time Forum, IFCS-EFTF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.40-42, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF-IFC.2013.6702198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state dual-frequency laser free from anti-phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany. pp.CA_10_6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE 2013 : congrès de la SFO, Société française d'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency tunable laser system for a microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th terahertz days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à état solide bi-fréquence sans bruit d’antiphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Optique 2013, Horizon de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical studies of a dual-frequency laser free from anti-phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Lasers Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. pp.ATu3A.52, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2013.ATu3A.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic down-conversion coupled with a dual-frequency laser: towards THz metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IFCS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSMOTUS : oscillateur millimétrique/submillimétrique à très haute pureté spectrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucle à verrouillage de phase opto-électronique : vers la métrologie millimétrique et THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic phase-locked loop for millimeter-wave and THz beat note stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by 1.55 µm photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics, Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, CA, United States. pp.84960C-1-7, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser bi-fréquences accordables pour la génération d'onde millimétrique et submillimétrique à haute cohérence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal generation using a unitravelling carrier photodiode and a dual-mode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wollongong, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity Noise Reduction of Dual-Frequency Nd:YAG Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fibre Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chennai, India. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/PHOTONICS.2012.T3B.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by photomixing : coupling a unitravelling carrier photodiode and a two-axis dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Peytavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO 2012, Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Jose, CA, United States. paper CTu1B.3, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable beat notes for THz generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Térahertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization Nd:YAG microchip laser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on and 12th European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion : A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Singapour, Singapore. pp.33, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2011.6088662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles sources opto-hyper basées sur des lasers bi-fréquences stabilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Télémétrie Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion: A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAIT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro- and nano-photonics devices on organics materials coupled with various thin layer processes and treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Organic Electronics and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Swieradow Zdroj, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique micro-onde #à partir d'un microlaser bi-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Contrat de Projet Etat-Région Bretagne PONANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A targeted review of hybrid integrated photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optic Society - EOS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de micro-résonateurs 3D par procédés hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie . Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin coating and plasma process for 2.5D and hybrid 3D micro-resonators on multilayer polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics-Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Prague, Czech Republic. pp.7356, 735606- 1/735606-10, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.820339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of micro-optical elements such as disks, rings and spheres for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tarabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanosystem Engineering and Biophotonics (NEBO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du couplage en photonique intégrée entre guides d'ondes organiques SU8 et microsphères de verre au travers d'un gap biomoléculaire lipidique : résonateurs 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France. pp.305-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des activités de photonique intégrée au sein de l'IPR : photonique intégrée sur organiques couplée aux nano-matériaux biomimétiques auto-assemblés et aux processus à base de fluides complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité à l'Institut des Nanotechnologies de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic integrated photonics coupled with plasma and complex fluids processes for micro-resonators development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Molecular Materials: Electronics, Photonics and Spintronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un interferomètre de sagnac fibré pour détecter la magnétochiralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcapteurs à base de photonique intégrée sur SU8 : premiers développements de microstructures photoniques résonantes 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Invité à la Journée du 10 ans du Laboratoire de Photonique Quantique et Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacités comparées d'un pompage à 920 nm et à 977 nm pour une amplification à 1127 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bordais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales d'Optique Guidée (JNOG 2003), 12-14 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Valence, France. pp.109-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par peigne de fréquences d'un résonateur en anneau intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2025 - Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation au Concours &amp;quot;C Génial&amp;quot; : Fabrication de fibres optiques sur matériaux biosourcés (par le collège des Fontaines de La Guerche de Bretagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Concours "C Génial"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l'onde de pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, ROUEN, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de deux peignes de fréquences, synchrones, ou asynchrones, par un laser Yb:YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, ROUEN, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur optoélectronique (OEO) générant des peignes de fréquences et des trains d’impulsions optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l' émission bipolarisation d'un laser Yb:YAG par l'orientation de la polarisation de la pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice (FRANCE), France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-optical fiber lasers stabilized by frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Topical Meeting on Microwave Photonics (MWP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ottawa, Canada. IEEE, IEEE Xplore Digital Library, pp.1-4, 2019, 2019 International Topical Meeting on Microwave Photonics (MWP). </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2019.8892036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization fiber lasers for radio-over-fibre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase locking of dual-polarization DFB fiber lasers through pump-power modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A Operation of InAs Quantum Dash-based Vertical-External-Cavity Surface-Emitting Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Jose, United States. OSA (ISBN: 978-1-943580-27-9), OSA Publishing, Tuesday Posters Session (JTu5A), pp. JTu5A.109, 2017, CLEO: Applications and Technology 2017. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2017.JTu5A.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de bruit d’intensité dans les lasers solides à l’aide d’un réservoir tampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude systématique de la commutation par voie optique de ligne de transmission microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Club Micro-ondes Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILLUSTRATION DES MODES DE POLARISATION ET DES MODES DE INCE-GAUSS AU MOYEN DE LASERS SOLIDES BI-FREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sessions pédagogiques, 0ptique 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique d'ondes hyperfréquences et millimétriques à très bas bruit de phase : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Ti:Sa bi-fréquence à 780 nm pour la génération d’onde THz de grande pureté spectrale accordable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système amplificateur optique réducteur de bruit sur une bande gigahertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs ultra-stables microonde et TeraHertz à base de lasers bifréquences verrouillés par OEPLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-onde / Société Française d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'onde opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-microonde SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable dual-polarization Ti:Al2O3 laser for THz beat note generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE PRODUCTION DE TRÈS HAUTES FRÉQUENCES PAR BATTEMENT DE FRÉQUENCES LUMINEUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2960354 / Texte intégral : http://bit.ly/1nOKVdW. 2012, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR GÉNÉRANT UN SIGNAL COMPORTANT UNE FRÉQUENCE DE L'ORDRE DU TÉRAHERTZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2961042 / Texte intégral : http://bit.ly/1qiqz1x. 2011, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Goulc'hen Loas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goulchen-loas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253135745</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut de Physique de Rennes - UMR CNRS 6251</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Sub-)millimeter spectroscopy instrument for the soil metabolite detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (22), pp.41274-41281. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsen.2025.3614491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow and fast light effects induced by interference with a control light field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (20), pp.35228-35235. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.532225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear frequency chirps from a stabilized injected phase-modulated fiber laser loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Epj Web of Conferences, 287, pp.07015. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a millimeter-long Travelling wave THz photomixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuanki Bavedila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Tannoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quyang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (14), pp.4700-4709. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2021.3078226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(dimethylsiloxane) functionalized with complementary organic and inorganic emitters for the design of white emissive waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noée Dumait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huriye Akdas-Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (22), pp.7094-7102. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1tc01229k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switchable Two-Dimensional Waveguiding Abilities of Luminescent Hybrid Nanocomposites for Active Solar Concentrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noée Dumait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.14400-14407. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.9b23055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a polarimetric infrared imager based on the orthogonality breaking technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (8), pp.082407. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.58.8.082407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization in dual-polarization DFB fiber lasers by an optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.3483-3488. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.003483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-space active polarimetric imager operating at 1.55 μm by orthogonality breaking sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (4), pp.723-726. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.000723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A operation of an optically-pumped 1.6 µm-emitting quantum dash-based vertical-external-cavity surface-emitting laser on InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, OSA Optics Express, 25 (10), pp.11760-11766. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.011760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Alkynyl Helicenes: Redox-Triggered Chiroptical Tuning in the IR and Near-IR Spectral Regions and Suitable for Telecommunications Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengshuo Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Srebro-Hooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (28), pp.8062-8066. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201601633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the coupling between pump amplitude noise and differential phase noise in an Er, Yb: glass two-polarization dual-frequency solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4), pp.589--593. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.33.000589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilized optoelectronic oscillator using frequency-shifted feedback and a delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (10), pp.1088-1091. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2016.2530826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and optical characterization of pedestal micro-structures on DUV210 polymer: waveguides structures towards micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (1), pp.10501.1-10501-6. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2015150207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fiber Sagnac interferometer for sensing scalar directional refraction: Application to magnetochiral birefringence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85 (4), pp.043109. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4871988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of efficient coupling and optical resonances by using taper-waveguides coupled to cascade of UV210 polymer micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.125006. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/24/12/125006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffer reservoir approach for cancellation of laser resonant noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (17), pp.5014. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.005014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable terahertz radiation by photomixing without servo-locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.260-266. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2013.2296144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency laser with two continuously and widely tunable frequencies for optical referencing of GHz to THz beatnotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (15), pp.17673. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.017673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz bandwidth noise eater hybrid optical amplifier: design guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennael Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (14), pp.4239-4242. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.004239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Frequency 780-nm Ti:Sa Laser for High Spectral Purity Tunable CW THz Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (15), pp.1518-1521. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2014.2327656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental analysis of intensity noise correlations in an optically pumped, dual-frequency Nd:YAG laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (11), pp.2830-2839. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.30.002830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling of a foam lamella in a confined channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Emile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (27), pp.7223-7227. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2SM25321F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of a dual-frequency laser free from anti-phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (23), pp.4901-4903. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.004901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization microlaser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4399-4404. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear optoelectronic phase-locked loop for stabilization of opto-millimeter waves: towards a narrow linewidth tunable THz source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (19), pp.17944-50. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.017944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic angle detection of nonlinear Newton-Wigner times at interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dunseath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 77, pp.64003. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/77/64003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New form of low-cost integrated photonics using 3D printing on polymer materials, potentially bio-based and doped, for non-linear spectral and localized resonance applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaly Sureshkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huriye Akdas-Kılıç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IETR - Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IETR CNRS - Université de Rennes, Mar 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photomixing-based (sub-)millimeter frequency spectrometer for environmental metabolite detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 50th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of IRMMW-THz; IEEE; Aalto University; City of Espoo, Aug 2025, Espoo (Finlande), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing Orthogonal Polarizations in Ytterbium-Doped Isotropic-Crystal Lasers: Effect of Crystal Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11110478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la physique et les propriétés mécaniques des matériaux chauffés fluides puis extrudés pour la fabrication de fibres optiques par imprimante 3D _(1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines, UnivRennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IETR CNRS &amp; Maison pour la Science UnivRennes, Feb 2025, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optoelectronic Mixer with a Micromachined Silicon Coplanar Probe for Wideband On-Wafer Testing of Millimeter-Wave and THz Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kherouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Merupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 50th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Helsinki, Finland. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/irmmw-thz61557.2025.11319740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication de circuits photoniques résonants : de la salle blanche à l’impression 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaly Sureshkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenons acteurs des transitions écologiques : vers un numérique responsable et des systèmes soutenables, Colloque ITii - ESOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMA ESOS, Nov 2025, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancement 2d année Défi Sciences et Société : Réalisation d’une photonique intégrée sur matériaux bio-polymères / bio-inspirés par technologies additives, dont imprimante 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes - Maison pour la Science - Collège les Fontaines, Jun 2025, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉMISSION DE DEUX PEIGNES DE FRÉQUENCES, SYNCHRONES OU ASYNCHRONES, PAR UN LASER YB:YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière dans tous ses états (partie I) : rayons optiques, ondes, leurs propriétés : Expériences de réflexions, Laser et injection/propagation dans les fibres optiques, mesures de puissances optiques transmises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines La Guerche de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Nov 2024, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Induction Decay signals stimulated and detected by photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hindle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Perth, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l’onde pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-Locked Dual Polarization Frequency Combs in Yb:YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World of Photonics Congress 2023; 2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC), Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump-Polarization Dependence of the Bipolarization Emission in Ytterbium Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World of Photonics Congress 2023, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de peignes de fréquence et d'impulsions dans un Oscillateur Opto-Électronique à modulation directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique (SFO), Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRÔLE DE L' ÉMISSION BIPOLARISATION D'UN LASER YB:YAG PAR L'ORIENTATION DE LA POLARISATION DE LA POMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2022, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument de spectroscopie terahertz du volatilome des microorganismes des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Dijon 2021 - Colloque PAMO (Physique Atomique, Moléculaire et Optique) / SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-long travelling wave photoconductors for THz generation by photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuanki Bavedila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Tannoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quyang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-treatment of DBR fibre lasers for enhanced beat-frequency in dual-polarization operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EPS-QEOD Europhoton Conference (Europhoton 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague (virtual), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical instrument for the submillimeter spectroscopy of the volatile metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.19149312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur opto-électronique hybride à laser fibre bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locking and delay-induced instabilities in a dual- frequency fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics 2019 (IS-PALD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Nonlinear optoelectronic down-conversion and phase locking of mm-wave and THz signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Frequency and Time Forum (EFTF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual polarization DFB fiber lasers as optical phase-locked microwave sources in the 1-10 GHz range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106832G, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à fibre bifréquences stabilisés par réinjection optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locked dual-polarization fiber lasers as compact optical-microwave sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Optronics in Defence &amp; Security (OPTRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Sagnac interferometer for sensing magnetochiral birefringence: first tests on iron-alkynyl-helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengshuo Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy (CD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur d'imagerie polarimétrique active par brisure d'orthogonalité à 1,55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active infrared polarimetric imaging demonstrator by orthogonality breaking sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Aug 2017, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2273309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel deep-UV polymer for nanophotonics: structures towards cascade of serial micro-resonators for ultra-sensitive detections of glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN 2016 Energy Materials Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à état solide faible bruit : une nouvelle approche par utilisation d’un réservoir tampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of cascade of multiple resonators developed on UV210 positive photoresist by DUV lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-conversion and phase-locking of mm-wave and THz beatnotes through optoelectronic interleaved comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optical Frequency Combs : From sources to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Micro-Onde à THz Ultra-Stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel deep-UV polymer for integrated photonics: from waveguides structures to taper-waveguides coupled to cascade of multistage resonators used as thermal sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Optics and Photonics Conference (LAOP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/LAOP.2014.LM4A.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherently antiphase noise free dual-frequency solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium OPTRO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between THz and microwave photonics through optoelectronic generation of interleaved combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2014, Sapporo, Japan. pp.350-358, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2014.6994571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave to terahertz ultra-stable oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-UFFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information de demain : aux confins de notre compréhension des matériaux et de leur fonctionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Recherche de l’UEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state dual-frequency laser free from anti-phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany. pp.CA_10_6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE 2013 : congrès de la SFO, Société française d'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency tunable laser system for a microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th terahertz days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Joint IEEE International Frequency Control Symposium/European Frequency and Time Forum, IFCS-EFTF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.40-42, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF-IFC.2013.6702198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à état solide bi-fréquence sans bruit d’antiphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Optique 2013, Horizon de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical studies of a dual-frequency laser free from anti-phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Lasers Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. pp.ATu3A.52, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2013.ATu3A.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic down-conversion coupled with a dual-frequency laser: towards THz metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IFCS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucle à verrouillage de phase opto-électronique : vers la métrologie millimétrique et THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSMOTUS : oscillateur millimétrique/submillimétrique à très haute pureté spectrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic phase-locked loop for millimeter-wave and THz beat note stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by 1.55 µm photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics, Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, CA, United States. pp.84960C-1-7, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser bi-fréquences accordables pour la génération d'onde millimétrique et submillimétrique à haute cohérence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal generation using a unitravelling carrier photodiode and a dual-mode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wollongong, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity Noise Reduction of Dual-Frequency Nd:YAG Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fibre Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chennai, India. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/PHOTONICS.2012.T3B.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by photomixing : coupling a unitravelling carrier photodiode and a two-axis dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Peytavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO 2012, Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Jose, CA, United States. paper CTu1B.3, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable beat notes for THz generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Térahertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion : A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Singapour, Singapore. pp.33, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2011.6088662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization Nd:YAG microchip laser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on and 12th European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles sources opto-hyper basées sur des lasers bi-fréquences stabilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Télémétrie Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion: A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAIT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro- and nano-photonics devices on organics materials coupled with various thin layer processes and treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Organic Electronics and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Swieradow Zdroj, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A targeted review of hybrid integrated photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optic Society - EOS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique micro-onde #à partir d'un microlaser bi-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Contrat de Projet Etat-Région Bretagne PONANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de micro-résonateurs 3D par procédés hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie . Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin coating and plasma process for 2.5D and hybrid 3D micro-resonators on multilayer polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics-Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Prague, Czech Republic. pp.7356, 735606- 1/735606-10, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.820339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of micro-optical elements such as disks, rings and spheres for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tarabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanosystem Engineering and Biophotonics (NEBO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du couplage en photonique intégrée entre guides d'ondes organiques SU8 et microsphères de verre au travers d'un gap biomoléculaire lipidique : résonateurs 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France. pp.305-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des activités de photonique intégrée au sein de l'IPR : photonique intégrée sur organiques couplée aux nano-matériaux biomimétiques auto-assemblés et aux processus à base de fluides complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité à l'Institut des Nanotechnologies de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un interferomètre de sagnac fibré pour détecter la magnétochiralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic integrated photonics coupled with plasma and complex fluids processes for micro-resonators development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Molecular Materials: Electronics, Photonics and Spintronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcapteurs à base de photonique intégrée sur SU8 : premiers développements de microstructures photoniques résonantes 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Invité à la Journée du 10 ans du Laboratoire de Photonique Quantique et Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacités comparées d'un pompage à 920 nm et à 977 nm pour une amplification à 1127 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bordais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales d'Optique Guidée (JNOG 2003), 12-14 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Valence, France. pp.109-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par peigne de fréquences d'un résonateur en anneau intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2025 - Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation au Concours &amp;quot;C Génial&amp;quot; : Fabrication de fibres optiques sur matériaux biosourcés (par le collège des Fontaines de La Guerche de Bretagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Concours "C Génial"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l'onde de pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, ROUEN, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de deux peignes de fréquences, synchrones, ou asynchrones, par un laser Yb:YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, ROUEN, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur optoélectronique (OEO) générant des peignes de fréquences et des trains d’impulsions optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l' émission bipolarisation d'un laser Yb:YAG par l'orientation de la polarisation de la pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice (FRANCE), France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-optical fiber lasers stabilized by frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Topical Meeting on Microwave Photonics (MWP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ottawa, Canada. IEEE, IEEE Xplore Digital Library, pp.1-4, 2019, 2019 International Topical Meeting on Microwave Photonics (MWP). </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2019.8892036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization fiber lasers for radio-over-fibre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase locking of dual-polarization DFB fiber lasers through pump-power modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A Operation of InAs Quantum Dash-based Vertical-External-Cavity Surface-Emitting Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Jose, United States. OSA (ISBN: 978-1-943580-27-9), OSA Publishing, Tuesday Posters Session (JTu5A), pp. JTu5A.109, 2017, CLEO: Applications and Technology 2017. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2017.JTu5A.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de bruit d’intensité dans les lasers solides à l’aide d’un réservoir tampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude systématique de la commutation par voie optique de ligne de transmission microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Club Micro-ondes Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILLUSTRATION DES MODES DE POLARISATION ET DES MODES DE INCE-GAUSS AU MOYEN DE LASERS SOLIDES BI-FREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sessions pédagogiques, 0ptique 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique d'ondes hyperfréquences et millimétriques à très bas bruit de phase : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Ti:Sa bi-fréquence à 780 nm pour la génération d’onde THz de grande pureté spectrale accordable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système amplificateur optique réducteur de bruit sur une bande gigahertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs ultra-stables microonde et TeraHertz à base de lasers bifréquences verrouillés par OEPLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-onde / Société Française d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'onde opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-microonde SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable dual-polarization Ti:Al2O3 laser for THz beat note generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE PRODUCTION DE TRÈS HAUTES FRÉQUENCES PAR BATTEMENT DE FRÉQUENCES LUMINEUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2960354 / Texte intégral : http://bit.ly/1nOKVdW. 2012, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR GÉNÉRANT UN SIGNAL COMPORTANT UNE FRÉQUENCE DE L'ORDRE DU TÉRAHERTZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2961042 / Texte intégral : http://bit.ly/1qiqz1x. 2011, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="922C113B"/>
+    <w:nsid w:val="C973C62F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/goulchen-loas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253135745" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294637v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gudz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2025.3614491" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot De Borggraef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.532225" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuanki Bavedila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Tannoury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyang Lin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3078226" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Khlifi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;e Dumait" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Kilic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01229k" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02533161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b23055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Ortega-Quijano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.8.082407" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716235v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guionie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003483" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Ortega-Quijano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000723" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.011760" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengshuo Shen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro-Hooper" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201601633" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000589" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Van Dijk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2530826" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lhermite" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150207" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871988" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063249v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennael Danion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004239" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082273v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/12/125006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941862v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2296144" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081126v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.017673" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2327656" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamsundar De" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002830" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25321F" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schwartz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feugnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004901" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004399" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.017944" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/64003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505383v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaly Sureshkumar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-K&#305;l&#305;&#231;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pernon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225354v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233231v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaedze Kudjo Herman Akagla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11110478" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489566v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Islam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kherouz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Merupo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frein" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz61557.2025.11319740" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966557v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghandour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laulier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107346v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357020v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645528v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bondu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697581" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752681v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645376v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197083v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akagla" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232832" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197142v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akagla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chapron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lehoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiko" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231530" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988116v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sinquin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bouhier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04195679v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290108v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584648v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567211" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049382v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pinsard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470957v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thorette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471152v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475053v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800096v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306049" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846270v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784699v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472882v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578674v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2273309" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337285v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Audo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020848v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452368v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAOP.2014.LM4A.44" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142520v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141955v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2014.6994571" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142526v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044910v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044996v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2013.ATu3A.52" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937252v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142938v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917977v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803097v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929738" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803095v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380162" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142875v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S De" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schwartz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Feugnet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2012.T3B.2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803101v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141990v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141961v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942438" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704278v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2011.6088662" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704331v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707473v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460302v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919619v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474186v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623525v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652459v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Potel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820339" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652443v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652383v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429000v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670090v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652878v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159632v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318352v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perriguey" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000107v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648504v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645549v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986413v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197945v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470792v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2019.8892036" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913535v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942365v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532491v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2017.JTu5A.109" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267187v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164125v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Pham" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Frein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346901v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142507v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142510v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142601v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703618v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703648v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141998v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142915v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994792v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994782v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/goulchen-loas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253135745" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294637v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gudz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2025.3614491" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot De Borggraef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.532225" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuanki Bavedila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Tannoury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyang Lin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3078226" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Khlifi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;e Dumait" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Kilic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01229k" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02533161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b23055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Ortega-Quijano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.8.082407" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716235v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guionie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003483" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Ortega-Quijano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000723" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.011760" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengshuo Shen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro-Hooper" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201601633" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000589" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Van Dijk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2530826" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lhermite" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150207" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871988" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082273v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/12/125006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941862v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2296144" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081126v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.017673" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennael Danion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004239" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2327656" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamsundar De" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002830" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25321F" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schwartz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feugnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004901" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004399" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.017944" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/64003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505383v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaly Sureshkumar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-K&#305;l&#305;&#231;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pernon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225354v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233231v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaedze Kudjo Herman Akagla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11110478" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghandour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laulier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489566v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Islam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kherouz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Merupo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz61557.2025.11319740" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357020v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107346v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645528v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748565v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bondu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697581" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645376v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197083v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akagla" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232832" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197142v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akagla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chapron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lehoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiko" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231530" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988116v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sinquin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bouhier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04195679v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290108v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584648v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567211" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049382v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pinsard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470957v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thorette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471152v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475053v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800096v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306049" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846270v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784699v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472882v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578674v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2273309" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337285v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Audo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020848v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452368v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAOP.2014.LM4A.44" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142520v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141955v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2014.6994571" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142526v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044910v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044996v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2013.ATu3A.52" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937252v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142938v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917977v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803097v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929738" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803095v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380162" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142875v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S De" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schwartz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Feugnet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2012.T3B.2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803101v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141990v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704278v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2011.6088662" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141961v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942438" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704331v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707473v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460302v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474186v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919619v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623525v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652459v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Potel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820339" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652443v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652383v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429000v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670090v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652878v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159632v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318352v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perriguey" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000107v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648504v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645549v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986413v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197945v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470792v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2019.8892036" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913535v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942365v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532491v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2017.JTu5A.109" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267187v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164125v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Pham" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Frein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346901v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142507v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142510v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142601v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703618v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703648v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141998v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142915v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994792v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994782v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>