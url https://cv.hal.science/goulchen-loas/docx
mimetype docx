--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Goulc'hen Loas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goulchen-loas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253135745</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut de Physique de Rennes - UMR CNRS 6251</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Sub-)millimeter spectroscopy instrument for the soil metabolite detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (22), pp.41274-41281. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsen.2025.3614491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow and fast light effects induced by interference with a control light field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (20), pp.35228-35235. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.532225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear frequency chirps from a stabilized injected phase-modulated fiber laser loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Epj Web of Conferences, 287, pp.07015. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a millimeter-long Travelling wave THz photomixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuanki Bavedila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Tannoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quyang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (14), pp.4700-4709. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2021.3078226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(dimethylsiloxane) functionalized with complementary organic and inorganic emitters for the design of white emissive waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noée Dumait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huriye Akdas-Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (22), pp.7094-7102. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1tc01229k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switchable Two-Dimensional Waveguiding Abilities of Luminescent Hybrid Nanocomposites for Active Solar Concentrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noée Dumait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.14400-14407. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.9b23055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a polarimetric infrared imager based on the orthogonality breaking technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (8), pp.082407. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.58.8.082407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization in dual-polarization DFB fiber lasers by an optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.3483-3488. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.003483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-space active polarimetric imager operating at 1.55 μm by orthogonality breaking sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (4), pp.723-726. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.000723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A operation of an optically-pumped 1.6 µm-emitting quantum dash-based vertical-external-cavity surface-emitting laser on InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, OSA Optics Express, 25 (10), pp.11760-11766. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.011760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Alkynyl Helicenes: Redox-Triggered Chiroptical Tuning in the IR and Near-IR Spectral Regions and Suitable for Telecommunications Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengshuo Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Srebro-Hooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (28), pp.8062-8066. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201601633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the coupling between pump amplitude noise and differential phase noise in an Er, Yb: glass two-polarization dual-frequency solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4), pp.589--593. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.33.000589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilized optoelectronic oscillator using frequency-shifted feedback and a delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (10), pp.1088-1091. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2016.2530826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and optical characterization of pedestal micro-structures on DUV210 polymer: waveguides structures towards micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (1), pp.10501.1-10501-6. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2015150207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fiber Sagnac interferometer for sensing scalar directional refraction: Application to magnetochiral birefringence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85 (4), pp.043109. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4871988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of efficient coupling and optical resonances by using taper-waveguides coupled to cascade of UV210 polymer micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.125006. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/24/12/125006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffer reservoir approach for cancellation of laser resonant noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (17), pp.5014. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.005014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable terahertz radiation by photomixing without servo-locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.260-266. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2013.2296144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency laser with two continuously and widely tunable frequencies for optical referencing of GHz to THz beatnotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (15), pp.17673. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.017673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz bandwidth noise eater hybrid optical amplifier: design guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennael Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (14), pp.4239-4242. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.004239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Frequency 780-nm Ti:Sa Laser for High Spectral Purity Tunable CW THz Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (15), pp.1518-1521. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2014.2327656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental analysis of intensity noise correlations in an optically pumped, dual-frequency Nd:YAG laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (11), pp.2830-2839. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.30.002830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling of a foam lamella in a confined channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Emile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (27), pp.7223-7227. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2SM25321F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of a dual-frequency laser free from anti-phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (23), pp.4901-4903. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.004901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization microlaser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4399-4404. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear optoelectronic phase-locked loop for stabilization of opto-millimeter waves: towards a narrow linewidth tunable THz source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (19), pp.17944-50. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.017944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic angle detection of nonlinear Newton-Wigner times at interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dunseath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 77, pp.64003. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/77/64003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New form of low-cost integrated photonics using 3D printing on polymer materials, potentially bio-based and doped, for non-linear spectral and localized resonance applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaly Sureshkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huriye Akdas-Kılıç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IETR - Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IETR CNRS - Université de Rennes, Mar 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photomixing-based (sub-)millimeter frequency spectrometer for environmental metabolite detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 50th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of IRMMW-THz; IEEE; Aalto University; City of Espoo, Aug 2025, Espoo (Finlande), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing Orthogonal Polarizations in Ytterbium-Doped Isotropic-Crystal Lasers: Effect of Crystal Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11110478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la physique et les propriétés mécaniques des matériaux chauffés fluides puis extrudés pour la fabrication de fibres optiques par imprimante 3D _(1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines, UnivRennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IETR CNRS &amp; Maison pour la Science UnivRennes, Feb 2025, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optoelectronic Mixer with a Micromachined Silicon Coplanar Probe for Wideband On-Wafer Testing of Millimeter-Wave and THz Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kherouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Merupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 50th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Helsinki, Finland. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/irmmw-thz61557.2025.11319740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication de circuits photoniques résonants : de la salle blanche à l’impression 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaly Sureshkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenons acteurs des transitions écologiques : vers un numérique responsable et des systèmes soutenables, Colloque ITii - ESOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMA ESOS, Nov 2025, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancement 2d année Défi Sciences et Société : Réalisation d’une photonique intégrée sur matériaux bio-polymères / bio-inspirés par technologies additives, dont imprimante 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes - Maison pour la Science - Collège les Fontaines, Jun 2025, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉMISSION DE DEUX PEIGNES DE FRÉQUENCES, SYNCHRONES OU ASYNCHRONES, PAR UN LASER YB:YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière dans tous ses états (partie I) : rayons optiques, ondes, leurs propriétés : Expériences de réflexions, Laser et injection/propagation dans les fibres optiques, mesures de puissances optiques transmises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines La Guerche de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Nov 2024, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Induction Decay signals stimulated and detected by photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hindle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Perth, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l’onde pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-Locked Dual Polarization Frequency Combs in Yb:YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World of Photonics Congress 2023; 2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC), Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump-Polarization Dependence of the Bipolarization Emission in Ytterbium Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World of Photonics Congress 2023, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de peignes de fréquence et d'impulsions dans un Oscillateur Opto-Électronique à modulation directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique (SFO), Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRÔLE DE L' ÉMISSION BIPOLARISATION D'UN LASER YB:YAG PAR L'ORIENTATION DE LA POLARISATION DE LA POMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2022, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument de spectroscopie terahertz du volatilome des microorganismes des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Dijon 2021 - Colloque PAMO (Physique Atomique, Moléculaire et Optique) / SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-long travelling wave photoconductors for THz generation by photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuanki Bavedila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Tannoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quyang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-treatment of DBR fibre lasers for enhanced beat-frequency in dual-polarization operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EPS-QEOD Europhoton Conference (Europhoton 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague (virtual), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical instrument for the submillimeter spectroscopy of the volatile metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.19149312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur opto-électronique hybride à laser fibre bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locking and delay-induced instabilities in a dual- frequency fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics 2019 (IS-PALD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Nonlinear optoelectronic down-conversion and phase locking of mm-wave and THz signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Frequency and Time Forum (EFTF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual polarization DFB fiber lasers as optical phase-locked microwave sources in the 1-10 GHz range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106832G, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à fibre bifréquences stabilisés par réinjection optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locked dual-polarization fiber lasers as compact optical-microwave sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Optronics in Defence &amp; Security (OPTRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Sagnac interferometer for sensing magnetochiral birefringence: first tests on iron-alkynyl-helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengshuo Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy (CD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur d'imagerie polarimétrique active par brisure d'orthogonalité à 1,55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active infrared polarimetric imaging demonstrator by orthogonality breaking sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Aug 2017, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2273309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel deep-UV polymer for nanophotonics: structures towards cascade of serial micro-resonators for ultra-sensitive detections of glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN 2016 Energy Materials Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à état solide faible bruit : une nouvelle approche par utilisation d’un réservoir tampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of cascade of multiple resonators developed on UV210 positive photoresist by DUV lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-conversion and phase-locking of mm-wave and THz beatnotes through optoelectronic interleaved comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optical Frequency Combs : From sources to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Micro-Onde à THz Ultra-Stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel deep-UV polymer for integrated photonics: from waveguides structures to taper-waveguides coupled to cascade of multistage resonators used as thermal sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Optics and Photonics Conference (LAOP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/LAOP.2014.LM4A.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherently antiphase noise free dual-frequency solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium OPTRO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between THz and microwave photonics through optoelectronic generation of interleaved combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2014, Sapporo, Japan. pp.350-358, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2014.6994571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave to terahertz ultra-stable oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-UFFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information de demain : aux confins de notre compréhension des matériaux et de leur fonctionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Recherche de l’UEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state dual-frequency laser free from anti-phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany. pp.CA_10_6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE 2013 : congrès de la SFO, Société française d'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency tunable laser system for a microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th terahertz days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Joint IEEE International Frequency Control Symposium/European Frequency and Time Forum, IFCS-EFTF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.40-42, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF-IFC.2013.6702198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à état solide bi-fréquence sans bruit d’antiphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Optique 2013, Horizon de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical studies of a dual-frequency laser free from anti-phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Lasers Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. pp.ATu3A.52, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2013.ATu3A.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic down-conversion coupled with a dual-frequency laser: towards THz metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IFCS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucle à verrouillage de phase opto-électronique : vers la métrologie millimétrique et THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSMOTUS : oscillateur millimétrique/submillimétrique à très haute pureté spectrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic phase-locked loop for millimeter-wave and THz beat note stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by 1.55 µm photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics, Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, CA, United States. pp.84960C-1-7, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser bi-fréquences accordables pour la génération d'onde millimétrique et submillimétrique à haute cohérence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal generation using a unitravelling carrier photodiode and a dual-mode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wollongong, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity Noise Reduction of Dual-Frequency Nd:YAG Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fibre Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chennai, India. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/PHOTONICS.2012.T3B.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by photomixing : coupling a unitravelling carrier photodiode and a two-axis dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Peytavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO 2012, Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Jose, CA, United States. paper CTu1B.3, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable beat notes for THz generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Térahertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion : A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Singapour, Singapore. pp.33, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2011.6088662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization Nd:YAG microchip laser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on and 12th European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles sources opto-hyper basées sur des lasers bi-fréquences stabilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Télémétrie Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion: A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAIT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro- and nano-photonics devices on organics materials coupled with various thin layer processes and treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Organic Electronics and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Swieradow Zdroj, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A targeted review of hybrid integrated photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optic Society - EOS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique micro-onde #à partir d'un microlaser bi-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Contrat de Projet Etat-Région Bretagne PONANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de micro-résonateurs 3D par procédés hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie . Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin coating and plasma process for 2.5D and hybrid 3D micro-resonators on multilayer polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics-Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Prague, Czech Republic. pp.7356, 735606- 1/735606-10, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.820339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of micro-optical elements such as disks, rings and spheres for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tarabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanosystem Engineering and Biophotonics (NEBO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du couplage en photonique intégrée entre guides d'ondes organiques SU8 et microsphères de verre au travers d'un gap biomoléculaire lipidique : résonateurs 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France. pp.305-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des activités de photonique intégrée au sein de l'IPR : photonique intégrée sur organiques couplée aux nano-matériaux biomimétiques auto-assemblés et aux processus à base de fluides complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité à l'Institut des Nanotechnologies de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un interferomètre de sagnac fibré pour détecter la magnétochiralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic integrated photonics coupled with plasma and complex fluids processes for micro-resonators development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Molecular Materials: Electronics, Photonics and Spintronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcapteurs à base de photonique intégrée sur SU8 : premiers développements de microstructures photoniques résonantes 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Invité à la Journée du 10 ans du Laboratoire de Photonique Quantique et Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacités comparées d'un pompage à 920 nm et à 977 nm pour une amplification à 1127 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bordais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales d'Optique Guidée (JNOG 2003), 12-14 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Valence, France. pp.109-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par peigne de fréquences d'un résonateur en anneau intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2025 - Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation au Concours &amp;quot;C Génial&amp;quot; : Fabrication de fibres optiques sur matériaux biosourcés (par le collège des Fontaines de La Guerche de Bretagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Concours "C Génial"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l'onde de pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, ROUEN, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de deux peignes de fréquences, synchrones, ou asynchrones, par un laser Yb:YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, ROUEN, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur optoélectronique (OEO) générant des peignes de fréquences et des trains d’impulsions optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l' émission bipolarisation d'un laser Yb:YAG par l'orientation de la polarisation de la pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice (FRANCE), France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-optical fiber lasers stabilized by frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Topical Meeting on Microwave Photonics (MWP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ottawa, Canada. IEEE, IEEE Xplore Digital Library, pp.1-4, 2019, 2019 International Topical Meeting on Microwave Photonics (MWP). </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2019.8892036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization fiber lasers for radio-over-fibre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase locking of dual-polarization DFB fiber lasers through pump-power modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A Operation of InAs Quantum Dash-based Vertical-External-Cavity Surface-Emitting Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Jose, United States. OSA (ISBN: 978-1-943580-27-9), OSA Publishing, Tuesday Posters Session (JTu5A), pp. JTu5A.109, 2017, CLEO: Applications and Technology 2017. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2017.JTu5A.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de bruit d’intensité dans les lasers solides à l’aide d’un réservoir tampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude systématique de la commutation par voie optique de ligne de transmission microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Club Micro-ondes Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILLUSTRATION DES MODES DE POLARISATION ET DES MODES DE INCE-GAUSS AU MOYEN DE LASERS SOLIDES BI-FREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sessions pédagogiques, 0ptique 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique d'ondes hyperfréquences et millimétriques à très bas bruit de phase : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Ti:Sa bi-fréquence à 780 nm pour la génération d’onde THz de grande pureté spectrale accordable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système amplificateur optique réducteur de bruit sur une bande gigahertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs ultra-stables microonde et TeraHertz à base de lasers bifréquences verrouillés par OEPLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-onde / Société Française d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'onde opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-microonde SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable dual-polarization Ti:Al2O3 laser for THz beat note generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE PRODUCTION DE TRÈS HAUTES FRÉQUENCES PAR BATTEMENT DE FRÉQUENCES LUMINEUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2960354 / Texte intégral : http://bit.ly/1nOKVdW. 2012, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR GÉNÉRANT UN SIGNAL COMPORTANT UNE FRÉQUENCE DE L'ORDRE DU TÉRAHERTZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2961042 / Texte intégral : http://bit.ly/1qiqz1x. 2011, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Goulc'hen Loas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goulchen-loas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253135745</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut de Physique de Rennes - UMR CNRS 6251</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Sub-)millimeter spectroscopy instrument for the soil metabolite detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (22), pp.41274-41281. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsen.2025.3614491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow and fast light effects induced by interference with a control light field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (20), pp.35228-35235. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.532225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear frequency chirps from a stabilized injected phase-modulated fiber laser loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Epj Web of Conferences, 287, pp.07015. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a millimeter-long Travelling wave THz photomixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuanki Bavedila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Tannoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quyang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (14), pp.4700-4709. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2021.3078226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(dimethylsiloxane) functionalized with complementary organic and inorganic emitters for the design of white emissive waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noée Dumait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huriye Akdas-Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (22), pp.7094-7102. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1tc01229k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switchable Two-Dimensional Waveguiding Abilities of Luminescent Hybrid Nanocomposites for Active Solar Concentrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noée Dumait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.14400-14407. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.9b23055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a polarimetric infrared imager based on the orthogonality breaking technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (8), pp.082407. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.58.8.082407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization in dual-polarization DFB fiber lasers by an optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.3483-3488. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.003483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-space active polarimetric imager operating at 1.55 μm by orthogonality breaking sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (4), pp.723-726. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.000723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A operation of an optically-pumped 1.6 µm-emitting quantum dash-based vertical-external-cavity surface-emitting laser on InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, OSA Optics Express, 25 (10), pp.11760-11766. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.011760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Alkynyl Helicenes: Redox-Triggered Chiroptical Tuning in the IR and Near-IR Spectral Regions and Suitable for Telecommunications Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengshuo Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Srebro-Hooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (28), pp.8062-8066. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201601633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the coupling between pump amplitude noise and differential phase noise in an Er, Yb: glass two-polarization dual-frequency solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4), pp.589--593. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.33.000589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilized optoelectronic oscillator using frequency-shifted feedback and a delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (10), pp.1088-1091. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2016.2530826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and optical characterization of pedestal micro-structures on DUV210 polymer: waveguides structures towards micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (1), pp.10501.1-10501-6. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2015150207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of efficient coupling and optical resonances by using taper-waveguides coupled to cascade of UV210 polymer micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.125006. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/24/12/125006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffer reservoir approach for cancellation of laser resonant noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (17), pp.5014. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.005014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz bandwidth noise eater hybrid optical amplifier: design guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennael Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (14), pp.4239-4242. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.004239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency laser with two continuously and widely tunable frequencies for optical referencing of GHz to THz beatnotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (15), pp.17673. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.017673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable terahertz radiation by photomixing without servo-locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.260-266. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2013.2296144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fiber Sagnac interferometer for sensing scalar directional refraction: Application to magnetochiral birefringence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85 (4), pp.043109. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4871988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Frequency 780-nm Ti:Sa Laser for High Spectral Purity Tunable CW THz Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (15), pp.1518-1521. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2014.2327656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental analysis of intensity noise correlations in an optically pumped, dual-frequency Nd:YAG laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (11), pp.2830-2839. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.30.002830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling of a foam lamella in a confined channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Emile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (27), pp.7223-7227. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2SM25321F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of a dual-frequency laser free from anti-phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (23), pp.4901-4903. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.004901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization microlaser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4399-4404. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear optoelectronic phase-locked loop for stabilization of opto-millimeter waves: towards a narrow linewidth tunable THz source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (19), pp.17944-50. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.017944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic angle detection of nonlinear Newton-Wigner times at interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dunseath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 77, pp.64003. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/77/64003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New form of low-cost integrated photonics using 3D printing on polymer materials, potentially bio-based and doped, for non-linear spectral and localized resonance applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaly Sureshkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huriye Akdas-Kılıç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IETR - Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IETR CNRS - Université de Rennes, Mar 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing Orthogonal Polarizations in Ytterbium-Doped Isotropic-Crystal Lasers: Effect of Crystal Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11110478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photomixing-based (sub-)millimeter frequency spectrometer for environmental metabolite detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 50th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of IRMMW-THz; IEEE; Aalto University; City of Espoo, Aug 2025, Espoo (Finlande), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la physique et les propriétés mécaniques des matériaux chauffés fluides puis extrudés pour la fabrication de fibres optiques par imprimante 3D _(1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines, UnivRennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IETR CNRS &amp; Maison pour la Science UnivRennes, Feb 2025, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optoelectronic Mixer with a Micromachined Silicon Coplanar Probe for Wideband On-Wafer Testing of Millimeter-Wave and THz Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kherouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Merupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 50th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Helsinki, Finland. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/irmmw-thz61557.2025.11319740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication de circuits photoniques résonants : de la salle blanche à l’impression 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaly Sureshkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenons acteurs des transitions écologiques : vers un numérique responsable et des systèmes soutenables, Colloque ITii - ESOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMA ESOS, Nov 2025, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancement 2d année Défi Sciences et Société : Réalisation d’une photonique intégrée sur matériaux bio-polymères / bio-inspirés par technologies additives, dont imprimante 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes - Maison pour la Science - Collège les Fontaines, Jun 2025, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière dans tous ses états (partie I) : rayons optiques, ondes, leurs propriétés : Expériences de réflexions, Laser et injection/propagation dans les fibres optiques, mesures de puissances optiques transmises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines La Guerche de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Nov 2024, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Induction Decay signals stimulated and detected by photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hindle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Perth, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉMISSION DE DEUX PEIGNES DE FRÉQUENCES, SYNCHRONES OU ASYNCHRONES, PAR UN LASER YB:YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l’onde pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-Locked Dual Polarization Frequency Combs in Yb:YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World of Photonics Congress 2023; 2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC), Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump-Polarization Dependence of the Bipolarization Emission in Ytterbium Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World of Photonics Congress 2023, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de peignes de fréquence et d'impulsions dans un Oscillateur Opto-Électronique à modulation directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique (SFO), Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRÔLE DE L' ÉMISSION BIPOLARISATION D'UN LASER YB:YAG PAR L'ORIENTATION DE LA POLARISATION DE LA POMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2022, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-long travelling wave photoconductors for THz generation by photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuanki Bavedila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Tannoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quyang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument de spectroscopie terahertz du volatilome des microorganismes des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Dijon 2021 - Colloque PAMO (Physique Atomique, Moléculaire et Optique) / SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-treatment of DBR fibre lasers for enhanced beat-frequency in dual-polarization operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EPS-QEOD Europhoton Conference (Europhoton 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague (virtual), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical instrument for the submillimeter spectroscopy of the volatile metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.19149312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur opto-électronique hybride à laser fibre bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locking and delay-induced instabilities in a dual- frequency fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics 2019 (IS-PALD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual polarization DFB fiber lasers as optical phase-locked microwave sources in the 1-10 GHz range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106832G, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Nonlinear optoelectronic down-conversion and phase locking of mm-wave and THz signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Frequency and Time Forum (EFTF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à fibre bifréquences stabilisés par réinjection optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locked dual-polarization fiber lasers as compact optical-microwave sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Optronics in Defence &amp; Security (OPTRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Sagnac interferometer for sensing magnetochiral birefringence: first tests on iron-alkynyl-helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengshuo Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy (CD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur d'imagerie polarimétrique active par brisure d'orthogonalité à 1,55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active infrared polarimetric imaging demonstrator by orthogonality breaking sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Aug 2017, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2273309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel deep-UV polymer for nanophotonics: structures towards cascade of serial micro-resonators for ultra-sensitive detections of glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN 2016 Energy Materials Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à état solide faible bruit : une nouvelle approche par utilisation d’un réservoir tampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of cascade of multiple resonators developed on UV210 positive photoresist by DUV lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-conversion and phase-locking of mm-wave and THz beatnotes through optoelectronic interleaved comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optical Frequency Combs : From sources to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel deep-UV polymer for integrated photonics: from waveguides structures to taper-waveguides coupled to cascade of multistage resonators used as thermal sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Optics and Photonics Conference (LAOP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/LAOP.2014.LM4A.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Micro-Onde à THz Ultra-Stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between THz and microwave photonics through optoelectronic generation of interleaved combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2014, Sapporo, Japan. pp.350-358, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2014.6994571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherently antiphase noise free dual-frequency solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium OPTRO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state dual-frequency laser free from anti-phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany. pp.CA_10_6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Joint IEEE International Frequency Control Symposium/European Frequency and Time Forum, IFCS-EFTF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.40-42, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF-IFC.2013.6702198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency tunable laser system for a microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th terahertz days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE 2013 : congrès de la SFO, Société française d'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave to terahertz ultra-stable oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-UFFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information de demain : aux confins de notre compréhension des matériaux et de leur fonctionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Recherche de l’UEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à état solide bi-fréquence sans bruit d’antiphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Optique 2013, Horizon de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical studies of a dual-frequency laser free from anti-phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Lasers Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. pp.ATu3A.52, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2013.ATu3A.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic phase-locked loop for millimeter-wave and THz beat note stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by 1.55 µm photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics, Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, CA, United States. pp.84960C-1-7, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser bi-fréquences accordables pour la génération d'onde millimétrique et submillimétrique à haute cohérence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSMOTUS : oscillateur millimétrique/submillimétrique à très haute pureté spectrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucle à verrouillage de phase opto-électronique : vers la métrologie millimétrique et THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic down-conversion coupled with a dual-frequency laser: towards THz metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IFCS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal generation using a unitravelling carrier photodiode and a dual-mode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wollongong, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity Noise Reduction of Dual-Frequency Nd:YAG Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fibre Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chennai, India. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/PHOTONICS.2012.T3B.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by photomixing : coupling a unitravelling carrier photodiode and a two-axis dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Peytavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO 2012, Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Jose, CA, United States. paper CTu1B.3, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable beat notes for THz generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Térahertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization Nd:YAG microchip laser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on and 12th European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion : A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Singapour, Singapore. pp.33, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2011.6088662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles sources opto-hyper basées sur des lasers bi-fréquences stabilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Télémétrie Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion: A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAIT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique micro-onde #à partir d'un microlaser bi-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Contrat de Projet Etat-Région Bretagne PONANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A targeted review of hybrid integrated photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optic Society - EOS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro- and nano-photonics devices on organics materials coupled with various thin layer processes and treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Organic Electronics and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Swieradow Zdroj, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de micro-résonateurs 3D par procédés hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie . Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du couplage en photonique intégrée entre guides d'ondes organiques SU8 et microsphères de verre au travers d'un gap biomoléculaire lipidique : résonateurs 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France. pp.305-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin coating and plasma process for 2.5D and hybrid 3D micro-resonators on multilayer polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics-Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Prague, Czech Republic. pp.7356, 735606- 1/735606-10, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.820339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of micro-optical elements such as disks, rings and spheres for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tarabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanosystem Engineering and Biophotonics (NEBO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des activités de photonique intégrée au sein de l'IPR : photonique intégrée sur organiques couplée aux nano-matériaux biomimétiques auto-assemblés et aux processus à base de fluides complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité à l'Institut des Nanotechnologies de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un interferomètre de sagnac fibré pour détecter la magnétochiralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic integrated photonics coupled with plasma and complex fluids processes for micro-resonators development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Molecular Materials: Electronics, Photonics and Spintronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcapteurs à base de photonique intégrée sur SU8 : premiers développements de microstructures photoniques résonantes 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Invité à la Journée du 10 ans du Laboratoire de Photonique Quantique et Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacités comparées d'un pompage à 920 nm et à 977 nm pour une amplification à 1127 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bordais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales d'Optique Guidée (JNOG 2003), 12-14 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Valence, France. pp.109-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation au Concours &amp;quot;C Génial&amp;quot; : Fabrication de fibres optiques sur matériaux biosourcés (par le collège des Fontaines de La Guerche de Bretagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Concours "C Génial"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par peigne de fréquences d'un résonateur en anneau intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2025 - Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l'onde de pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, ROUEN, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de deux peignes de fréquences, synchrones, ou asynchrones, par un laser Yb:YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, ROUEN, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur optoélectronique (OEO) générant des peignes de fréquences et des trains d’impulsions optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l' émission bipolarisation d'un laser Yb:YAG par l'orientation de la polarisation de la pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice (FRANCE), France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-optical fiber lasers stabilized by frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Topical Meeting on Microwave Photonics (MWP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ottawa, Canada. IEEE, IEEE Xplore Digital Library, pp.1-4, 2019, 2019 International Topical Meeting on Microwave Photonics (MWP). </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2019.8892036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization fiber lasers for radio-over-fibre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase locking of dual-polarization DFB fiber lasers through pump-power modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A Operation of InAs Quantum Dash-based Vertical-External-Cavity Surface-Emitting Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Jose, United States. OSA (ISBN: 978-1-943580-27-9), OSA Publishing, Tuesday Posters Session (JTu5A), pp. JTu5A.109, 2017, CLEO: Applications and Technology 2017. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2017.JTu5A.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILLUSTRATION DES MODES DE POLARISATION ET DES MODES DE INCE-GAUSS AU MOYEN DE LASERS SOLIDES BI-FREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sessions pédagogiques, 0ptique 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude systématique de la commutation par voie optique de ligne de transmission microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Club Micro-ondes Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de bruit d’intensité dans les lasers solides à l’aide d’un réservoir tampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique d'ondes hyperfréquences et millimétriques à très bas bruit de phase : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Ti:Sa bi-fréquence à 780 nm pour la génération d’onde THz de grande pureté spectrale accordable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système amplificateur optique réducteur de bruit sur une bande gigahertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs ultra-stables microonde et TeraHertz à base de lasers bifréquences verrouillés par OEPLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-onde / Société Française d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'onde opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable dual-polarization Ti:Al2O3 laser for THz beat note generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-microonde SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE PRODUCTION DE TRÈS HAUTES FRÉQUENCES PAR BATTEMENT DE FRÉQUENCES LUMINEUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2960354 / Texte intégral : http://bit.ly/1nOKVdW. 2012, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR GÉNÉRANT UN SIGNAL COMPORTANT UNE FRÉQUENCE DE L'ORDRE DU TÉRAHERTZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2961042 / Texte intégral : http://bit.ly/1qiqz1x. 2011, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C973C62F"/>
+    <w:nsid w:val="60893801"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/goulchen-loas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253135745" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294637v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gudz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2025.3614491" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot De Borggraef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.532225" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuanki Bavedila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Tannoury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyang Lin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3078226" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Khlifi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;e Dumait" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Kilic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01229k" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02533161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b23055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Ortega-Quijano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.8.082407" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716235v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guionie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003483" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Ortega-Quijano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000723" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.011760" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengshuo Shen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro-Hooper" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201601633" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000589" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Van Dijk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2530826" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lhermite" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150207" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871988" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082273v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/12/125006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941862v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2296144" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081126v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.017673" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennael Danion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004239" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2327656" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamsundar De" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002830" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25321F" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schwartz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feugnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004901" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004399" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.017944" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/64003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505383v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaly Sureshkumar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-K&#305;l&#305;&#231;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pernon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225354v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233231v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaedze Kudjo Herman Akagla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11110478" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghandour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laulier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489566v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Islam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kherouz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Merupo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz61557.2025.11319740" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357020v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107346v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645528v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748565v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bondu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697581" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645376v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197083v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akagla" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232832" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197142v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akagla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chapron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lehoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiko" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231530" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988116v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sinquin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bouhier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04195679v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290108v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584648v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567211" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049382v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pinsard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470957v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thorette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471152v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475053v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800096v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306049" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846270v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784699v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472882v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578674v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2273309" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337285v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Audo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020848v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452368v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAOP.2014.LM4A.44" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142520v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141955v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2014.6994571" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142526v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044910v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044996v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2013.ATu3A.52" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937252v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142938v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917977v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803097v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929738" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803095v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380162" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142875v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S De" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schwartz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Feugnet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2012.T3B.2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803101v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141990v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704278v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2011.6088662" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141961v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942438" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704331v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707473v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460302v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474186v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919619v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623525v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652459v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Potel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820339" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652443v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652383v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429000v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670090v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652878v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159632v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318352v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perriguey" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000107v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648504v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645549v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986413v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197945v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470792v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2019.8892036" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913535v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942365v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532491v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2017.JTu5A.109" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267187v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164125v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Pham" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Frein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346901v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142507v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142510v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142601v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703618v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703648v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141998v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142915v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994792v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994782v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/goulchen-loas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253135745" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294637v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gudz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2025.3614491" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot De Borggraef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.532225" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuanki Bavedila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Tannoury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyang Lin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3078226" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Khlifi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;e Dumait" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Kilic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01229k" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02533161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b23055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Ortega-Quijano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.8.082407" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716235v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guionie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003483" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Ortega-Quijano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000723" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.011760" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengshuo Shen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro-Hooper" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201601633" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000589" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Van Dijk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2530826" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lhermite" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150207" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082273v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/12/125006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142129v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063249v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennael Danion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004239" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081126v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.017673" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941862v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2296144" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063260v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871988" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2327656" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamsundar De" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002830" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25321F" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schwartz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feugnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004901" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004399" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.017944" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/64003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505383v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaly Sureshkumar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-K&#305;l&#305;&#231;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pernon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233231v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaedze Kudjo Herman Akagla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11110478" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225354v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghandour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laulier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489566v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Islam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kherouz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Merupo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz61557.2025.11319740" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357020v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107346v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752681v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748565v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bondu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697581" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645528v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645376v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197083v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akagla" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232832" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197142v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akagla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chapron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lehoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiko" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231530" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988116v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sinquin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bouhier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04195679v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584648v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567211" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290108v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049382v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pinsard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470957v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thorette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471152v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800096v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306049" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475053v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervella" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846270v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784699v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472882v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578674v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2273309" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337285v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Audo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020848v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452368v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huby" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAOP.2014.LM4A.44" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141955v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2014.6994571" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142520v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044910v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142526v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044996v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2013.ATu3A.52" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917977v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803097v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929738" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142938v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937252v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803095v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380162" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142875v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S De" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schwartz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Feugnet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2012.T3B.2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803101v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141990v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141961v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942438" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704278v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2011.6088662" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704331v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707473v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919619v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474186v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460302v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623525v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652383v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Potel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652459v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820339" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652443v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429000v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670090v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652878v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159632v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000107v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318352v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perriguey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648504v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645549v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986413v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197945v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470792v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2019.8892036" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913535v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942365v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532491v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2017.JTu5A.109" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346901v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164125v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Pham" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Frein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267187v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142507v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142510v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142601v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703618v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141998v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703648v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142915v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994792v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994782v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>