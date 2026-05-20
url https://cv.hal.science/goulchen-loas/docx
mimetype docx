--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Goulc'hen Loas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goulchen-loas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253135745</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut de Physique de Rennes - UMR CNRS 6251</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Sub-)millimeter spectroscopy instrument for the soil metabolite detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (22), pp.41274-41281. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsen.2025.3614491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow and fast light effects induced by interference with a control light field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (20), pp.35228-35235. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.532225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear frequency chirps from a stabilized injected phase-modulated fiber laser loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Epj Web of Conferences, 287, pp.07015. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a millimeter-long Travelling wave THz photomixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuanki Bavedila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Tannoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quyang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (14), pp.4700-4709. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2021.3078226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(dimethylsiloxane) functionalized with complementary organic and inorganic emitters for the design of white emissive waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noée Dumait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huriye Akdas-Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (22), pp.7094-7102. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1tc01229k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switchable Two-Dimensional Waveguiding Abilities of Luminescent Hybrid Nanocomposites for Active Solar Concentrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noée Dumait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.14400-14407. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.9b23055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a polarimetric infrared imager based on the orthogonality breaking technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (8), pp.082407. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.58.8.082407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization in dual-polarization DFB fiber lasers by an optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.3483-3488. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.003483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-space active polarimetric imager operating at 1.55 μm by orthogonality breaking sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (4), pp.723-726. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.000723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A operation of an optically-pumped 1.6 µm-emitting quantum dash-based vertical-external-cavity surface-emitting laser on InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, OSA Optics Express, 25 (10), pp.11760-11766. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.011760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Alkynyl Helicenes: Redox-Triggered Chiroptical Tuning in the IR and Near-IR Spectral Regions and Suitable for Telecommunications Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengshuo Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Srebro-Hooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (28), pp.8062-8066. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201601633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the coupling between pump amplitude noise and differential phase noise in an Er, Yb: glass two-polarization dual-frequency solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4), pp.589--593. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.33.000589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilized optoelectronic oscillator using frequency-shifted feedback and a delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (10), pp.1088-1091. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2016.2530826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and optical characterization of pedestal micro-structures on DUV210 polymer: waveguides structures towards micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (1), pp.10501.1-10501-6. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2015150207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of efficient coupling and optical resonances by using taper-waveguides coupled to cascade of UV210 polymer micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.125006. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/24/12/125006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffer reservoir approach for cancellation of laser resonant noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (17), pp.5014. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.005014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz bandwidth noise eater hybrid optical amplifier: design guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennael Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (14), pp.4239-4242. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.004239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency laser with two continuously and widely tunable frequencies for optical referencing of GHz to THz beatnotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (15), pp.17673. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.017673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable terahertz radiation by photomixing without servo-locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.260-266. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2013.2296144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fiber Sagnac interferometer for sensing scalar directional refraction: Application to magnetochiral birefringence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85 (4), pp.043109. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4871988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Frequency 780-nm Ti:Sa Laser for High Spectral Purity Tunable CW THz Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (15), pp.1518-1521. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2014.2327656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental analysis of intensity noise correlations in an optically pumped, dual-frequency Nd:YAG laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (11), pp.2830-2839. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.30.002830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling of a foam lamella in a confined channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Emile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (27), pp.7223-7227. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2SM25321F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of a dual-frequency laser free from anti-phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (23), pp.4901-4903. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.004901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization microlaser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4399-4404. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear optoelectronic phase-locked loop for stabilization of opto-millimeter waves: towards a narrow linewidth tunable THz source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (19), pp.17944-50. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.017944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic angle detection of nonlinear Newton-Wigner times at interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dunseath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 77, pp.64003. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/77/64003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New form of low-cost integrated photonics using 3D printing on polymer materials, potentially bio-based and doped, for non-linear spectral and localized resonance applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaly Sureshkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huriye Akdas-Kılıç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IETR - Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IETR CNRS - Université de Rennes, Mar 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing Orthogonal Polarizations in Ytterbium-Doped Isotropic-Crystal Lasers: Effect of Crystal Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11110478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photomixing-based (sub-)millimeter frequency spectrometer for environmental metabolite detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 50th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of IRMMW-THz; IEEE; Aalto University; City of Espoo, Aug 2025, Espoo (Finlande), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la physique et les propriétés mécaniques des matériaux chauffés fluides puis extrudés pour la fabrication de fibres optiques par imprimante 3D _(1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines, UnivRennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IETR CNRS &amp; Maison pour la Science UnivRennes, Feb 2025, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optoelectronic Mixer with a Micromachined Silicon Coplanar Probe for Wideband On-Wafer Testing of Millimeter-Wave and THz Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kherouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Merupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 50th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Helsinki, Finland. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/irmmw-thz61557.2025.11319740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication de circuits photoniques résonants : de la salle blanche à l’impression 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaly Sureshkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenons acteurs des transitions écologiques : vers un numérique responsable et des systèmes soutenables, Colloque ITii - ESOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMA ESOS, Nov 2025, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancement 2d année Défi Sciences et Société : Réalisation d’une photonique intégrée sur matériaux bio-polymères / bio-inspirés par technologies additives, dont imprimante 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes - Maison pour la Science - Collège les Fontaines, Jun 2025, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière dans tous ses états (partie I) : rayons optiques, ondes, leurs propriétés : Expériences de réflexions, Laser et injection/propagation dans les fibres optiques, mesures de puissances optiques transmises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines La Guerche de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Nov 2024, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Induction Decay signals stimulated and detected by photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hindle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Perth, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉMISSION DE DEUX PEIGNES DE FRÉQUENCES, SYNCHRONES OU ASYNCHRONES, PAR UN LASER YB:YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l’onde pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-Locked Dual Polarization Frequency Combs in Yb:YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World of Photonics Congress 2023; 2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC), Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump-Polarization Dependence of the Bipolarization Emission in Ytterbium Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World of Photonics Congress 2023, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de peignes de fréquence et d'impulsions dans un Oscillateur Opto-Électronique à modulation directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique (SFO), Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRÔLE DE L' ÉMISSION BIPOLARISATION D'UN LASER YB:YAG PAR L'ORIENTATION DE LA POLARISATION DE LA POMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2022, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-long travelling wave photoconductors for THz generation by photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuanki Bavedila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Tannoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quyang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument de spectroscopie terahertz du volatilome des microorganismes des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Dijon 2021 - Colloque PAMO (Physique Atomique, Moléculaire et Optique) / SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-treatment of DBR fibre lasers for enhanced beat-frequency in dual-polarization operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EPS-QEOD Europhoton Conference (Europhoton 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague (virtual), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical instrument for the submillimeter spectroscopy of the volatile metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.19149312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur opto-électronique hybride à laser fibre bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locking and delay-induced instabilities in a dual- frequency fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics 2019 (IS-PALD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual polarization DFB fiber lasers as optical phase-locked microwave sources in the 1-10 GHz range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106832G, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Nonlinear optoelectronic down-conversion and phase locking of mm-wave and THz signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Frequency and Time Forum (EFTF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à fibre bifréquences stabilisés par réinjection optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locked dual-polarization fiber lasers as compact optical-microwave sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Optronics in Defence &amp; Security (OPTRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Sagnac interferometer for sensing magnetochiral birefringence: first tests on iron-alkynyl-helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengshuo Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy (CD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur d'imagerie polarimétrique active par brisure d'orthogonalité à 1,55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active infrared polarimetric imaging demonstrator by orthogonality breaking sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Aug 2017, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2273309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel deep-UV polymer for nanophotonics: structures towards cascade of serial micro-resonators for ultra-sensitive detections of glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN 2016 Energy Materials Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à état solide faible bruit : une nouvelle approche par utilisation d’un réservoir tampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of cascade of multiple resonators developed on UV210 positive photoresist by DUV lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-conversion and phase-locking of mm-wave and THz beatnotes through optoelectronic interleaved comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optical Frequency Combs : From sources to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel deep-UV polymer for integrated photonics: from waveguides structures to taper-waveguides coupled to cascade of multistage resonators used as thermal sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Optics and Photonics Conference (LAOP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/LAOP.2014.LM4A.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Micro-Onde à THz Ultra-Stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between THz and microwave photonics through optoelectronic generation of interleaved combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2014, Sapporo, Japan. pp.350-358, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2014.6994571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherently antiphase noise free dual-frequency solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium OPTRO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state dual-frequency laser free from anti-phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany. pp.CA_10_6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Joint IEEE International Frequency Control Symposium/European Frequency and Time Forum, IFCS-EFTF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.40-42, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF-IFC.2013.6702198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency tunable laser system for a microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th terahertz days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE 2013 : congrès de la SFO, Société française d'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave to terahertz ultra-stable oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-UFFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information de demain : aux confins de notre compréhension des matériaux et de leur fonctionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Recherche de l’UEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à état solide bi-fréquence sans bruit d’antiphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Optique 2013, Horizon de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical studies of a dual-frequency laser free from anti-phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Lasers Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. pp.ATu3A.52, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2013.ATu3A.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic phase-locked loop for millimeter-wave and THz beat note stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by 1.55 µm photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics, Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, CA, United States. pp.84960C-1-7, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser bi-fréquences accordables pour la génération d'onde millimétrique et submillimétrique à haute cohérence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSMOTUS : oscillateur millimétrique/submillimétrique à très haute pureté spectrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucle à verrouillage de phase opto-électronique : vers la métrologie millimétrique et THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic down-conversion coupled with a dual-frequency laser: towards THz metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IFCS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal generation using a unitravelling carrier photodiode and a dual-mode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wollongong, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity Noise Reduction of Dual-Frequency Nd:YAG Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fibre Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chennai, India. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/PHOTONICS.2012.T3B.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by photomixing : coupling a unitravelling carrier photodiode and a two-axis dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Peytavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO 2012, Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Jose, CA, United States. paper CTu1B.3, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable beat notes for THz generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Térahertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization Nd:YAG microchip laser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on and 12th European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion : A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Singapour, Singapore. pp.33, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2011.6088662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles sources opto-hyper basées sur des lasers bi-fréquences stabilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Télémétrie Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion: A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAIT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique micro-onde #à partir d'un microlaser bi-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Contrat de Projet Etat-Région Bretagne PONANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A targeted review of hybrid integrated photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optic Society - EOS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro- and nano-photonics devices on organics materials coupled with various thin layer processes and treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Organic Electronics and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Swieradow Zdroj, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de micro-résonateurs 3D par procédés hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie . Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du couplage en photonique intégrée entre guides d'ondes organiques SU8 et microsphères de verre au travers d'un gap biomoléculaire lipidique : résonateurs 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France. pp.305-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin coating and plasma process for 2.5D and hybrid 3D micro-resonators on multilayer polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics-Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Prague, Czech Republic. pp.7356, 735606- 1/735606-10, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.820339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of micro-optical elements such as disks, rings and spheres for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tarabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanosystem Engineering and Biophotonics (NEBO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des activités de photonique intégrée au sein de l'IPR : photonique intégrée sur organiques couplée aux nano-matériaux biomimétiques auto-assemblés et aux processus à base de fluides complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité à l'Institut des Nanotechnologies de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un interferomètre de sagnac fibré pour détecter la magnétochiralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic integrated photonics coupled with plasma and complex fluids processes for micro-resonators development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Molecular Materials: Electronics, Photonics and Spintronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcapteurs à base de photonique intégrée sur SU8 : premiers développements de microstructures photoniques résonantes 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Invité à la Journée du 10 ans du Laboratoire de Photonique Quantique et Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacités comparées d'un pompage à 920 nm et à 977 nm pour une amplification à 1127 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bordais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales d'Optique Guidée (JNOG 2003), 12-14 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Valence, France. pp.109-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation au Concours &amp;quot;C Génial&amp;quot; : Fabrication de fibres optiques sur matériaux biosourcés (par le collège des Fontaines de La Guerche de Bretagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Concours "C Génial"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par peigne de fréquences d'un résonateur en anneau intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2025 - Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l'onde de pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, ROUEN, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de deux peignes de fréquences, synchrones, ou asynchrones, par un laser Yb:YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, ROUEN, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur optoélectronique (OEO) générant des peignes de fréquences et des trains d’impulsions optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l' émission bipolarisation d'un laser Yb:YAG par l'orientation de la polarisation de la pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice (FRANCE), France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-optical fiber lasers stabilized by frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Topical Meeting on Microwave Photonics (MWP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ottawa, Canada. IEEE, IEEE Xplore Digital Library, pp.1-4, 2019, 2019 International Topical Meeting on Microwave Photonics (MWP). </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2019.8892036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization fiber lasers for radio-over-fibre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase locking of dual-polarization DFB fiber lasers through pump-power modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A Operation of InAs Quantum Dash-based Vertical-External-Cavity Surface-Emitting Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Jose, United States. OSA (ISBN: 978-1-943580-27-9), OSA Publishing, Tuesday Posters Session (JTu5A), pp. JTu5A.109, 2017, CLEO: Applications and Technology 2017. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2017.JTu5A.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILLUSTRATION DES MODES DE POLARISATION ET DES MODES DE INCE-GAUSS AU MOYEN DE LASERS SOLIDES BI-FREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sessions pédagogiques, 0ptique 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude systématique de la commutation par voie optique de ligne de transmission microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Club Micro-ondes Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de bruit d’intensité dans les lasers solides à l’aide d’un réservoir tampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique d'ondes hyperfréquences et millimétriques à très bas bruit de phase : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Ti:Sa bi-fréquence à 780 nm pour la génération d’onde THz de grande pureté spectrale accordable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système amplificateur optique réducteur de bruit sur une bande gigahertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs ultra-stables microonde et TeraHertz à base de lasers bifréquences verrouillés par OEPLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-onde / Société Française d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'onde opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable dual-polarization Ti:Al2O3 laser for THz beat note generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-microonde SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE PRODUCTION DE TRÈS HAUTES FRÉQUENCES PAR BATTEMENT DE FRÉQUENCES LUMINEUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2960354 / Texte intégral : http://bit.ly/1nOKVdW. 2012, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR GÉNÉRANT UN SIGNAL COMPORTANT UNE FRÉQUENCE DE L'ORDRE DU TÉRAHERTZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2961042 / Texte intégral : http://bit.ly/1qiqz1x. 2011, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Goulc'hen Loas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goulchen-loas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253135745</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut de Physique de Rennes - UMR CNRS 6251</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Sub-)millimeter spectroscopy instrument for the soil metabolite detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (22), pp.41274-41281. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsen.2025.3614491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow and fast light effects induced by interference with a control light field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32 (20), pp.35228-35235. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.532225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear frequency chirps from a stabilized injected phase-modulated fiber laser loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Epj Web of Conferences, 287, pp.07015. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a millimeter-long Travelling wave THz photomixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuanki Bavedila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Tannoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quyang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (14), pp.4700-4709. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2021.3078226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(dimethylsiloxane) functionalized with complementary organic and inorganic emitters for the design of white emissive waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noée Dumait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huriye Akdas-Kilic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (22), pp.7094-7102. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1tc01229k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switchable Two-Dimensional Waveguiding Abilities of Luminescent Hybrid Nanocomposites for Active Solar Concentrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Khlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amela-Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noée Dumait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.14400-14407. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.9b23055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a polarimetric infrared imager based on the orthogonality breaking technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (8), pp.082407. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.58.8.082407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization in dual-polarization DFB fiber lasers by an optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.3483-3488. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.003483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-space active polarimetric imager operating at 1.55 μm by orthogonality breaking sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (4), pp.723-726. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.000723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A operation of an optically-pumped 1.6 µm-emitting quantum dash-based vertical-external-cavity surface-emitting laser on InP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, OSA Optics Express, 25 (10), pp.11760-11766. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.25.011760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilized optoelectronic oscillator using frequency-shifted feedback and a delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Van Dijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (10), pp.1088-1091. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2016.2530826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Alkynyl Helicenes: Redox-Triggered Chiroptical Tuning in the IR and Near-IR Spectral Regions and Suitable for Telecommunications Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengshuo Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Srebro-Hooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vanthuyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (28), pp.8062-8066. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201601633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the coupling between pump amplitude noise and differential phase noise in an Er, Yb: glass two-polarization dual-frequency solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (4), pp.589--593. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.33.000589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and optical characterization of pedestal micro-structures on DUV210 polymer: waveguides structures towards micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (1), pp.10501.1-10501-6. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2015150207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Frequency 780-nm Ti:Sa Laser for High Spectral Purity Tunable CW THz Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (15), pp.1518-1521. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2014.2327656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of efficient coupling and optical resonances by using taper-waveguides coupled to cascade of UV210 polymer micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.125006. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/24/12/125006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffer reservoir approach for cancellation of laser resonant noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (17), pp.5014. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.005014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fiber Sagnac interferometer for sensing scalar directional refraction: Application to magnetochiral birefringence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85 (4), pp.043109. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4871988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency laser with two continuously and widely tunable frequencies for optical referencing of GHz to THz beatnotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (15), pp.17673. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.017673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable terahertz radiation by photomixing without servo-locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.260-266. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2013.2296144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz bandwidth noise eater hybrid optical amplifier: design guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennael Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (14), pp.4239-4242. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.004239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental analysis of intensity noise correlations in an optically pumped, dual-frequency Nd:YAG laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (11), pp.2830-2839. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.30.002830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of a dual-frequency laser free from anti-phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (23), pp.4901-4903. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.004901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling of a foam lamella in a confined channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Emile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (27), pp.7223-7227. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2SM25321F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear optoelectronic phase-locked loop for stabilization of opto-millimeter waves: towards a narrow linewidth tunable THz source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (19), pp.17944-50. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.017944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization microlaser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4399-4404. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic angle detection of nonlinear Newton-Wigner times at interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dunseath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 77, pp.64003. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/77/64003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New form of low-cost integrated photonics using 3D printing on polymer materials, potentially bio-based and doped, for non-linear spectral and localized resonance applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaly Sureshkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huriye Akdas-Kılıç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IETR - Journée des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IETR CNRS - Université de Rennes, Mar 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancement 2d année Défi Sciences et Société : Réalisation d’une photonique intégrée sur matériaux bio-polymères / bio-inspirés par technologies additives, dont imprimante 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes - Maison pour la Science - Collège les Fontaines, Jun 2025, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication de circuits photoniques résonants : de la salle blanche à l’impression 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaly Sureshkumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Devenons acteurs des transitions écologiques : vers un numérique responsable et des systèmes soutenables, Colloque ITii - ESOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMA ESOS, Nov 2025, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photomixing-based (sub-)millimeter frequency spectrometer for environmental metabolite detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Gudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 50th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of IRMMW-THz; IEEE; Aalto University; City of Espoo, Aug 2025, Espoo (Finlande), Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing Orthogonal Polarizations in Ytterbium-Doped Isotropic-Crystal Lasers: Effect of Crystal Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11110478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Optoelectronic Mixer with a Micromachined Silicon Coplanar Probe for Wideband On-Wafer Testing of Millimeter-Wave and THz Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kherouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Merupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 50th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Helsinki, Finland. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/irmmw-thz61557.2025.11319740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la physique et les propriétés mécaniques des matériaux chauffés fluides puis extrudés pour la fabrication de fibres optiques par imprimante 3D _(1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines, UnivRennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IETR CNRS &amp; Maison pour la Science UnivRennes, Feb 2025, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière dans tous ses états (partie I) : rayons optiques, ondes, leurs propriétés : Expériences de réflexions, Laser et injection/propagation dans les fibres optiques, mesures de puissances optiques transmises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée défi scientifique Maison pour la Science UnivRennes / Collège les Fontaines La Guerche de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Nov 2024, La Guerche de Bretagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉMISSION DE DEUX PEIGNES DE FRÉQUENCES, SYNCHRONES OU ASYNCHRONES, PAR UN LASER YB:YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Induction Decay signals stimulated and detected by photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hindle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Lampin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Perth, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l’onde pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-Locked Dual Polarization Frequency Combs in Yb:YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World of Photonics Congress 2023; 2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC), Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pump-Polarization Dependence of the Bipolarization Emission in Ytterbium Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World of Photonics Congress 2023, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de peignes de fréquence et d'impulsions dans un Oscillateur Opto-Électronique à modulation directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique (SFO), Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRÔLE DE L' ÉMISSION BIPOLARISATION D'UN LASER YB:YAG PAR L'ORIENTATION DE LA POLARISATION DE LA POMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2022, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-long travelling wave photoconductors for THz generation by photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuanki Bavedila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Tannoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quyang Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lepilliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Avramovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Chengdu, China. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz50926.2021.9567211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrument de spectroscopie terahertz du volatilome des microorganismes des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Dijon 2021 - Colloque PAMO (Physique Atomique, Moléculaire et Optique) / SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-treatment of DBR fibre lasers for enhanced beat-frequency in dual-polarization operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EPS-QEOD Europhoton Conference (Europhoton 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague (virtual), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical instrument for the submillimeter spectroscopy of the volatile metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France. pp.19149312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur opto-électronique hybride à laser fibre bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locking and delay-induced instabilities in a dual- frequency fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics 2019 (IS-PALD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Nonlinear optoelectronic down-conversion and phase locking of mm-wave and THz signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Frequency and Time Forum (EFTF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual polarization DFB fiber lasers as optical phase-locked microwave sources in the 1-10 GHz range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106832G, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à fibre bifréquences stabilisés par réinjection optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locked dual-polarization fiber lasers as compact optical-microwave sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Optronics in Defence &amp; Security (OPTRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiber Sagnac interferometer for sensing magnetochiral birefringence: first tests on iron-alkynyl-helicenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengshuo Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Chiroptical Spectroscopy (CD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur d'imagerie polarimétrique active par brisure d'orthogonalité à 1,55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active infrared polarimetric imaging demonstrator by orthogonality breaking sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Parnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Ortega-Quijano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics+Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Aug 2017, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2273309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel deep-UV polymer for nanophotonics: structures towards cascade of serial micro-resonators for ultra-sensitive detections of glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingyue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN 2016 Energy Materials Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à état solide faible bruit : une nouvelle approche par utilisation d’un réservoir tampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between THz and microwave photonics through optoelectronic generation of interleaved combs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2014, Sapporo, Japan. pp.350-358, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2014.6994571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inherently antiphase noise free dual-frequency solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium OPTRO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of cascade of multiple resonators developed on UV210 positive photoresist by DUV lithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Optics and Photonics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-conversion and phase-locking of mm-wave and THz beatnotes through optoelectronic interleaved comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optical Frequency Combs : From sources to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Micro-Onde à THz Ultra-Stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel deep-UV polymer for integrated photonics: from waveguides structures to taper-waveguides coupled to cascade of multistage resonators used as thermal sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin America Optics and Photonics Conference (LAOP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/LAOP.2014.LM4A.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid-state dual-frequency laser free from anti-phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany. pp.CA_10_6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information de demain : aux confins de notre compréhension des matériaux et de leur fonctionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Recherche de l’UEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave to terahertz ultra-stable oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-UFFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency tunable laser system for a microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th terahertz days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE 2013 : congrès de la SFO, Société française d'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Joint IEEE International Frequency Control Symposium/European Frequency and Time Forum, IFCS-EFTF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.40-42, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF-IFC.2013.6702198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à état solide bi-fréquence sans bruit d’antiphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris Optique 2013, Horizon de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical studies of a dual-frequency laser free from anti-phase noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syamsundar De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Lasers Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. pp.ATu3A.52, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2013.ATu3A.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by photomixing : coupling a unitravelling carrier photodiode and a two-axis dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Peytavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO 2012, Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Jose, CA, United States. paper CTu1B.3, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic phase-locked loop for millimeter-wave and THz beat note stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by 1.55 µm photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics, Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, CA, United States. pp.84960C-1-7, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic down-conversion coupled with a dual-frequency laser: towards THz metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IFCS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucle à verrouillage de phase opto-électronique : vers la métrologie millimétrique et THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSMOTUS : oscillateur millimétrique/submillimétrique à très haute pureté spectrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser bi-fréquences accordables pour la génération d'onde millimétrique et submillimétrique à haute cohérence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal generation using a unitravelling carrier photodiode and a dual-mode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wollongong, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity Noise Reduction of Dual-Frequency Nd:YAG Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Feugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fibre Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Chennai, India. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/PHOTONICS.2012.T3B.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion: A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAIT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable beat notes for THz generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Térahertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization Nd:YAG microchip laser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on and 12th European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion : A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Singapour, Singapore. pp.33, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2011.6088662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles sources opto-hyper basées sur des lasers bi-fréquences stabilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Télémétrie Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de micro-résonateurs 3D par procédés hybrides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie . Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro- and nano-photonics devices on organics materials coupled with various thin layer processes and treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Organic Electronics and Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Swieradow Zdroj, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique micro-onde #à partir d'un microlaser bi-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Contrat de Projet Etat-Région Bretagne PONANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A targeted review of hybrid integrated photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optic Society - EOS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic integrated photonics coupled with plasma and complex fluids processes for micro-resonators development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Molecular Materials: Electronics, Photonics and Spintronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un interferomètre de sagnac fibré pour détecter la magnétochiralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of micro-optical elements such as disks, rings and spheres for photonic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tarabout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanosystem Engineering and Biophotonics (NEBO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin coating and plasma process for 2.5D and hybrid 3D micro-resonators on multilayer polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zebda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics-Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Prague, Czech Republic. pp.7356, 735606- 1/735606-10, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.820339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du couplage en photonique intégrée entre guides d'ondes organiques SU8 et microsphères de verre au travers d'un gap biomoléculaire lipidique : résonateurs 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lille, France. pp.305-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des activités de photonique intégrée au sein de l'IPR : photonique intégrée sur organiques couplée aux nano-matériaux biomimétiques auto-assemblés et aux processus à base de fluides complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pluchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité à l'Institut des Nanotechnologies de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcapteurs à base de photonique intégrée sur SU8 : premiers développements de microstructures photoniques résonantes 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Huby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Invité à la Journée du 10 ans du Laboratoire de Photonique Quantique et Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacités comparées d'un pompage à 920 nm et à 977 nm pour une amplification à 1127 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bordais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Journées Nationales d'Optique Guidée (JNOG 2003), 12-14 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Valence, France. pp.109-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation au Concours &amp;quot;C Génial&amp;quot; : Fabrication de fibres optiques sur matériaux biosourcés (par le collège des Fontaines de La Guerche de Bretagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gastebois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Concours "C Génial"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par peigne de fréquences d'un résonateur en anneau intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perriguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wilmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2025 - Journée du Club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318352v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l'onde de pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, ROUEN, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émission de deux peignes de fréquences, synchrones, ou asynchrones, par un laser Yb:YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, ROUEN, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur optoélectronique (OEO) générant des peignes de fréquences et des trains d’impulsions optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l' émission bipolarisation d'un laser Yb:YAG par l'orientation de la polarisation de la pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice (FRANCE), France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-optical fiber lasers stabilized by frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Topical Meeting on Microwave Photonics (MWP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ottawa, Canada. IEEE, IEEE Xplore Digital Library, pp.1-4, 2019, 2019 International Topical Meeting on Microwave Photonics (MWP). </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2019.8892036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization fiber lasers for radio-over-fibre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-A Operation of InAs Quantum Dash-based Vertical-External-Cavity Surface-Emitting Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Pes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Paranthoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics (CLEO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Jose, United States. OSA (ISBN: 978-1-943580-27-9), OSA Publishing, Tuesday Posters Session (JTu5A), pp. JTu5A.109, 2017, CLEO: Applications and Technology 2017. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2017.JTu5A.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase locking of dual-polarization DFB fiber lasers through pump-power modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique d'ondes hyperfréquences et millimétriques à très bas bruit de phase : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de bruit d’intensité dans les lasers solides à l’aide d’un réservoir tampon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude systématique de la commutation par voie optique de ligne de transmission microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Club Micro-ondes Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILLUSTRATION DES MODES DE POLARISATION ET DES MODES DE INCE-GAUSS AU MOYEN DE LASERS SOLIDES BI-FREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sessions pédagogiques, 0ptique 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Ti:Sa bi-fréquence à 780 nm pour la génération d’onde THz de grande pureté spectrale accordable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système amplificateur optique réducteur de bruit sur une bande gigahertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs ultra-stables microonde et TeraHertz à base de lasers bifréquences verrouillés par OEPLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-onde / Société Française d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'onde opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable dual-polarization Ti:Al2O3 laser for THz beat note generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-microonde SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE PRODUCTION DE TRÈS HAUTES FRÉQUENCES PAR BATTEMENT DE FRÉQUENCES LUMINEUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2960354 / Texte intégral : http://bit.ly/1nOKVdW. 2012, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR GÉNÉRANT UN SIGNAL COMPORTANT UNE FRÉQUENCE DE L'ORDRE DU TÉRAHERTZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2961042 / Texte intégral : http://bit.ly/1qiqz1x. 2011, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60893801"/>
+    <w:nsid w:val="E132C43D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/goulchen-loas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253135745" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294637v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gudz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2025.3614491" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot De Borggraef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.532225" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuanki Bavedila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Tannoury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyang Lin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3078226" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Khlifi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;e Dumait" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Kilic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01229k" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02533161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b23055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Ortega-Quijano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.8.082407" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716235v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guionie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003483" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Ortega-Quijano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000723" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.011760" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318820v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengshuo Shen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro-Hooper" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201601633" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000589" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Van Dijk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2530826" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lhermite" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150207" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082273v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/12/125006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142129v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063249v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennael Danion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004239" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081126v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.017673" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941862v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2296144" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063260v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871988" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2327656" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamsundar De" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002830" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909213v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25321F" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schwartz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feugnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004901" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004399" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713954v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.017944" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/64003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505383v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaly Sureshkumar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-K&#305;l&#305;&#231;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pernon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233231v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaedze Kudjo Herman Akagla" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11110478" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225354v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghandour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laulier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489566v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Islam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kherouz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Merupo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frein" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz61557.2025.11319740" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357020v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107346v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752681v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748565v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bondu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697581" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645528v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645376v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197083v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akagla" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232832" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197142v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akagla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chapron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lehoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiko" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231530" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988116v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sinquin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bouhier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04195679v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584648v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567211" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290108v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049382v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pinsard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470957v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thorette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471152v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800096v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306049" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475053v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervella" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846270v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784699v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472882v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578674v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2273309" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337285v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Audo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020848v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452368v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huby" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAOP.2014.LM4A.44" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141955v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2014.6994571" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142520v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044910v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142526v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044996v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2013.ATu3A.52" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917977v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803097v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929738" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142938v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937252v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803095v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380162" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142875v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S De" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schwartz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Feugnet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2012.T3B.2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803101v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141990v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141961v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942438" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704278v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2011.6088662" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704331v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707473v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919619v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474186v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460302v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623525v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652383v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Potel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652459v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820339" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652443v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429000v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670090v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652878v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159632v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000107v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318352v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perriguey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648504v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645549v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986413v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197945v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470792v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2019.8892036" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913535v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942365v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532491v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2017.JTu5A.109" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346901v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164125v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Pham" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Frein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267187v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142507v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142510v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142601v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703618v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141998v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703648v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142915v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994792v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994782v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/goulchen-loas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253135745" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294637v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gudz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2025.3614491" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot De Borggraef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.532225" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuanki Bavedila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Tannoury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyang Lin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3078226" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Khlifi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;e Dumait" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Kilic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1tc01229k" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02533161v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b23055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Ortega-Quijano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.8.082407" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716235v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guionie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003483" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Ortega-Quijano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.000723" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.011760" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Van Dijk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2530826" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01318820v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengshuo Shen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro-Hooper" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201601633" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000589" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lhermite" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150207" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2327656" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082273v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/12/125006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871988" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081126v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.017673" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941862v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2296144" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063249v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennael Danion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.004239" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamsundar De" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.30.002830" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723655v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schwartz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feugnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.004901" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909213v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Emile" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casanova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Emile" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25321F" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713954v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.017944" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004399" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/77/64003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505383v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaly Sureshkumar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-K&#305;l&#305;&#231;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pernon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghandour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357020v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gastebois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225354v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233231v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaedze Kudjo Herman Akagla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11110478" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Islam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kherouz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Merupo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/irmmw-thz61557.2025.11319740" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966557v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laulier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752681v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645528v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748565v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bondu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697581" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645376v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197083v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akagla" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232832" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197142v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akagla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chapron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lehoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiko" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231530" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988116v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Sinquin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bouhier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04195679v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584648v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567211" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290108v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049382v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pinsard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470957v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thorette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471152v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475053v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800096v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306049" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846270v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784699v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472882v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578674v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2273309" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337285v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Audo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141955v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2014.6994571" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142520v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020848v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142151v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452368v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huby" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAOP.2014.LM4A.44" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044910v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142526v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044996v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2013.ATu3A.52" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803101v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917977v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803097v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929738" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937252v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142938v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803095v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380162" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142875v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S De" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schwartz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Feugnet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2012.T3B.2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707473v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141990v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141961v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942438" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704278v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2011.6088662" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704331v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623525v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460302v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919619v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474186v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670090v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652443v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Potel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652459v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820339" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652383v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429000v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652878v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159632v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000107v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318352v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perriguey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wilmart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648504v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645549v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986413v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197945v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470792v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2019.8892036" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913535v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532491v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2017.JTu5A.109" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942365v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267187v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164125v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Pham" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Frein" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guitton" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346901v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142507v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142510v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142601v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703618v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141998v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703648v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142915v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994792v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994782v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>