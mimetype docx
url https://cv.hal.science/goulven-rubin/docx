--- v0 (2026-03-28)
+++ v1 (2026-05-14)
@@ -460,165 +460,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards an integrated picture of banks and finance in the history of macroeconomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESHET Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, May 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamique et temporalité dans les modèles de déséquilibre entre Hicks et Samuelson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Rubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Histoire et critique du temps dans l'analyse économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PHARE, Université Paris 1 Panthéon-Sorbonne, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947412v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03947519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie keynésienne et théorie walrassienne : la connection Hicks-Lange-Patinkin revisitée</w:t>
               </w:r>
@@ -3761,51 +3761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947279v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Rubin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947329v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947379v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947394v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00990112v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00990114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00990115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825370v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03477371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plassard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202106101005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep1.078.0271" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185244v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ballandonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-8671843" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-7551876" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08068-8.p.0055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Goutsmedt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201806103008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1053837216000341" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-HQPG6CHX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.068.0175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00989851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00989854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00989848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636832v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00989839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lapidus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lenfant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Trautwein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2020.1821967" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801674v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821825v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018658v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638187v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817758v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00989924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947279v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Rubin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947329v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947379v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947394v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947412v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00990112v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00990114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00990115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825370v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03477371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Plassard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202106101005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep1.078.0271" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185244v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ballandonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-8671843" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-7551876" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08068-8.p.0055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Goutsmedt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201806103008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1053837216000341" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-HQPG6CHX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744429v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.068.0175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00989851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00989854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00989848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636832v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00989839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lapidus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lenfant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Trautwein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2020.1821967" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812735v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801674v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821825v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018658v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638187v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817758v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00989924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>