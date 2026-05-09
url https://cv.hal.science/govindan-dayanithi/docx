--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -375,252 +375,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Fabrication of Human Amniotic Membrane Zinc Oxide Nanoparticles and the Wet/Dry HAM Dressing Membrane for Wound Healing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When day meets night: Subsiding calcium signalling translates daylight into new neurones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramachandran Krishnakumar</w:t>
+                <w:t xml:space="preserve">G. Dayanithi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravichandran Rekha</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexei Verkhratsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.695710⟩</w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95, pp.102385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2021.102385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457342v1</w:t>
+                <w:t xml:space="preserve">hal-03457358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When day meets night: Subsiding calcium signalling translates daylight into new neurones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio-Fabrication of Human Amniotic Membrane Zinc Oxide Nanoparticles and the Wet/Dry HAM Dressing Membrane for Wound Healing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palaniappan Ramasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramachandran Krishnakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravichandran Rekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dayanithi</w:t>
+                <w:t xml:space="preserve">Baskaralingam Vaseeharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Verkhratsky</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Saraswathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 95, pp.102385. </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.695710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2021.102385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.695710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457358v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transplantation of Neural Precursors Derived from Induced Pluripotent Cells Preserve Perineuronal Nets and Stimulate Neural Plasticity in ALS Rats</w:t>
               </w:r>
@@ -734,364 +734,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The toxic effect of cytostatics on primary cilia frequency and multiciliation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Persistent Na+ influx drives L-type channel resting Ca2+ entry in rat melanotrophs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alžběta Filipová</w:t>
+                <w:t xml:space="preserve">Tomohiko Kayano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Diaz Garcia</w:t>
+                <w:t xml:space="preserve">Yuto Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleš Bezrouk</w:t>
+                <w:t xml:space="preserve">Naoki Kitamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Čížková</w:t>
+                <w:t xml:space="preserve">Nobuya Harayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiki Moriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcmm.14487⟩</w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79, pp.11 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457286v1</w:t>
+                <w:t xml:space="preserve">hal-03485690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Na+ influx drives L-type channel resting Ca2+ entry in rat melanotrophs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomohiko Kayano</w:t>
+                <w:t xml:space="preserve">The toxic effect of cytostatics on primary cilia frequency and multiciliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dayanithi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuto Sasaki</w:t>
+                <w:t xml:space="preserve">Alžběta Filipová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoki Kitamura</w:t>
+                <w:t xml:space="preserve">Daniel Diaz Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nobuya Harayama</w:t>
+                <w:t xml:space="preserve">Aleš Bezrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taiki Moriya</w:t>
+                <w:t xml:space="preserve">Dana Čížková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 79, pp.11 - 19. </w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (8), pp.5728-5736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2019.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.14487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485690v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasopressin and oxytocin in sensory neurones: expression, exocytotic release and regulation by lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dayanithi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Forostyak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serhiy Forostyak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomohiko Kayano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoichi Ueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1168,64 +1168,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Mohamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dayanithi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Verkhratsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (2), pp.87-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1387,856 +1387,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiology of Ca2+ signalling in stem cells of different origins and differentiation stages</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Calcium signalling in stem cells: Molecular physiology and multiple roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dayanithi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Verkhratsky</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Calcium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 59 (2-3), pp.57-66. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2016.02.001⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 59 (2-3), pp.55-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2016.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000108v1</w:t>
+                <w:t xml:space="preserve">hal-02000034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific profiles of ion channels and ionotropic receptors define adipose- and bone marrow derived stromal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Forostyak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Butenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olena Butenko</w:t>
+                <w:t xml:space="preserve">Miroslava Anderova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serhiy Forostyak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Sykova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (3), pp.622-634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scr.2016.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiology of spontaneous [Ca2+]i oscillations in the isolated vasopressin and oxytocin neurones of the rat supraoptic nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Kortus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinnapaiyan Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Forostyak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoichi Ueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Sykova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Calcium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 59 (6), pp.280-288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceca.2016.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium-calcium exchanger and R-type Ca2+ channels mediate spontaneous [Ca2+]i oscillations in magnocellular neurones of the rat supraoptic nucleus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Physiology of Ca2+ signalling in stem cells of different origins and differentiation stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Forostyak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serhiy Forostyak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Kortus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yoichi Ueta</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Sykova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Verkhratsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Calcium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 59 (6), pp.289-298. </w:t>
+              <w:t xml:space="preserve">, 2016, 59 (2-3), pp.57-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2016.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000181v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Multipotent Mesenchymal Stromal Cells in the Treatment of Postoperative Temporal Bone Defect: An Animal Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sodium-calcium exchanger and R-type Ca2+ channels mediate spontaneous [Ca2+]i oscillations in magnocellular neurones of the rat supraoptic nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Kortus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinnapaiyan Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Forostyak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Skoloudik</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eva Sykova</w:t>
+                <w:t xml:space="preserve">Martin Zapotocky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoichi Ueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3727/096368915X689730⟩</w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59 (6), pp.289-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2016.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000713v1</w:t>
+                <w:t xml:space="preserve">hal-02000181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium signalling in stem cells: Molecular physiology and multiple roles</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Human Multipotent Mesenchymal Stromal Cells in the Treatment of Postoperative Temporal Bone Defect: An Animal Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Skoloudik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Chrobok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kalfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Koci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Sykova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2016.02.006⟩</w:t>
+              <w:t xml:space="preserve">Cell Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (7), pp.1405-1414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3727/096368915X689730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02000034v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-length transient receptor potential vanilloid 1 channels mediate calcium signals and possibly contribute to osmoreception in vasopressin neurones in the rat supraoptic nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiki Moriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rina Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomohiko Kayano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nami Takebuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2326,64 +2326,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Viero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Forostyak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Sykova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dayanithi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2603,51 +2603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Orcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dayanithi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 135, pp.475-483. </w:t>
@@ -2729,51 +2729,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic Efficacy of Bacteriophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dayanithi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramasamy Palaniappan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2910,51 +2910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E75906DA"/>
+    <w:nsid w:val="579B5AD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3141,51 +3141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/govindan-dayanithi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1009-7809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-3131-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04267431v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palaniappan Ramasamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajalakshmi Dakshinamoorthy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Jayashree" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhamodharan Prabhu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundararaj Rajamanikandan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios12060389" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandran Krishnakumar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravichandran Rekha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baskaralingam Vaseeharan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saraswathi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.695710" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayanithi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Verkhratsky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2021.102385" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhiy Forostyak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Forostyak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kwok" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Romanyuk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rehorova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249593" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457286v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#382;b&#283;ta Filipov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Bezrouk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana &#268;&#237;&#382;kov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.14487" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiko Kayano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuto Sasaki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Kitamura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuya Harayama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Moriya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2019.02.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01984902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Ueta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31361-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mohamet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Jones" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fnl-2017-0029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Mokry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Hreb&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Chv&#225;talov&#225;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikaysh Pisal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Filip" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15419/bmrat.v4iS.300" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Kortus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sykova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2016.02.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Butenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Anderova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2016.03.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000155v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnapaiyan Srinivasan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2016.04.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000181v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zapotocky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2016.03.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Skoloudik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Chrobok" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kalfert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Koci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368915X689730" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2016.02.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07Q2P965-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02006270v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Shibasaki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Takebuchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Ichimura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2014.11.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007153v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Viero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007640v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;ina V&#225;vrov&#225;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana &#352;inkorov&#225;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Mi&#269;uda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.12227" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016952v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deleuze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Runquist" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orcel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabi&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.05.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58FLQB3D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457353v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramasamy Palaniappan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.97619" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/govindan-dayanithi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1009-7809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-3131-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04267431v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palaniappan Ramasamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajalakshmi Dakshinamoorthy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Jayashree" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhamodharan Prabhu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundararaj Rajamanikandan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios12060389" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayanithi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Verkhratsky" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2021.102385" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457342v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandran Krishnakumar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravichandran Rekha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baskaralingam Vaseeharan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saraswathi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.695710" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhiy Forostyak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Forostyak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kwok" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Romanyuk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rehorova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249593" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiko Kayano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuto Sasaki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Kitamura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuya Harayama" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Moriya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2019.02.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#382;b&#283;ta Filipov&#225;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Bezrouk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana &#268;&#237;&#382;kov&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.14487" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01984902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Ueta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31361-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mohamet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Jones" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fnl-2017-0029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Mokry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Hreb&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Chv&#225;talov&#225;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikaysh Pisal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Filip" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15419/bmrat.v4iS.300" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2016.02.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07Q2P965-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Butenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Anderova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sykova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2016.03.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000155v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Kortus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnapaiyan Srinivasan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2016.04.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2016.02.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zapotocky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2016.03.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000713v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Skoloudik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Chrobok" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kalfert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Koci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368915X689730" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02006270v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Shibasaki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Takebuchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Ichimura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2014.11.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007153v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Viero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007640v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;ina V&#225;vrov&#225;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana &#352;inkorov&#225;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Mi&#269;uda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.12227" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016952v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deleuze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Runquist" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orcel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabi&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.05.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58FLQB3D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457353v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramasamy Palaniappan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.97619" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>