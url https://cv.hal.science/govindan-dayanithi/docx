--- v1 (2026-05-09)
+++ v2 (2026-05-31)
@@ -734,295 +734,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Na+ influx drives L-type channel resting Ca2+ entry in rat melanotrophs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The toxic effect of cytostatics on primary cilia frequency and multiciliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dayanithi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomohiko Kayano</w:t>
+                <w:t xml:space="preserve">Alžběta Filipová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuto Sasaki</w:t>
+                <w:t xml:space="preserve">Daniel Diaz Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoki Kitamura</w:t>
+                <w:t xml:space="preserve">Aleš Bezrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nobuya Harayama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Taiki Moriya</w:t>
+                <w:t xml:space="preserve">Dana Čížková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2019.02.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (8), pp.5728-5736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.14487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485690v1</w:t>
+                <w:t xml:space="preserve">hal-03457286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The toxic effect of cytostatics on primary cilia frequency and multiciliation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Dayanithi</w:t>
+                <w:t xml:space="preserve">Persistent Na+ influx drives L-type channel resting Ca2+ entry in rat melanotrophs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomohiko Kayano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alžběta Filipová</w:t>
+                <w:t xml:space="preserve">Yuto Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Diaz Garcia</w:t>
+                <w:t xml:space="preserve">Naoki Kitamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleš Bezrouk</w:t>
+                <w:t xml:space="preserve">Nobuya Harayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Čížková</w:t>
+                <w:t xml:space="preserve">Taiki Moriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23 (8), pp.5728-5736. </w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79, pp.11 - 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jcmm.14487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457286v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasopressin and oxytocin in sensory neurones: expression, exocytotic release and regulation by lactation</w:t>
               </w:r>
@@ -1047,51 +1047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Forostyak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serhiy Forostyak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomohiko Kayano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoichi Ueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1387,856 +1387,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium signalling in stem cells: Molecular physiology and multiple roles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Dayanithi</w:t>
+                <w:t xml:space="preserve">Physiology of Ca2+ signalling in stem cells of different origins and differentiation stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Forostyak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serhiy Forostyak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Kortus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Sykova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Verkhratsky</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Calcium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 59 (2-3), pp.55-56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2016.02.006⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 59 (2-3), pp.57-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000034v1</w:t>
+                <w:t xml:space="preserve">hal-02000108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific profiles of ion channels and ionotropic receptors define adipose- and bone marrow derived stromal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Forostyak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Butenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslava Anderova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serhiy Forostyak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Sykova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (3), pp.622-634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scr.2016.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiology of spontaneous [Ca2+]i oscillations in the isolated vasopressin and oxytocin neurones of the rat supraoptic nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Kortus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepan Kortus</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chinnapaiyan Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Forostyak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoichi Ueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Sykova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Calcium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 59 (6), pp.280-288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceca.2016.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiology of Ca2+ signalling in stem cells of different origins and differentiation stages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sodium-calcium exchanger and R-type Ca2+ channels mediate spontaneous [Ca2+]i oscillations in magnocellular neurones of the rat supraoptic nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Kortus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinnapaiyan Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Forostyak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexei Verkhratsky</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Zapotocky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoichi Ueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Calcium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 59 (2-3), pp.57-66. </w:t>
+              <w:t xml:space="preserve">, 2016, 59 (6), pp.289-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2016.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2016.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000108v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium-calcium exchanger and R-type Ca2+ channels mediate spontaneous [Ca2+]i oscillations in magnocellular neurones of the rat supraoptic nucleus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Multipotent Mesenchymal Stromal Cells in the Treatment of Postoperative Temporal Bone Defect: An Animal Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Zapotocky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoichi Ueta</w:t>
+                <w:t xml:space="preserve">Lukas Skoloudik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Chrobok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kalfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Koci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Sykova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2016.03.010⟩</w:t>
+              <w:t xml:space="preserve">Cell Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (7), pp.1405-1414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3727/096368915X689730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000181v1</w:t>
+                <w:t xml:space="preserve">hal-02000713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Multipotent Mesenchymal Stromal Cells in the Treatment of Postoperative Temporal Bone Defect: An Animal Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcium signalling in stem cells: Molecular physiology and multiple roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dayanithi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Verkhratsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59 (2-3), pp.55-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2016.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3727/096368915X689730⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02000713v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-length transient receptor potential vanilloid 1 channels mediate calcium signals and possibly contribute to osmoreception in vasopressin neurones in the rat supraoptic nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiki Moriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rina Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomohiko Kayano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nami Takebuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2326,51 +2326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Viero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Forostyak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Sykova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dayanithi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2910,51 +2910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="579B5AD9"/>
+    <w:nsid w:val="69A00F75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3141,51 +3141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/govindan-dayanithi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1009-7809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-3131-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04267431v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palaniappan Ramasamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajalakshmi Dakshinamoorthy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Jayashree" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhamodharan Prabhu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundararaj Rajamanikandan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios12060389" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayanithi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Verkhratsky" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2021.102385" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457342v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandran Krishnakumar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravichandran Rekha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baskaralingam Vaseeharan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saraswathi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.695710" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhiy Forostyak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Forostyak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kwok" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Romanyuk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rehorova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249593" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiko Kayano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuto Sasaki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Kitamura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuya Harayama" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Moriya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2019.02.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#382;b&#283;ta Filipov&#225;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Bezrouk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana &#268;&#237;&#382;kov&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.14487" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01984902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Ueta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31361-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mohamet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Jones" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fnl-2017-0029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Mokry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Hreb&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Chv&#225;talov&#225;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikaysh Pisal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Filip" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15419/bmrat.v4iS.300" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2016.02.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07Q2P965-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Butenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Anderova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sykova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2016.03.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000155v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Kortus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnapaiyan Srinivasan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2016.04.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2016.02.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zapotocky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2016.03.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000713v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Skoloudik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Chrobok" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kalfert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Koci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368915X689730" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02006270v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Shibasaki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Takebuchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Ichimura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2014.11.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007153v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Viero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007640v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;ina V&#225;vrov&#225;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana &#352;inkorov&#225;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Mi&#269;uda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.12227" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016952v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deleuze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Runquist" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orcel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabi&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.05.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58FLQB3D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457353v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramasamy Palaniappan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.97619" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/govindan-dayanithi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1009-7809" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253124808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-3131-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04267431v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palaniappan Ramasamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajalakshmi Dakshinamoorthy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Jayashree" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhamodharan Prabhu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundararaj Rajamanikandan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios12060389" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayanithi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Verkhratsky" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2021.102385" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457342v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramachandran Krishnakumar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravichandran Rekha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baskaralingam Vaseeharan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saraswathi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.695710" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhiy Forostyak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Forostyak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kwok" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Romanyuk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Rehorova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21249593" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457286v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#382;b&#283;ta Filipov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Bezrouk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana &#268;&#237;&#382;kov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.14487" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiko Kayano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuto Sasaki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Kitamura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuya Harayama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Moriya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2019.02.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01984902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Ueta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31361-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mohamet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Jones" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fnl-2017-0029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Mokry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Hreb&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Chv&#225;talov&#225;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishikaysh Pisal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Filip" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15419/bmrat.v4iS.300" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Kortus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sykova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2016.02.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Butenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Anderova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2016.03.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000155v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnapaiyan Srinivasan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2016.04.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000181v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zapotocky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2016.03.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Skoloudik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Chrobok" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kalfert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Koci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3727/096368915X689730" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2016.02.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07Q2P965-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02006270v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Shibasaki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Takebuchi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momoko Ichimura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2014.11.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007153v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Viero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007640v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;ina V&#225;vrov&#225;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana &#352;inkorov&#225;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Mi&#269;uda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.12227" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016952v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deleuze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Runquist" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orcel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabi&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2005.05.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58FLQB3D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457353v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramasamy Palaniappan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.97619" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>