--- v0 (2026-03-18)
+++ v1 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -412,577 +412,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth over-parameterized solvers for non-smooth structured optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarice Poon</w:t>
+                <w:t xml:space="preserve">Paired single-cell multi-omics data integration with Mowgli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert-Jan Huizing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Maria Deutschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10107-022-01923-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.7711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-43019-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289271v1</w:t>
+                <w:t xml:space="preserve">hal-04728103v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paired single-cell multi-omics data integration with Mowgli</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ina Maria Deutschmann</w:t>
+                <w:t xml:space="preserve">The geometry of off-the-grid compressed sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarice Poon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Keriven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Cantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-43019-2⟩</w:t>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.241-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10208-021-09545-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728103v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geometry of off-the-grid compressed sensing</w:t>
+                <w:t xml:space="preserve">Smooth over-parameterized solvers for non-smooth structured optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarice Poon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Keriven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23, pp.241-327. </w:t>
+              <w:t xml:space="preserve">Mathematical Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 201 (1-2), pp.897-952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10208-021-09545-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10107-022-01923-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484957v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal transport improves cell–cell similarity inference in single-cell omics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert-Jan Huizing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 38 (8), pp.2169-2177. </w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btac084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828714v1</w:t>
+                <w:t xml:space="preserve">hal-03623386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal transport improves cell–cell similarity inference in single-cell omics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert-Jan Huizing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, 2022, 38 (8), pp.2169-2177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btac084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623386v1</w:t>
+                <w:t xml:space="preserve">hal-03828714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Transport improves cell-cell similarity inference in single-cell omics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert-Jan Huizing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1166,417 +1166,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sliding Frank-Wolfe Algorithm and its Application to Super-Resolution Microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le transport optimal numérique et ses applications (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ab2a29⟩</w:t>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/ypj5-g060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921604v1</w:t>
+                <w:t xml:space="preserve">hal-05534121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transport optimal numérique et ses applications (I)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MultiDimensional Sparse Super-Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarice Poon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60868/ypj5-g060⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (1), pp.1-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/17M1147822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534121v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiDimensional Sparse Super-Resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarice Poon</w:t>
+                <w:t xml:space="preserve">A Low-Rank Approach to Off-The-Grid Sparse Deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Catala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/17M1147822⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (3), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/19M124071X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411771v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Rank Approach to Off-The-Grid Sparse Deconvolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The Sliding Frank-Wolfe Algorithm and its Application to Super-Resolution Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Catala</w:t>
+                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (3), pp.37. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/19M124071X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ab2a29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672896v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transport optimal numérique et ses applications (II)</w:t>
               </w:r>
@@ -1751,1460 +1751,1460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Modeling of Motion Perception using Dynamical Stochastic Textures</w:t>
+                <w:t xml:space="preserve">Local Linear Convergence Analysis of Primal-Dual Splitting Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Vacher</w:t>
+                <w:t xml:space="preserve">Jingwei Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew I Meso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent U Perrinet</w:t>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901635v1</w:t>
+                <w:t xml:space="preserve">hal-01921834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Linear Convergence Analysis of Primal-Dual Splitting Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+                <w:t xml:space="preserve">Adaptive sup-norm estimation of the Wigner function in noisy quantum homodyne tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (3), pp.1318-1351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/17-AOS1586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921834v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis for Mirror-Stratifiable Convex Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Malick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (4), pp.2975-3000. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/17M113825X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560130v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive sup-norm estimation of the Wigner function in noisy quantum homodyne tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wasserstein Dictionary Learning: Optimal Transport-based unsupervised non-linear dictionary learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan A Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Lounici</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fred Maurice Ngolè Mboula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/17-AOS1586⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.643-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/17M1140431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491197v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wasserstein Dictionary Learning: Optimal Transport-based unsupervised non-linear dictionary learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational Optimal Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cuturi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/17M1140431⟩</w:t>
+              <w:t xml:space="preserve">Foundations and Trends in Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (5-6), pp.355-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1561/2200000073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717943v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Optimal Transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling Algorithms for Unbalanced Transport Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Chizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Cuturi</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Schmitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations and Trends in Machine Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411770v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling Algorithms for Unbalanced Transport Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lenaic Chizat</w:t>
+                <w:t xml:space="preserve">Model Consistency of Partly Smooth Regularizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (3), pp.1725-1737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2017.2713822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434914v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Consistency of Partly Smooth Regularizers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian Modeling of Motion Perception using Dynamical Stochastic Textures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew I Meso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+                <w:t xml:space="preserve">Laurent U Perrinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 64 (3), pp.1725-1737. </w:t>
+              <w:t xml:space="preserve">Neural Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1 - 38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2017.2713822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/neco_a_01142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658847v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Spikes Super-resolution on Thin Grids II: the Continuous Basis Pursuit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Duval</w:t>
+                <w:t xml:space="preserve">Local Convergence Properties of Douglas–Rachford and Alternating Direction Method of Multipliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (9), </w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 172 (3), pp.874-913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/aa7fce⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10957-017-1061-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389956v2</w:t>
+                <w:t xml:space="preserve">hal-01658848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The degrees of freedom of partly smooth regularizers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence of Entropic Schemes for Optimal Transport and Gradient Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+                <w:t xml:space="preserve">Guillaume Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles H Dossal</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Schmitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Institute of Statistical Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10463-016-0563-z⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1050264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981634v4</w:t>
+                <w:t xml:space="preserve">hal-01246086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Convergence Properties of Douglas–Rachford and Alternating Direction Method of Multipliers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+                <w:t xml:space="preserve">Sparse Regularization on Thin Grids I: the LASSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10957-017-1061-z⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/aa5e12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658848v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135200v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Regularization on Thin Grids I: the LASSO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Duval</w:t>
+                <w:t xml:space="preserve">The degrees of freedom of partly smooth regularizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/aa5e12⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Institute of Statistical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (4), pp.791 - 832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10463-016-0563-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135200v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981634v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of Entropic Schemes for Optimal Transport and Gradient Flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Sparse Spikes Super-resolution on Thin Grids II: the Continuous Basis Pursuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Schmitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (2), </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/15M1050264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/aa7fce⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246086v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389956v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTIVITY IDENTIFICATION AND LOCAL LINEAR CONVERGENCE OF FORWARD–BACKWARD-TYPE METHODS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3493,51 +3493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric properties of solutions to the total variation denoising problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3588,64 +3588,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support Recovery for Sparse Super-Resolution of Positive Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3692,90 +3692,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Γ-Convergence Result for the Upper Bound Limit Analysis of Plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mirebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (1), pp.215-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3800,64 +3800,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence Rates with Inexact Non-expansive Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4118,4449 +4118,4420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropic Metric Alignment for Correspondence Problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Shannon et la compression des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suvrit Sra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2897824.2925903⟩</w:t>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/qsyq-g509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305808v1</w:t>
+                <w:t xml:space="preserve">hal-05592223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piecewise rigid curve deformation via a Finsler steepest descent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Nardi</w:t>
+                <w:t xml:space="preserve">Entropic Metric Alignment for Correspondence Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Solomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir G. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvrit Sra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/ifb/355⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Proc. SIGGRAPH 2016, 35 (4), pp.72:1-72:13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2897824.2925903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849885v2</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Selection with Low Complexity Priors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entropic Wasserstein Gradient Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Inference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 52 p</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (4), pp.2323-2351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842603v3</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropic Wasserstein Gradient Flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Smoothed Dual Approach for Variational Wasserstein Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cuturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 8 (4), pp.2323-2351</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121359v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Smoothed Dual Approach for Variational Wasserstein Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Cuturi</w:t>
+                <w:t xml:space="preserve">Model Selection with Low Complexity Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Golbabaee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Information and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188954v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842603v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliced and Radon Wasserstein Barycenters of Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanspeter Pfister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (51), pp.22-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10851-014-0506-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Texture Synthesis with Sparsity and Spectrum Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Gousseau</w:t>
+                <w:t xml:space="preserve">Convolutional wasserstein distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Solomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando de Goes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cuturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Butscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 52 (1), pp.124-144. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (4), pp.66:1-66:11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-014-0547-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2766963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881847v3</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional wasserstein distances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A $\Gamma$-Convergence Result for the Upper Bound Limit Analysis of Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando de Goes</w:t>
+                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mirebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2766963⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2015040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188953v1</w:t>
+                <w:t xml:space="preserve">hal-01069919v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A $\Gamma$-Convergence Result for the Upper Bound Limit Analysis of Plates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mirebeau</w:t>
+                <w:t xml:space="preserve">Variational Texture Synthesis with Sparsity and Spectrum Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tartavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2015040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (1), pp.124-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-014-0547-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069919v2</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881847v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Support Recovery for Sparse Spikes Deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (5), pp.1315-1355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10208-014-9228-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839635v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Bregman Projections for Regularized Transportation Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Benamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cuturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (37), pp.A1111-A1138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/141000439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized Discrete Optimal Transport</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+                <w:t xml:space="preserve">Piecewise rigid curve deformation via a Finsler steepest descent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/130929886⟩</w:t>
+              <w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.1-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/ifb/355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188963v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849885v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Transport with Proximal Splitting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+                <w:t xml:space="preserve">Synthesizing and Mixing Stationary Gaussian Texture Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gui-Song Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sira Ferradans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Oudet</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7 (1), pp.212-238. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/130920058⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.476-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/130918010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816211v2</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816342v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stein Unbiased GrAdient estimator of the Risk (SUGAR) for multiple parameter selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (4), pp.2448-2487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987295v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesizing and Mixing Stationary Gaussian Texture Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Regularized Discrete Optimal Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sira Ferradans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7 (1), pp.476-508. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/130918010⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 7 (3), pp.1853-1882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/130929886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816342v2</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Growth and Formlets: Sparse Multi-Scale Coding of Planar Shape</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alex Yakubovich</w:t>
+                <w:t xml:space="preserve">Optimal Transport with Proximal Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Oudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image and Vision Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.imavis.2012.11.002⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.212-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/130920058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943838v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: New trends in neurogeometrical approaches to the brain and mind problem.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The degrees of freedom of the Lasso for general design matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Kachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Frégnac</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2012.09.001⟩</w:t>
+              <w:t xml:space="preserve">Statistica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (2), pp.809-828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5705/ss.2011.281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00850594v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638417v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Behavior of Sparse Analysis Regularization: Applications to Risk Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Robust Sparse Analysis Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acha.2012.11.006⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (4), pp.2001-2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2012.2233859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687751v2</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627452v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The degrees of freedom of the Lasso for general design matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Local Behavior of Sparse Analysis Regularization: Applications to Risk Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistica Sinica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5705/ss.2011.281⟩</w:t>
+              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (3), pp.433-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acha.2012.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638417v3</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687751v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Sparse Analysis Regularization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+                <w:t xml:space="preserve">A Generalized Forward-Backward Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Raguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIT.2012.2233859⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (13), pp.1199-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120872802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627452v5</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613637v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalized Forward-Backward Splitting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+                <w:t xml:space="preserve">On Growth and Formlets: Sparse Multi-Scale Coding of Planar Shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Elder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy D. Oleskiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Yakubovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/120872802⟩</w:t>
+              <w:t xml:space="preserve">Image and Vision Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imavis.2012.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613637v5</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal Active Contours</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: New trends in neurogeometrical approaches to the brain and mind problem.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frégnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/11085863X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106 (5-6), pp.171-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2012.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00650735v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp Support Recovery from Noisy Random Measurements by L1 minimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Chabanol</w:t>
+                <w:t xml:space="preserve">Nonlocal Active Contours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung Miyoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acha.2011.09.003⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (3), pp.1022-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/11085863X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553670v2</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Adaptive Image Representations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sharp Support Recovery from Noisy Random Measurements by L1 minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Chabanol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.24-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acha.2011.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519525v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553670v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Projection Approach to the Numerical Analysis of Limit Load Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan R. Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (6), pp.1291-1316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Numerical Tours of Signal Processing - Advanced Computational Signal and Image Processing</w:t>
+                <w:t xml:space="preserve">Le traitement numérique des images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computing in Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/vc34-yg25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519521v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching 2D and 3D Articulated Shapes using Eccentricity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Numerical Tours of Signal Processing - Advanced Computational Signal and Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Computing in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (4), pp.94-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365019v2</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Variation Projection with First Order Schemes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+                <w:t xml:space="preserve">Matching 2D and 3D Articulated Shapes using Eccentricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole M. Artner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter G. Kropatsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2010.2072512⟩</w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (6), pp.817-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2011.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380491v3</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365019v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Wave Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Demanet</w:t>
+                <w:t xml:space="preserve">Total Variation Projection with First Order Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundation of Computational Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (3), pp.657-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2010.2072512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368919v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380491v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A panorama on multiscale geometric representations, intertwining spatial, directional and frequency selectivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compressive Wave Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
+                <w:t xml:space="preserve">Laurent Demanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fundation of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (3), pp.257-303</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330604v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exploration numérique du traitement des signaux, des images et des surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matapli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 94, pp.41-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally Parallel Texture Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A panorama on multiscale geometric representations, intertwining spatial, directional and frequency selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maurel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 4 (1), pp.413-447. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (12), pp.2699-2730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/090770795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415779v2</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local Regularization of Inverse Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Locally Parallel Texture Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (2), pp.511-530. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.413-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/ipi.2011.5.511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/090770795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419791v2</w:t>
+                <w:t xml:space="preserve">hal-00415779v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivatives with respect to metrics and applications: Subgradient Marching Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-local Regularization of Inverse Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fethallah Benmansour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Filippo Santambrogio</w:t>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.511-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2011.5.511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360971v1</w:t>
+                <w:t xml:space="preserve">hal-00419791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodesic Methods in Computer Vision and Graphics</w:t>
+                <w:t xml:space="preserve">A Review of Adaptive Image Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations and Trends in Computer Graphics and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (3-4), pp.197-397</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (5), pp.896-911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528999v1</w:t>
+                <w:t xml:space="preserve">hal-00519525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interpolating Distance between Optimal Transport and Fisher-Rao</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geodesic Methods in Computer Vision and Graphics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Péchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Keriven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Foundations and Trends in Computer Graphics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (3-4), pp.197-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271984v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Exploration of Compressed Sampling Recovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles H Dossal</w:t>
+                <w:t xml:space="preserve">An Interpolating Distance between Optimal Transport and Fisher-Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Chizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Schmitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402455v2</w:t>
+                <w:t xml:space="preserve">hal-01271984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Basis Compressed Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Numerical Exploration of Compressed Sampling Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2010.2042490⟩</w:t>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 432 (7), pp.1663-1679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2009.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365017v3</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402455v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the Morphological Diversity</w:t>
+                <w:t xml:space="preserve">Best Basis Compressed Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/090770783⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (5), pp.2613-2622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2010.2042490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415782v2</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365017v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivatives with Respect to Metrics and Applications: Subgradient Marching Algorithm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning the Morphological Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Filippo Santambrogio</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-010-0305-8⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (3), pp.646-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/090770783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360794v2</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415782v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Modeling of Textures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Derivatives with Respect to Metrics and Applications: Subgradient Marching Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethallah Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Santambrogio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-008-0120-3⟩</w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 116 (3), pp.357-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-010-0305-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00359747v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360794v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of Maximal Cheeger Sets by Projection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Derivatives with respect to metrics and applications: Subgradient Marching Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethallah Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Santambrogio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 43 (1), pp.139-150</w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 116 (3), pp.357-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359736v1</w:t>
+                <w:t xml:space="preserve">hal-00360971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manifold Models for Signals and Images</w:t>
               </w:r>
@@ -8615,90 +8586,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Approximation of Continuous Traffic Congestion Equilibria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethallah Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Santambrogio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (3), pp.605-623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8804,669 +8775,854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Processing with Non-local Spectral Bases</w:t>
+                <w:t xml:space="preserve">Sparse Modeling of Textures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (1), pp.17-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-008-0120-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359721v1</w:t>
+                <w:t xml:space="preserve">hal-00359747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristically Driven Front Propagation for Fast Geodesic Extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximation of Maximal Cheeger Sets by Projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Computational Vision and Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1 (1), pp.55-67</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (1), pp.139-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365292v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthogonal Bandlet Bases for Geometric Images Approximation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heuristically Driven Front Propagation for Fast Geodesic Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 61 (9), pp.1173-1212</w:t>
+              <w:t xml:space="preserve">International Journal for Computational Vision and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (1), pp.55-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359740v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Bandlet Methods for Geometrical Image Representation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Orthogonal Bandlet Bases for Geometric Images Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 44 (3), pp.205-234</w:t>
+              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 61 (9), pp.1173-1212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359744v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodesic Remeshing Using Front Propagation</w:t>
+                <w:t xml:space="preserve">Image Processing with Non-local Spectral Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 69 (1), pp.145-156</w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (2), pp.703-730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359719v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Review of Bandlet Methods for Geometrical Image Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numerical Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (3), pp.205-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geodesic Remeshing Using Front Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 69 (1), pp.145-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Surface Compression With Geometric Bandelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (3), pp.601--608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (16)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic training dynamics of deep neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Token Sample Complexity of Attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bohbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Letrouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9474,87 +9630,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning cell fate landscapes from spatial transcriptomics using Fused Gromov-Wasserstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert-Jan Huizing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9562,1212 +9718,1150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution-Based Invariant Deep Networks for Learning Meta-Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline de Bie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herilalaina Rakotoarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Sinkhorn: Optimal Transport distances from sample streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Mensch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolating between Optimal Transport and MMD using Sinkhorn Divergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Feydy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shun-Ichi Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Shannon et la compression des données</w:t>
+                <w:t xml:space="preserve">Parcimonie, problèmes inverses et échantillonnage compressé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343890v3</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcimonie, problèmes inverses et échantillonnage compressé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unbalanced Optimal Transport: Geometry and Kantorovich Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Chizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Schmitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331580v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbalanced Optimal Transport: Geometry and Kantorovich Formulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lenaic Chizat</w:t>
+                <w:t xml:space="preserve">Geodesics on Shape Spaces with Bounded Variation and Sobolev Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271981v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952672v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodesics on Shape Spaces with Bounded Variation and Sobolev Metrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Nardi</w:t>
+                <w:t xml:space="preserve">The degrees of freedom of the Group Lasso for a General Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952672v3</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768896v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The degrees of freedom of the Group Lasso for a General Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Deledalle</w:t>
+                <w:t xml:space="preserve">Dissipative Wave Model Fitting Using Localized Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frégnac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768896v2</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00570685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Transport Mixing of Gaussian Texture Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sira Ferradans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gui-Song Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative Wave Model Fitting Using Localized Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+                <w:t xml:space="preserve">Numerical Approximation of Continuous Traffic Congestion Equilibria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethallah Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Santambrogio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00570685v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Approximation of Continuous Traffic Congestion Equilibria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Mesh Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360970v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Mesh Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of Vessels Networks over an Orientation Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Péchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Keriven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10777,121 +10871,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Consistency of Partly Smooth Regularizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987293v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10901,2372 +10995,2372 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformative or Conservative? Conservation laws for ResNets and Transformers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+                <w:t xml:space="preserve">Towards Understanding the Universality of Transformers for Next-Token Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Conference on Machine Learning (ICML 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vancouver (Canada), Canada</w:t>
+              <w:t xml:space="preserve">ICLR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108418v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Understanding the Universality of Transformers for Next-Token Prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael E. Sander</w:t>
+                <w:t xml:space="preserve">Transformers are Universal In-context Learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Furuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten V. de Hoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">, Apr 2025, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359222v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformers are Universal In-context Learners</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maarten V. de Hoop</w:t>
+                <w:t xml:space="preserve">Transformative or Conservative? Conservation laws for ResNets and Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">42nd International Conference on Machine Learning (ICML 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359228v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast, Differentiable and Sparse Top-k: a Convex Analysis Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E. Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Puigcerver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Djolonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Honolulu, Hawaï, United States. pp.29919-29936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abide by the Law and Follow the Flow: Conservation Laws for Gradient Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirty-seventh Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, New Orleans (Louisiane), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On global convergence of ResNets: From finite to infinite width using linear parameterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Barboni</w:t>
+                <w:t xml:space="preserve">Unsupervised Ground Metric Learning Using Wasserstein Singular Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert-Jan Huizing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, New Orleans (online), United States. pp.16385-16397</w:t>
+              <w:t xml:space="preserve">Proceedings of the 39th International Conference on Machine Learning,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473699v2</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinkformers: Transformers with Doubly Stochastic Attention</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Blondel</w:t>
+                <w:t xml:space="preserve">Randomized Stochastic Gradient Descent Ascent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Sebbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cuturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Virtuel, France. pp.3515-3530</w:t>
+              <w:t xml:space="preserve">25th International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870858v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized Stochastic Gradient Descent Ascent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Othmane Sebbouh</w:t>
+                <w:t xml:space="preserve">Do Residual Neural Networks discretize Neural Ordinary Differential Equations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ablin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Cuturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Online, France</w:t>
+              <w:t xml:space="preserve">NeurIPS'22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, New Orleans (Louisiana), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869529v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Residual Neural Networks discretize Neural Ordinary Differential Equations?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faster Unbalanced Optimal Transport: Translation invariant Sinkhorn and 1-D Frank-Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS'22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, New Orleans (Louisiana), United States</w:t>
+              <w:t xml:space="preserve">Proceedings of The 25th International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, 2022-03-28, France. pp.4995-5021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289279v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Ground Metric Learning Using Wasserstein Singular Vectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Cantini</w:t>
+                <w:t xml:space="preserve">Linear-Time Gromov Wasserstein Distances using Low Rank Couplings and Costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meyer Scetbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cuturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 39th International Conference on Machine Learning,</w:t>
+              <w:t xml:space="preserve">ICML'22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828733v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster Unbalanced Optimal Transport: Translation invariant Sinkhorn and 1-D Frank-Wolfe</w:t>
+                <w:t xml:space="preserve">Fast and accurate optimization on the orthogonal manifold without retraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibault Séjourné</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ablin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The 25th International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, 2022-03-28, France. pp.4995-5021</w:t>
+              <w:t xml:space="preserve">25th International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Virtual, France. pp.5636-5657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869544v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear-Time Gromov Wasserstein Distances using Low Rank Couplings and Costs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meyer Scetbon</w:t>
+                <w:t xml:space="preserve">On global convergence of ResNets: From finite to infinite width using linear parameterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Cuturi</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML'22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">NeurIPS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, New Orleans (online), United States. pp.16385-16397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289289v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473699v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and accurate optimization on the orthogonal manifold without retraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sinkformers: Transformers with Doubly Stochastic Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ablin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ablin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Virtual, France. pp.5636-5657</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Virtuel, France. pp.3515-3530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869218v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum Residual Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E. Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ablin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, United States. pp.9276-9287, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2102.07870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-efficiency of automatic differentiation for functions defined as a minimum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ablin</w:t>
+                <w:t xml:space="preserve">Faster Wasserstein Distance Estimation with the Sinkhorn Divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Chizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">NeurIPS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada. pp.2257-2269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941922v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster Wasserstein Distance Estimation with the Sinkhorn Divergence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
+                <w:t xml:space="preserve">Wasserstein Control of Mirror Langevin Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelvin Shuangjian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Pereyra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of Machine Learning Research, Conference on Learning Theory (COLT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Graz, Austria. pp.1-28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2002.04363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867271v2</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wasserstein Control of Mirror Langevin Monte Carlo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kelvin Shuangjian Zhang</w:t>
+                <w:t xml:space="preserve">Entropic Optimal Transport between Unbalanced Gaussian Measures has a Closed Form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Janati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Muzellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Pereyra</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cuturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Machine Learning Research, Conference on Learning Theory (COLT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtuel, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881037v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropic Optimal Transport between Unbalanced Gaussian Measures has a Closed Form</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Muzellec</w:t>
+                <w:t xml:space="preserve">Super-efficiency of automatic differentiation for functions defined as a minimum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ablin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Cuturi</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtuel, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063834v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Losses for Distributional Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Blondel</w:t>
+                <w:t xml:space="preserve">Support Localization and the Fisher Metric for off-the-grid Sparse Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarice Poon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Keriven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Naha, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129281v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Invariant and Equivariant Graph Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Keriven</w:t>
+                <w:t xml:space="preserve">The Sliding Frank-Wolfe Algorithm for the BLASSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Workshop on Signal Processing with Adaptative Sparse Structured Representations - SPARS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484980v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support Localization and the Fisher Metric for off-the-grid Sparse Regularization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Universal Invariant and Equivariant Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Keriven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Naha, Japan</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367999v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sliding Frank-Wolfe Algorithm for the BLASSO</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Duval</w:t>
+                <w:t xml:space="preserve">Sample Complexity of Sinkhorn divergences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Genevay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Chizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cuturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Signal Processing with Adaptative Sparse Structured Representations - SPARS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AISTATS'19 - 22nd International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012568v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample Complexity of Sinkhorn divergences</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marco Cuturi</w:t>
+                <w:t xml:space="preserve">Geometric Losses for Distributional Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Mensch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS'19 - 22nd International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411822v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Generative Models with Sinkhorn Divergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Genevay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13281,505 +13375,505 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISTATS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Transport for Diffeomorphic Registration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
+                <w:t xml:space="preserve">A Multi-step Inertial Forward–Backward Splitting Method for Non-convex Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> MICCAI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540455v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-step Inertial Forward–Backward Splitting Method for Non-convex Optimization</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimal transport-based dictionary learning and its application to Euclid-like Point Spread Function representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan A Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Maurice Ngolè Mboula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wavelets and Sparsity XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, San Diego, United States. pp.103940H, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2270641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658854v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal transport-based dictionary learning and its application to Euclid-like Point Spread Function representation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déconvolution parcimonieuse sans grille: une méthode de faible rang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wavelets and Sparsity XVII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2017 - Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635342v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconvolution parcimonieuse sans grille: une méthode de faible rang</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Duval</w:t>
+                <w:t xml:space="preserve">Optimal Transport for Diffeomorphic Registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Feydy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2017 - Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
+              <w:t xml:space="preserve"> MICCAI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866617v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gromov-Wasserstein Averaging of Kernel and Distance Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13808,7337 +13902,7337 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Optimization for Large-scale Optimal Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Genevay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cuturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIPS 2016 - Thirtieth Annual Conference on Neural Information Processing System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321664v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Support Recovery with Non-smooth Loss Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Degraux</w:t>
+                <w:t xml:space="preserve">Fast Optimal Transport Averaging of Neuroimaging Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jacques</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cuturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Information Processing in Medical Imaging (IPMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Isle of Skye, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658855v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Optimal Transport Averaging of Neuroimaging Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+                <w:t xml:space="preserve">Asymptotic of Sparse Support Recovery for Positive Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Cuturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing in Medical Imaging (IPMI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems (NCMIP2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cachan, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/657/1/012013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135198v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic of Sparse Support Recovery for Positive Measures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Duval</w:t>
+                <w:t xml:space="preserve">Sparse Support Recovery with Non-smooth Loss Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Degraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems (NCMIP2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271269v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Linear Convergence of Forward--Backward under Partial Smoothness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">On the Convergence Rates of Proximal Splitting Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150460v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iteration-Complexity of a Generalized Forward Backward Splitting Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Local Linear Convergence of Forward--Backward under Partial Smoothness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Florence, Italy. 5 pp</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073917v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Convergence Rates of Proximal Splitting Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Iteration-Complexity of a Generalized Forward Backward Splitting Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">ICASSP'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. 5 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080059v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Polyhedral Regularization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Stable Recovery with Analysis Decomposable Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sampling Theory and Applications (SampTA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">Proc. SampTA'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bremen, Germany. pp.113-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816377v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction Stable par Régularisation Décomposable Analyse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+                <w:t xml:space="preserve">Constrained Sparse Texture Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tartavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur le Traitement du Signal et des Images (GRETSI'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID208</w:t>
+              <w:t xml:space="preserve">Proceedings of SSVM'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seggauberg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927561v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798570v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stein COnsistent Risk Estimator (SCORE) for hard thresholding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+                <w:t xml:space="preserve">Synthèse de texture par décomposition parcimonieuse contrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tartavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Gretsi 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776303v2</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Sparse Texture Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Gousseau</w:t>
+                <w:t xml:space="preserve">Regularized Discrete Optimal Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sira Ferradans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SSVM'13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Schloss Seggau, Leibnitz, Austria. pp.428-439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38267-3_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798570v2</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de texture par décomposition parcimonieuse contrainte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Gousseau</w:t>
+                <w:t xml:space="preserve">Robustesse au bruit des régularisations polyhédrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">24th GRETSI Symposium on Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870444v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Recovery with Analysis Decomposable Priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SampTA'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bremen, Germany. pp.113-116</w:t>
+              <w:t xml:space="preserve">SPARS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lausanne, Switzerland. 1 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926732v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized Discrete Optimal Transport</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabin</w:t>
+                <w:t xml:space="preserve">The degrees of freedom of the group Lasso for a general design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPARS'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lausanne, Switzerland. 1 page</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797078v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse au bruit des régularisations polyhédrales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Reconstruction Stable par Régularisation Décomposable Analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th GRETSI Symposium on Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID130</w:t>
+              <w:t xml:space="preserve">Colloque sur le Traitement du Signal et des Images (GRETSI'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927075v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Recovery with Analysis Decomposable Priors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Stein COnsistent Risk Estimator (SCORE) for hard thresholding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lausanne, Switzerland. 1 pp</w:t>
+              <w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926727v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The degrees of freedom of the group Lasso for a general design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Robust Polyhedral Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lausanne, Switzerland. 1 page</w:t>
+              <w:t xml:space="preserve">International Conference on Sampling Theory and Applications (SampTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926929v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Representations of Stationary Dynamic Textures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sparse reconstruction from a limited projection number of the coronary artery tree in X-ray rotational imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi Youn Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Oukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelone, Spain. pp.804-807</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662719v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal Splitting Derivatives for Risk Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Unbiased Risk Estimation for Sparse Analysis Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NCMIP'12</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. ICIP'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.3053-3056</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670213v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased Risk Estimation for Sparse Analysis Regularization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Proximal Splitting Derivatives for Risk Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. ICIP'12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NCMIP'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, France. pp.012003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/386/1/012003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662718v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse reconstruction from a limited projection number of the coronary artery tree in X-ray rotational imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wasserstein Active Contours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2541 - 2544, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702613v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wasserstein Active Contours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Degrees of Freedom of the Group Lasso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabin</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP'12</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Machine Learning Workshop (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Edinburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593424v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Degrees of Freedom of the Group Lasso</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Risk estimation for matrix recovery with spectral regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning Workshop (ICML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICML'2012 workshop on Sparsity, Dictionaries and Projections in Machine Learning and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695292v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695326v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk estimation for matrix recovery with spectral regularization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+                <w:t xml:space="preserve">Compact Representations of Stationary Dynamic Textures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gui-Song Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sira Ferradans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles H Dossal</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML'2012 workshop on Sparsity, Dictionaries and Projections in Machine Learning and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICIP'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695326v3</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The degrees of freedom of the Lasso in underdetermined linear regression models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Learning Analysis Sparsity Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. pp.56</w:t>
+              <w:t xml:space="preserve">Sampta'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Singapour, Singapore. 4 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625219v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de textures par transport optimal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabin Julien</w:t>
+                <w:t xml:space="preserve">Texture Segmentation via Non-local Non-parametric Active Contours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung Miyoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France</w:t>
+              <w:t xml:space="preserve">EMMCVPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Saint Petersburg, Russia. pp.74-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744812v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-local Active Contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jung Miyoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSVM'11: 3rd International Conference on Scale Space and Variational Methods in Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Ein-Gedi, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wasserstein Regularization of Imaging Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2011 : 2011 IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wasserstein Barycenter and its Application to Texture Mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabin Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernot Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSVM'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Israel. pp.435-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture Segmentation via Non-local Non-parametric Active Contours</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage d'a priori analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMCVPR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Saint Petersburg, Russia. pp.74-88</w:t>
+              <w:t xml:space="preserve">GRETSI'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bordeaux, France. 4 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598164v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Analysis Sparsity Priors</w:t>
+                <w:t xml:space="preserve">Adaptive Structured Block Sparsity Via Dyadic Partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sampta'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Singapour, Singapore. 4 pp</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Barcolona, Spain. pp.1455-1459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542016v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Structured Block Sparsity Via Dyadic Partitioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régularisation de Wasserstein. Application au Transfert de Couleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabin Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Barcolona, Spain. pp.1455-1459</w:t>
+              <w:t xml:space="preserve">GRETSI'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597772v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage d'a priori analyse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-local Segmentation and Inpaiting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung Miyoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bordeaux, France. 4 pp</w:t>
+              <w:t xml:space="preserve">ICIP'11: IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744810v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation de Wasserstein. Application au Transfert de Couleur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Group Sparsity with Overlapping Partition Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.303-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744813v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local Segmentation and Inpaiting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parcimonie Adaptative Structurée par Blocs Dyadiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP'11: IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">GRETSI'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bordeaux, France. 4 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591280v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group Sparsity with Overlapping Partition Functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The degrees of freedom of the Lasso in underdetermined linear regression models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Kachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.303-307</w:t>
+              <w:t xml:space="preserve">SPARS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597771v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcimonie Adaptative Structurée par Blocs Dyadiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse de textures par transport optimal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabin Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Bordeaux, France. 4 pp</w:t>
+              <w:t xml:space="preserve">, 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744811v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Growth and Formlets: Sparse Multi-Scale Coding of Planar Shape</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Elder</w:t>
+                <w:t xml:space="preserve">Geodesic Shape Retrieval via Optimal Mass Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR'10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Heraklion, Crete, Greece. pp.771-784, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15555-0_56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470560v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodesic Shape Retrieval via Optimal Mass Transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabin</w:t>
+                <w:t xml:space="preserve">Separation of Traveling Waves in Cortical Networks Using Optical Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frégnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Computer Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15555-0_56⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI) 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Rotterdam, Netherlands. pp.868-871, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2010.5490124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498607v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of Traveling Waves in Cortical Networks Using Optical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+                <w:t xml:space="preserve">Image Compression with Anisotropic Geodesic Triangulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Per Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI) 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2010 SIAM Conference on Imaging Science. Minisymposium on Anisotropic Fast Marching and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Chicago, USA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450733v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Compression with Anisotropic Geodesic Triangulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+                <w:t xml:space="preserve">On Growth and Formlets: Sparse Multi-Scale Coding of Planar Shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy D. Oleskiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Elder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 SIAM Conference on Imaging Science. Minisymposium on Anisotropic Fast Marching and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Chicago, USA, United States</w:t>
+              <w:t xml:space="preserve">CVPR'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, San-Francisco, United States. pp.459-466 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701406v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Exploration of Compressed Sampling Recovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles H Dossal</w:t>
+                <w:t xml:space="preserve">Total Variation Projection with First Order Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS'09, Signal Processing with Adaptive Sparse Structured Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Saint-Malo, France. 5p</w:t>
+              <w:t xml:space="preserve">ICIP'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.1325-1328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365028v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best Basis Denoising with Non-stationary Wavelet Packets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Ouarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.3825-3828, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2009.5414264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Variation Projection with First Order Schemes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+                <w:t xml:space="preserve">Extraction of Tubular Structures over an Orientation Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Péchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Keriven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.1325-1328</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401251v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Tubular Structures over an Orientation Domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Péchaud</w:t>
+                <w:t xml:space="preserve">Challenging Restricted Isometry Constants with Greedy Pursuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Keriven</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Florida, United States</w:t>
+              <w:t xml:space="preserve">ITW'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Taormina, Italy. pp.475-479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365599v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373450v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging Restricted Isometry Constants with Greedy Pursuit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles H Dossal</w:t>
+                <w:t xml:space="preserve">Image Compression with Anisotropic Geodesic Triangulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITW'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 12th International Conference o Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Kyoto, Japan. pp.2343-2348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCV.2009.5459425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373450v2</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Compression with Anisotropic Geodesic Triangulations</w:t>
+                <w:t xml:space="preserve">Extraction de textures localement parallèles par un espace de Hilbert adapté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 12th International Conference o Computer Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gretsi'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366933v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de textures localement parallèles par un espace de Hilbert adapté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Locally Parallel Textures Modeling with Adapted Hilbert Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Minimization Methods in Computer Vision and Pattern Recognition 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Bonn, Germany. pp.429-442, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03641-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392267v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally Parallel Textures Modeling with Adapted Hilbert Spaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithmes de premier ordre pour la projection sur une contrainte de variation totale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Minimization Methods in Computer Vision and Pattern Recognition 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gretsi'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392270v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes de premier ordre pour la projection sur une contrainte de variation totale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une exploration numérique des performances de l'échantillonage compressé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385681v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une exploration numérique des performances de l'échantillonage compressé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles H Dossal</w:t>
+                <w:t xml:space="preserve">Compression d'images par triangulation géodésique anisotrope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385018v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression d'images par triangulation géodésique anisotrope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+                <w:t xml:space="preserve">A Numerical Exploration of Compressed Sampling Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">SPARS'09, Signal Processing with Adaptive Sparse Structured Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Saint-Malo, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385265v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic geodesics for perceptual grouping and domain meshing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Non-local Regularization of Inverse Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Computer Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseilles, France. pp.57-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333330v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local Regularization of Inverse Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Shape Matching by Geodesic Eccentricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole M. Artner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador B. Lopez Marmol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter G. Kropatsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Search in 3D 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Anchorage, Alaska, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW.2008.4563032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365030v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Shape Matching by Geodesic Eccentricity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole M. Artner</w:t>
+                <w:t xml:space="preserve">Anisotropic Geodesics for Perceptual Grouping and Domain Meshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Search in 3D 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCV 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France. pp.129-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419826v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Geodesics for Perceptual Grouping and Domain Meshing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Non-local Regularization of Inverse Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.57-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88690-7_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360797v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local Regularization of Inverse Problems</w:t>
+                <w:t xml:space="preserve">Dynamic Texture Synthesis with Grouplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Computer Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MAPMO workshop on image processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333331v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Texture Synthesis with Grouplets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic geodesics for perceptual grouping and domain meshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPMO workshop on image processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.129-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88688-4_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365956v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-negative Sparse Modeling of Textures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Débruitage géométrique d'images dans des bases orthonormées de bandelettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSVM'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Ischia, Italy. pp.628-639</w:t>
+              <w:t xml:space="preserve">GRETSI'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.969-972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365608v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Estimation with Orthogonal Bandlet Bases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critère d'identifiabilité pour la minimisation L1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Wavelets XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, San Diego, CA, United States. pp.67010M.1-67010M.10</w:t>
+              <w:t xml:space="preserve">GRETSI'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troye, France. pp.993-996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365606v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de dictionnaires parcimonieux adaptés pour la séparation d'images</w:t>
+                <w:t xml:space="preserve">Texture Synthesis and Modification with a Patch-Valued Wavelet Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi'07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision (SSVM'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Ischia, Italy. pp.640-651, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-72823-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365967v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débruitage géométrique d'images dans des bases orthonormées de bandelettes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage de dictionnaires parcimonieux adaptés pour la séparation d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mallat</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.969-972</w:t>
+              <w:t xml:space="preserve">Gretsi'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365965v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critère d'identifiabilité pour la minimisation L1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Geometric Estimation with Orthogonal Bandlet Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troye, France. pp.993-996</w:t>
+              <w:t xml:space="preserve">SPIE Wavelets XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, San Diego, CA, United States. pp.67010M.1-67010M.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365959v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture Synthesis and Modification with a Patch-Valued Wavelet Transform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape Matching Using the Geodesic Eccentricity Transform - A Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yll Haxhimusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter G. Kropatsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision (SSVM'07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31st annual workshop of the Austrian Association for Pattern (OAGM/AAPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Krumbach, Austria. pp.97--104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365612v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Matching Using the Geodesic Eccentricity Transform - A Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning Adapted Dictionaries for Geometry and Texture Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st annual workshop of the Austrian Association for Pattern (OAGM/AAPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Krumbach, Austria. pp.97--104</w:t>
+              <w:t xml:space="preserve">SPIE Wavelets XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, San Diego, CA, United States. pp.67011T</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365897v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Adapted Dictionaries for Geometry and Texture Separation</w:t>
+                <w:t xml:space="preserve">Best Basis Compressed Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Wavelets XII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision (SSVM'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Ischia, Italy. pp.80-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-72823-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365601v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Basis Compressed Sensing</w:t>
+                <w:t xml:space="preserve">Non-negative Sparse Modeling of Textures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision (SSVM'07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SSVM'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Ischia, Italy. pp.628-639</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365607v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landmark-based Geodesic Computation for Heuristically Driven Path Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE Computer Society Conference on Computer Vision and Pattern Recognition (CVPR'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, New York, NY, United States. pp.2229-2236, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CVPR.2006.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random Sensing of Geometric Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroComp'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Pont-à-Mousson, France. pp.91-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete bandelets with geometric orthogonal filters</w:t>
+                <w:t xml:space="preserve">Heuristically Driven Front Propagation for Geodesic Paths Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mallat</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing, 2005. (ICIP 2005)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2005.1529688⟩</w:t>
+              <w:t xml:space="preserve">Variational, Geometric, and Level Set Methods in Computer Vision (VLSM'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Beijing, China. pp.173-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11567646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365624v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristically Driven Front Propagation for Geodesic Paths Extraction</w:t>
+                <w:t xml:space="preserve">Discrete bandelets with geometric orthogonal filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variational, Geometric, and Level Set Methods in Computer Vision (VLSM'05)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11567646⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing, 2005. (ICIP 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Genova, Italy. pp.65-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2005.1529688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365623v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remaillage géodésique par propagation de fronts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Segmentation Using Geodesic Centroidal Tesselation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3DPVT'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Tessaloniki, Greece. pp.995-1002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodesic Remeshing Using Front Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VLSM'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Nice, France. pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21148,253 +21242,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational methods in imaging and geometric control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Haberkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schnörr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">de Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, 2017, Radon Series on Comput. and Applied Math</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on Mathematics and Image Analysis in Journal of Mathematical Imaging and Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">48 (2), pp.203-382, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21404,602 +21498,508 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Complexity Regularization of Linear Inverse Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sampling Theory, a Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pfander, Götz E. (Ed.), 50 p., 2015, 978-3-319-19748-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-19749-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018927v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodesic Methods for Shape and Surface Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tavares, João Manuel R.S.; Jorge, R.M. Natal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Computational Vision and Medical Image Processing: Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.29-56, 2009, Computational Methods in Applied Sciences, Vol. 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4020-9086-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement géométrique des images par bandelettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SMF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle de la SMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SMF, pp.36-69, 2006, Journée annuelle de la SMF, "Mathématiques et vision"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodesic Computations for Fast and Accurate Surface Remeshing and Parameterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Nonlinear Differential Equations and Their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhäuser Basel, pp.157-171, 2005, Progress in Nonlinear Differential Equations and Their Applications, Vol. 63, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-7643-7384-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365900v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-00690096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géométrie multi-échelles pour les images et les textures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Ecole Polytechnique X, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00365025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22009,131 +22009,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyre - Le transport optimal numérique et ses applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Orlandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01764004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId459"/>
+      <w:footerReference w:type="default" r:id="rId461"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22280,51 +22280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730108v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Kalfon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Samaran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58699-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359214v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Poon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaaf018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735349v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51382-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289271v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-022-01923-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728103v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Huizing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Maria Deutschmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43019-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484957v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keriven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-021-09545-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828714v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac084" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623386v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Heitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuturi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00996-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denoyelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2a29" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/ypj5-g060" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411771v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1147822" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Catala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M124071X" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/q547-3a74" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Vialard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Solomon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792517000274" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01901635v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vacher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I Meso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent U Perrinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560130v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Malick" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M113825X" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lounici" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meziani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOS1586" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717943v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan A Schmitz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Maurice Ngol&#232; Mboula" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1140431" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411770v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2200000073" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schmitzer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2713822" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389956v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa7fce" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981634v4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-016-0563-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-017-1061-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135200v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa5e12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1050264" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303148v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897824.2925918" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Foubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferezou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fregnac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2015.09.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323720v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270184v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-016-9502-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112226v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mirebeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Perronnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Vilarchao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Shulz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2015.09.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292843v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tartavel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305808v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Kim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrit Sra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897824.2925903" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849885v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Nardi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ifb/355" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842603v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Golbabaee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188954v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881872v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Pfister" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0506-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881847v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0547-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188953v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Butscher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766963" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069919v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839635v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-014-9228-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096124v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Benamou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nenna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/141000439" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188963v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Ferradans" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929886" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816211v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130920058" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987295v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816342v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui-Song Xia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130918010" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943838v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Elder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Oleskiw" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Yakubovich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2012.11.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850594v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fr&#233;gnac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.09.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMNPNTFZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687751v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deledalle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2012.11.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638417v3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Kachour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.2011.281" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627452v5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2012.2233859" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613637v5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120872802" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650735v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Miyoun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11085863X" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553670v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Chabanol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2011.09.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519525v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450000v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Comte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan R. Ionescu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519521v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365019v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Artner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G. Kropatsch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2011.02.006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380491v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2072512" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368919v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330604v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacques" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.04.025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558668v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415779v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090770795" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419791v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2011.5.511" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360971v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Benmansour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Santambrogio" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528999v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l P&#233;chaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271984v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402455v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2009.11.022" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365017v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2042490" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415782v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Starck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090770783" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360794v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-010-0305-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359747v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0120-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A8D2BE847552C1F9F6BD2F204161BAC85BD534C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359736v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359729v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360796v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2009.4.605" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360795v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2009.54" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359721v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365292v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359740v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mallat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359744v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359719v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360322v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458265v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Marcotte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498856v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bohbot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Letrouit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730091v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153200v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline de Bie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilalaina Rakotoarison" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495581v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mensch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898858v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Feydy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ichi Amari" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343890v3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331580v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271981v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952672v3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768896v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662720v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570685v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmidt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360970v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365931v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365021v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987293v4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108418v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359222v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Sander" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359228v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Furuya" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten V. de Hoop" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289166v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Puigcerver" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Djolonga" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blondel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04150576v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473699v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barboni" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870858v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ablin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869529v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Sebbouh" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289279v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828733v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869544v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289289v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Scetbon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869218v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144341v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2102.07870" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941922v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867271v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussillon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;ger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881037v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Shuangjian Zhang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2002.04363" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063834v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Muzellec" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129281v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484980v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367999v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012568v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411822v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Genevay" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515305v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540455v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charlier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658854v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635342v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2270641" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866617v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322992v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321664v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658855v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Degraux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135198v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271269v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012013" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150460v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073917v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080059v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816377v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927561v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776303v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798570v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870444v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926732v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797078v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_36" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927075v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926727v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926929v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662719v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670213v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/386/1/012003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662718v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702613v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Youn Jung" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oukili" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nunes" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593424v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467416" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695292v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695326v3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625219v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744812v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabin Julien" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591281v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591279v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476064v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernot Marc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598164v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542016v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597772v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744810v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744813v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591280v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597771v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744811v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470560v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498607v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15555-0_56" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450733v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Roland" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490124" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701406v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365028v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410869v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ouarti" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414264" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401251v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365599v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373450v2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366933v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2009.5459425" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392267v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392270v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03641-5" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385681v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385018v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385265v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333330v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88688-4_10" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365030v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419826v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador B. Lopez Marmol" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2008.4563032" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360797v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333331v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88690-7_5" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365956v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365608v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365606v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365967v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365965v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365959v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365612v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72823-8" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365897v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yll Haxhimusa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peltier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365601v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365607v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72823-8_8" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365622v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2006.163" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365628v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365624v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1529688" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365623v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11567646" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365970v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365625v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365627v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315508v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haberkorn" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schn&#246;rr" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/458544" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100410v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018927v3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19749-4" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365899v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9086-8" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365901v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365900v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-7643-7384-9" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690096v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00365025v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01764004v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Orlandi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730108v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Kalfon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Samaran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58699-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359214v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Poon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaaf018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735349v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51382-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728103v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Huizing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Maria Deutschmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43019-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484957v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keriven" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-021-09545-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-022-01923-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623386v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac084" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Heitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuturi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00996-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/ypj5-g060" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411771v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1147822" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Catala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M124071X" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921604v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denoyelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2a29" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/q547-3a74" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Vialard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Solomon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792517000274" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491197v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lounici" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meziani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOS1586" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560130v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Malick" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M113825X" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717943v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan A Schmitz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Maurice Ngol&#232; Mboula" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1140431" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2200000073" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schmitzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2713822" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01901635v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vacher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I Meso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent U Perrinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01142" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658848v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-017-1061-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246086v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1050264" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135200v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa5e12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981634v4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-016-0563-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389956v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa7fce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303148v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897824.2925918" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Foubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferezou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fregnac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2015.09.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323720v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270184v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-016-9502-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112226v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mirebeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Perronnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Vilarchao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Shulz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2015.09.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292843v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tartavel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/qsyq-g509" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305808v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Kim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrit Sra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897824.2925903" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121359v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842603v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Golbabaee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881872v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Pfister" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0506-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188953v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Butscher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766963" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069919v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015040" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881847v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0547-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839635v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-014-9228-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096124v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Benamou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nenna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/141000439" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849885v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Nardi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ifb/355" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816342v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui-Song Xia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Ferradans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130918010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987295v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188963v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929886" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816211v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130920058" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638417v3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Kachour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.2011.281" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627452v5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2012.2233859" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687751v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deledalle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2012.11.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613637v5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120872802" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Elder" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Oleskiw" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Yakubovich" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2012.11.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850594v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fr&#233;gnac" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.09.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMNPNTFZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650735v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Miyoun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11085863X" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553670v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Chabanol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2011.09.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450000v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Comte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan R. Ionescu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589998v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/vc34-yg25" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519521v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365019v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ion" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Artner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G. Kropatsch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2011.02.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380491v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2072512" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368919v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558668v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330604v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacques" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.04.025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415779v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090770795" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419791v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2011.5.511" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519525v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528999v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l P&#233;chaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271984v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402455v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2009.11.022" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365017v3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2042490" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415782v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Starck" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090770783" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360794v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Benmansour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Santambrogio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-010-0305-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360971v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359729v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360796v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2009.4.605" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360795v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2009.54" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359747v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0120-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A8D2BE847552C1F9F6BD2F204161BAC85BD534C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359736v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365292v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359740v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mallat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359721v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359744v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359719v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360322v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458265v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Marcotte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498856v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bohbot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Letrouit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730091v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153200v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline de Bie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilalaina Rakotoarison" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495581v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mensch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898858v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Feydy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ichi Amari" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331580v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271981v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952672v3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768896v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570685v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmidt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662720v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360970v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365931v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365021v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987293v4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359222v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Sander" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359228v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Furuya" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten V. de Hoop" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108418v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289166v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Puigcerver" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Djolonga" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blondel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04150576v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828733v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869529v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Sebbouh" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289279v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ablin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869544v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289289v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Scetbon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869218v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473699v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barboni" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870858v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144341v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2102.07870" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867271v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussillon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;ger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881037v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Shuangjian Zhang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2002.04363" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063834v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Muzellec" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941922v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367999v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012568v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484980v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411822v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Genevay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129281v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515305v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658854v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635342v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2270641" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866617v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540455v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charlier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322992v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321664v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135198v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271269v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012013" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658855v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Degraux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080059v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150460v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073917v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926732v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798570v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870444v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797078v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_36" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927075v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926727v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926929v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927561v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776303v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816377v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702613v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Youn Jung" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oukili" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nunes" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662718v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670213v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/386/1/012003" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593424v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467416" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695292v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695326v3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662719v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542016v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598164v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591281v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591279v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476064v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabin Julien" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernot Marc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744810v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597772v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744813v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591280v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597771v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744811v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625219v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744812v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498607v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15555-0_56" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450733v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Roland" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490124" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701406v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470560v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401251v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410869v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ouarti" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414264" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365599v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373450v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366933v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2009.5459425" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392267v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392270v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03641-5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385681v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385018v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385265v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365028v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365030v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419826v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador B. Lopez Marmol" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2008.4563032" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360797v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333331v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88690-7_5" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365956v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333330v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88688-4_10" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365965v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365959v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365612v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72823-8" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365967v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365606v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365897v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yll Haxhimusa" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peltier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365601v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365607v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72823-8_8" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365608v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365622v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2006.163" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365628v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365623v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11567646" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365624v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1529688" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365970v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365625v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365627v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315508v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haberkorn" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schn&#246;rr" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/458544" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100410v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018927v3" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19749-4" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365899v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9086-8" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365901v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365900v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-7643-7384-9" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00365025v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01764004v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Orlandi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>