--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -412,369 +412,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paired single-cell multi-omics data integration with Mowgli</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ina Maria Deutschmann</w:t>
+                <w:t xml:space="preserve">Smooth over-parameterized solvers for non-smooth structured optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarice Poon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Cantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-43019-2⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 201 (1-2), pp.897-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10107-022-01923-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728103v2</w:t>
+                <w:t xml:space="preserve">hal-04289271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geometry of off-the-grid compressed sensing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Keriven</w:t>
+                <w:t xml:space="preserve">Paired single-cell multi-omics data integration with Mowgli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert-Jan Huizing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ina Maria Deutschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10208-021-09545-5⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.7711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-43019-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484957v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728103v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth over-parameterized solvers for non-smooth structured optimization</w:t>
+                <w:t xml:space="preserve">The geometry of off-the-grid compressed sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarice Poon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Keriven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 201 (1-2), pp.897-952. </w:t>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.241-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10107-022-01923-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10208-021-09545-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289271v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal transport improves cell–cell similarity inference in single-cell omics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert-Jan Huizing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -834,51 +834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal transport improves cell–cell similarity inference in single-cell omics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert-Jan Huizing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -938,51 +938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Transport improves cell-cell similarity inference in single-cell omics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert-Jan Huizing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1751,927 +1751,927 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Linear Convergence Analysis of Primal-Dual Splitting Methods</w:t>
+                <w:t xml:space="preserve">Bayesian Modeling of Motion Perception using Dynamical Stochastic Textures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingwei Liang</w:t>
+                <w:t xml:space="preserve">Jonathan Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+                <w:t xml:space="preserve">Andrew I Meso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent U Perrinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neural Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/neco_a_01142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921834v1</w:t>
+                <w:t xml:space="preserve">hal-01901635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive sup-norm estimation of the Wigner function in noisy quantum homodyne tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katia Meziani</w:t>
+                <w:t xml:space="preserve">Local Linear Convergence Analysis of Primal-Dual Splitting Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491197v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis for Mirror-Stratifiable Convex Functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Malick</w:t>
+                <w:t xml:space="preserve">Adaptive sup-norm estimation of the Wigner function in noisy quantum homodyne tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Lounici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Meziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/17M113825X⟩</w:t>
+              <w:t xml:space="preserve">Annals of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (3), pp.1318-1351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/17-AOS1586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560130v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wasserstein Dictionary Learning: Optimal Transport-based unsupervised non-linear dictionary learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity Analysis for Mirror-Stratifiable Convex Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Malick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/17M1140431⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.2975-3000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/17M113825X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717943v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560130v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Optimal Transport</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wasserstein Dictionary Learning: Optimal Transport-based unsupervised non-linear dictionary learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan A Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Maurice Ngolè Mboula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations and Trends in Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.643-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/17M1140431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1561/2200000073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02411770v1</w:t>
+                <w:t xml:space="preserve">hal-01717943v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling Algorithms for Unbalanced Transport Problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational Optimal Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cuturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Foundations and Trends in Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (5-6), pp.355-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1561/2200000073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434914v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Consistency of Partly Smooth Regularizers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+                <w:t xml:space="preserve">Scaling Algorithms for Unbalanced Transport Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Chizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Schmitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658847v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Modeling of Motion Perception using Dynamical Stochastic Textures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model Consistency of Partly Smooth Regularizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent U Perrinet</w:t>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1 - 38. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (3), pp.1725-1737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/neco_a_01142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2017.2713822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901635v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Convergence Properties of Douglas–Rachford and Alternating Direction Method of Multipliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2757,51 +2757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Schmitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2926,77 +2926,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The degrees of freedom of partly smooth regularizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3147,64 +3147,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTIVITY IDENTIFICATION AND LOCAL LINEAR CONVERGENCE OF FORWARD–BACKWARD-TYPE METHODS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3340,524 +3340,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially Structured Sparse Morphological Component Separation for Voltage-Sensitive Dye Optical Imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Support Recovery for Sparse Super-Resolution of Positive Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2015.09.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00041-016-9502-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200646v1</w:t>
+                <w:t xml:space="preserve">hal-01270184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric properties of solutions to the total variation denoising problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Chambolle</w:t>
+                <w:t xml:space="preserve">A Γ-Convergence Result for the Upper Bound Limit Analysis of Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mirebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duval</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clarice Poon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (1), pp.215-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323720v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support Recovery for Sparse Super-Resolution of Positive Measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Denoyelle</w:t>
+                <w:t xml:space="preserve">Geometric properties of solutions to the total variation denoising problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarice Poon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fourier Analysis and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270184v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Γ-Convergence Result for the Upper Bound Limit Analysis of Plates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatially Structured Sparse Morphological Component Separation for Voltage-Sensitive Dye Optical Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Raguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferezou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fregnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 257, pp.76-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2015.09.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112226v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence Rates with Inexact Non-expansive Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4313,2256 +4313,2256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropic Wasserstein Gradient Flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piecewise rigid curve deformation via a Finsler steepest descent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, pp.1-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/ifb/355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121359v1</w:t>
+                <w:t xml:space="preserve">hal-00849885v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Smoothed Dual Approach for Variational Wasserstein Problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entropic Wasserstein Gradient Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, 8 (4), pp.2323-2351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188954v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Selection with Low Complexity Priors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+                <w:t xml:space="preserve">A Smoothed Dual Approach for Variational Wasserstein Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cuturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Inference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 52 p</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842603v3</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliced and Radon Wasserstein Barycenters of Measures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabin</w:t>
+                <w:t xml:space="preserve">Model Selection with Low Complexity Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Golbabaee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanspeter Pfister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Information and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881872v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842603v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional wasserstein distances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justin Solomon</w:t>
+                <w:t xml:space="preserve">Sliced and Radon Wasserstein Barycenters of Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando de Goes</w:t>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Butscher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hanspeter Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 34 (4), pp.66:1-66:11. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (51), pp.22-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2766963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-014-0506-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188953v1</w:t>
+                <w:t xml:space="preserve">hal-00881872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A $\Gamma$-Convergence Result for the Upper Bound Limit Analysis of Plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convolutional wasserstein distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Solomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mirebeau</w:t>
+                <w:t xml:space="preserve">Fernando de Goes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cuturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Butscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2015040⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (4), pp.66:1-66:11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2766963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069919v2</w:t>
+                <w:t xml:space="preserve">hal-01188953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Texture Synthesis with Sparsity and Spectrum Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Gousseau</w:t>
+                <w:t xml:space="preserve">A $\Gamma$-Convergence Result for the Upper Bound Limit Analysis of Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mirebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2015040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-014-0547-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00881847v3</w:t>
+                <w:t xml:space="preserve">hal-01069919v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Support Recovery for Sparse Spikes Deconvolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Duval</w:t>
+                <w:t xml:space="preserve">Variational Texture Synthesis with Sparsity and Spectrum Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tartavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10208-014-9228-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (1), pp.124-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-014-0547-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839635v3</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881847v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Bregman Projections for Regularized Transportation Problems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luca Nenna</w:t>
+                <w:t xml:space="preserve">Exact Support Recovery for Sparse Spikes Deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (37), pp.A1111-A1138. </w:t>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (5), pp.1315-1355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/141000439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10208-014-9228-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096124v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839635v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piecewise rigid curve deformation via a Finsler steepest descent</w:t>
+                <w:t xml:space="preserve">Iterative Bregman Projections for Regularized Transportation Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charpiat</w:t>
+                <w:t xml:space="preserve">Jean-David Benamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cuturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Nardi</w:t>
+                <w:t xml:space="preserve">Luca Nenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18, pp.1-44. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (37), pp.A1111-A1138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/ifb/355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/141000439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849885v2</w:t>
+                <w:t xml:space="preserve">hal-01096124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesizing and Mixing Stationary Gaussian Texture Models</w:t>
+                <w:t xml:space="preserve">Regularized Discrete Optimal Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gui-Song Xia</w:t>
+                <w:t xml:space="preserve">Sira Ferradans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sira Ferradans</w:t>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7 (1), pp.476-508. </w:t>
+              <w:t xml:space="preserve">, 2014, 7 (3), pp.1853-1882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/130918010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/130929886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816342v2</w:t>
+                <w:t xml:space="preserve">hal-01188963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stein Unbiased GrAdient estimator of the Risk (SUGAR) for multiple parameter selection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+                <w:t xml:space="preserve">Optimal Transport with Proximal Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Oudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7 (4), pp.2448-2487</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.212-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/130920058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987295v2</w:t>
+                <w:t xml:space="preserve">hal-00816211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized Discrete Optimal Transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Synthesizing and Mixing Stationary Gaussian Texture Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gui-Song Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sira Ferradans</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7 (3), pp.1853-1882. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.476-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/130918010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/130929886⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01188963v1</w:t>
+                <w:t xml:space="preserve">hal-00816342v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Transport with Proximal Splitting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+                <w:t xml:space="preserve">Stein Unbiased GrAdient estimator of the Risk (SUGAR) for multiple parameter selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Oudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7 (1), pp.212-238. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.2448-2487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/130920058⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00816211v2</w:t>
+                <w:t xml:space="preserve">hal-00987295v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The degrees of freedom of the Lasso for general design matrix</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Growth and Formlets: Sparse Multi-Scale Coding of Planar Shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Kachour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+                <w:t xml:space="preserve">James Elder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy D. Oleskiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Yakubovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistica Sinica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5705/ss.2011.281⟩</w:t>
+              <w:t xml:space="preserve">Image and Vision Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.imavis.2012.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638417v3</w:t>
+                <w:t xml:space="preserve">hal-00943838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Sparse Analysis Regularization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: New trends in neurogeometrical approaches to the brain and mind problem.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frégnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106 (5-6), pp.171-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2012.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2012.2233859⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00627452v5</w:t>
+                <w:t xml:space="preserve">hal-00850594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Behavior of Sparse Analysis Regularization: Applications to Risk Estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Deledalle</w:t>
+                <w:t xml:space="preserve">The degrees of freedom of the Lasso for general design matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Kachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acha.2012.11.006⟩</w:t>
+              <w:t xml:space="preserve">Statistica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (2), pp.809-828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5705/ss.2011.281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687751v2</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638417v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalized Forward-Backward Splitting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Robust Sparse Analysis Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/120872802⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (4), pp.2001-2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2012.2233859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613637v5</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00627452v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Growth and Formlets: Sparse Multi-Scale Coding of Planar Shape</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alex Yakubovich</w:t>
+                <w:t xml:space="preserve">Local Behavior of Sparse Analysis Regularization: Applications to Risk Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image and Vision Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (3), pp.433-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acha.2012.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.imavis.2012.11.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00943838v1</w:t>
+                <w:t xml:space="preserve">hal-00687751v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: New trends in neurogeometrical approaches to the brain and mind problem.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Generalized Forward-Backward Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Raguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Frégnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (13), pp.1199-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120872802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2012.09.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00850594v1</w:t>
+                <w:t xml:space="preserve">hal-00613637v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocal Active Contours</w:t>
               </w:r>
@@ -6691,51 +6691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Chabanol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Computational Harmonic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (1), pp.24-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6763,2224 +6763,2224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553670v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Projection Approach to the Numerical Analysis of Limit Load Problems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Review of Adaptive Image Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (6), pp.1291-1316</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (5), pp.896-911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00450000v1</w:t>
+                <w:t xml:space="preserve">hal-00519525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement numérique des images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Projection Approach to the Numerical Analysis of Limit Load Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan R. Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (6), pp.1291-1316</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05589998v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Numerical Tours of Signal Processing - Advanced Computational Signal and Image Processing</w:t>
+                <w:t xml:space="preserve">Le traitement numérique des images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computing in Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/vc34-yg25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519521v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching 2D and 3D Articulated Shapes using Eccentricity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Numerical Tours of Signal Processing - Advanced Computational Signal and Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Computing in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (4), pp.94-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365019v2</w:t>
+                <w:t xml:space="preserve">hal-00519521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Variation Projection with First Order Schemes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+                <w:t xml:space="preserve">Matching 2D and 3D Articulated Shapes using Eccentricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole M. Artner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter G. Kropatsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2010.2072512⟩</w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (6), pp.817-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2011.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380491v3</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365019v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive Wave Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Demanet</w:t>
+                <w:t xml:space="preserve">Total Variation Projection with First Order Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundation of Computational Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (3), pp.657-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2010.2072512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368919v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380491v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exploration numérique du traitement des signaux, des images et des surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressive Wave Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Demanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matapli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 94, pp.41-64</w:t>
+              <w:t xml:space="preserve">Fundation of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (3), pp.257-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558668v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A panorama on multiscale geometric representations, intertwining spatial, directional and frequency selectivity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un exploration numérique du traitement des signaux, des images et des surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matapli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94, pp.41-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330604v1</w:t>
+                <w:t xml:space="preserve">hal-00558668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally Parallel Texture Modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+                <w:t xml:space="preserve">A panorama on multiscale geometric representations, intertwining spatial, directional and frequency selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/090770795⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 91 (12), pp.2699-2730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415779v2</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local Regularization of Inverse Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Locally Parallel Texture Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/ipi.2011.5.511⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.413-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/090770795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419791v2</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415779v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Adaptive Image Representations</w:t>
+                <w:t xml:space="preserve">Non-local Regularization of Inverse Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.511-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2011.5.511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519525v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodesic Methods in Computer Vision and Graphics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Derivatives with respect to metrics and applications: Subgradient Marching Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethallah Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Keriven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+                <w:t xml:space="preserve">Filippo Santambrogio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations and Trends in Computer Graphics and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (3-4), pp.197-397</w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 116 (3), pp.357-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528999v1</w:t>
+                <w:t xml:space="preserve">hal-00360971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interpolating Distance between Optimal Transport and Fisher-Rao</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geodesic Methods in Computer Vision and Graphics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Péchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Keriven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Foundations and Trends in Computer Graphics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (3-4), pp.197-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271984v1</w:t>
+                <w:t xml:space="preserve">hal-00528999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Exploration of Compressed Sampling Recovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles H Dossal</w:t>
+                <w:t xml:space="preserve">An Interpolating Distance between Optimal Transport and Fisher-Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Chizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Schmitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402455v2</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Basis Compressed Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Numerical Exploration of Compressed Sampling Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Linear Algebra and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 432 (7), pp.1663-1679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.laa.2009.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2010.2042490⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00365017v3</w:t>
+                <w:t xml:space="preserve">hal-00402455v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the Morphological Diversity</w:t>
+                <w:t xml:space="preserve">Best Basis Compressed Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 (3), pp.646-669. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (5), pp.2613-2622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/090770783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2010.2042490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415782v2</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365017v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivatives with Respect to Metrics and Applications: Subgradient Marching Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning the Morphological Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fethallah Benmansour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Filippo Santambrogio</w:t>
+                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-010-0305-8⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (3), pp.646-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/090770783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360794v2</w:t>
+                <w:t xml:space="preserve">hal-00415782v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivatives with respect to metrics and applications: Subgradient Marching Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Derivatives with Respect to Metrics and Applications: Subgradient Marching Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethallah Benmansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Santambrogio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 116 (3), pp.357-381</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 116 (3), pp.357-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-010-0305-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360971v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360794v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifold Models for Signals and Images</w:t>
+                <w:t xml:space="preserve">Sparse Modeling of Textures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (1), pp.17-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-008-0120-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359729v1</w:t>
+                <w:t xml:space="preserve">hal-00359747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Approximation of Continuous Traffic Congestion Equilibria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximation of Maximal Cheeger Sets by Projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filippo Santambrogio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (1), pp.139-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360796v2</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture Synthesis with Grouplets</w:t>
+                <w:t xml:space="preserve">Manifold Models for Signals and Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (2), pp.249-260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPAMI.2009.54⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00360795v1</w:t>
+                <w:t xml:space="preserve">hal-00359729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Modeling of Textures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Approximation of Continuous Traffic Congestion Equilibria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethallah Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Santambrogio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34 (1), pp.17-31. </w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (3), pp.605-623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-008-0120-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2009.4.605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359747v1</w:t>
+                <w:t xml:space="preserve">hal-00360796v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of Maximal Cheeger Sets by Projection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Texture Synthesis with Grouplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (4), pp.733-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2009.54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359736v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristically Driven Front Propagation for Fast Geodesic Extraction</w:t>
               </w:r>
@@ -9437,1128 +9437,1128 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (15)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic training dynamics of deep neural networks</w:t>
+                <w:t xml:space="preserve">On the global convergence of gradient descent for wide shallow models with bounded nonlinearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle Marcotte</w:t>
+                <w:t xml:space="preserve">Romain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarice Poon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458265v1</w:t>
+                <w:t xml:space="preserve">hal-05619243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Token Sample Complexity of Attention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrinsic training dynamics of deep neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Bohbot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498856v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning cell fate landscapes from spatial transcriptomics using Fused Gromov-Wasserstein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geert-Jan Huizing</w:t>
+                <w:t xml:space="preserve">Token Sample Complexity of Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bohbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Letrouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730091v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution-Based Invariant Deep Networks for Learning Meta-Features</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Learning cell fate landscapes from spatial transcriptomics using Fused Gromov-Wasserstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert-Jan Huizing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cantini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline de Bie</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03153200v1</w:t>
+                <w:t xml:space="preserve">hal-04730091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Sinkhorn: Optimal Transport distances from sample streams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution-Based Invariant Deep Networks for Learning Meta-Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline de Bie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herilalaina Rakotoarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Mensch</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495581v2</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolating between Optimal Transport and MMD using Sinkhorn Divergences</w:t>
+                <w:t xml:space="preserve">Online Sinkhorn: Optimal Transport distances from sample streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Feydy</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                <w:t xml:space="preserve">Arthur Mensch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898858v1</w:t>
+                <w:t xml:space="preserve">hal-02495581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcimonie, problèmes inverses et échantillonnage compressé</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+                <w:t xml:space="preserve">Interpolating between Optimal Transport and MMD using Sinkhorn Divergences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Feydy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun-Ichi Amari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331580v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbalanced Optimal Transport: Geometry and Kantorovich Formulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parcimonie, problèmes inverses et échantillonnage compressé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271981v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodesics on Shape Spaces with Bounded Variation and Sobolev Metrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Nardi</w:t>
+                <w:t xml:space="preserve">Unbalanced Optimal Transport: Geometry and Kantorovich Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Chizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Schmitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952672v3</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The degrees of freedom of the Group Lasso for a General Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Deledalle</w:t>
+                <w:t xml:space="preserve">Geodesics on Shape Spaces with Bounded Variation and Sobolev Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768896v2</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952672v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative Wave Model Fitting Using Localized Sources</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The degrees of freedom of the Group Lasso for a General Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00570685v1</w:t>
+                <w:t xml:space="preserve">hal-00768896v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Transport Mixing of Gaussian Texture Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sira Ferradans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gui-Song Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10596,272 +10596,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Approximation of Continuous Traffic Congestion Equilibria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carlier</w:t>
+                <w:t xml:space="preserve">Dissipative Wave Model Fitting Using Localized Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frégnac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360970v1</w:t>
+                <w:t xml:space="preserve">hal-00570685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Mesh Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Approximation of Continuous Traffic Congestion Equilibria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethallah Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Santambrogio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365931v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Numerical Mesh Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Extraction of Vessels Networks over an Orientation Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Péchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Keriven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10871,121 +10959,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Consistency of Partly Smooth Regularizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987293v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10995,2372 +11083,2372 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Understanding the Universality of Transformers for Next-Token Prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael E. Sander</w:t>
+                <w:t xml:space="preserve">Transformative or Conservative? Conservation laws for ResNets and Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">42nd International Conference on Machine Learning (ICML 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359222v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformers are Universal In-context Learners</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Understanding the Universality of Transformers for Next-Token Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten V. de Hoop</w:t>
+                <w:t xml:space="preserve">Michael E. Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359228v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformative or Conservative? Conservation laws for ResNets and Transformers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gribonval</w:t>
+                <w:t xml:space="preserve">Transformers are Universal In-context Learners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Furuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten V. de Hoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd International Conference on Machine Learning (ICML 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vancouver (Canada), Canada</w:t>
+              <w:t xml:space="preserve">ICLR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108418v1</w:t>
+                <w:t xml:space="preserve">hal-05359228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast, Differentiable and Sparse Top-k: a Convex Analysis Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E. Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Puigcerver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Djolonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Honolulu, Hawaï, United States. pp.29919-29936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abide by the Law and Follow the Flow: Conservation Laws for Gradient Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gribonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirty-seventh Conference on Neural Information Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, New Orleans (Louisiane), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Ground Metric Learning Using Wasserstein Singular Vectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Cantini</w:t>
+                <w:t xml:space="preserve">On global convergence of ResNets: From finite to infinite width using linear parameterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 39th International Conference on Machine Learning,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">NeurIPS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, New Orleans (online), United States. pp.16385-16397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828733v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473699v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized Stochastic Gradient Descent Ascent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Othmane Sebbouh</w:t>
+                <w:t xml:space="preserve">Sinkformers: Transformers with Doubly Stochastic Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ablin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Cuturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Online, France</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Virtuel, France. pp.3515-3530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869529v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Residual Neural Networks discretize Neural Ordinary Differential Equations?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ablin</w:t>
+                <w:t xml:space="preserve">Unsupervised Ground Metric Learning Using Wasserstein Singular Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert-Jan Huizing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS'22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, New Orleans (Louisiana), United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 39th International Conference on Machine Learning,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289279v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster Unbalanced Optimal Transport: Translation invariant Sinkhorn and 1-D Frank-Wolfe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Randomized Stochastic Gradient Descent Ascent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Sebbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibault Séjourné</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cuturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The 25th International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, 2022-03-28, France. pp.4995-5021</w:t>
+              <w:t xml:space="preserve">25th International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869544v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear-Time Gromov Wasserstein Distances using Low Rank Couplings and Costs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meyer Scetbon</w:t>
+                <w:t xml:space="preserve">Do Residual Neural Networks discretize Neural Ordinary Differential Equations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ablin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Cuturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML'22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">NeurIPS'22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, New Orleans (Louisiana), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289289v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and accurate optimization on the orthogonal manifold without retraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear-Time Gromov Wasserstein Distances using Low Rank Couplings and Costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meyer Scetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ablin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cuturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Virtual, France. pp.5636-5657</w:t>
+              <w:t xml:space="preserve">ICML'22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869218v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On global convergence of ResNets: From finite to infinite width using linear parameterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faster Unbalanced Optimal Transport: Translation invariant Sinkhorn and 1-D Frank-Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, New Orleans (online), United States. pp.16385-16397</w:t>
+              <w:t xml:space="preserve">Proceedings of The 25th International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, 2022-03-28, France. pp.4995-5021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473699v2</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinkformers: Transformers with Doubly Stochastic Attention</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Fast and accurate optimization on the orthogonal manifold without retraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ablin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Virtuel, France. pp.3515-3530</w:t>
+              <w:t xml:space="preserve">25th International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Virtual, France. pp.5636-5657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870858v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum Residual Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E. Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ablin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, United States. pp.9276-9287, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2102.07870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster Wasserstein Distance Estimation with the Sinkhorn Divergence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
+                <w:t xml:space="preserve">Super-efficiency of automatic differentiation for functions defined as a minimum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ablin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada. pp.2257-2269</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867271v2</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wasserstein Control of Mirror Langevin Monte Carlo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kelvin Shuangjian Zhang</w:t>
+                <w:t xml:space="preserve">Faster Wasserstein Distance Estimation with the Sinkhorn Divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Chizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Pereyra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Machine Learning Research, Conference on Learning Theory (COLT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeurIPS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver, Canada. pp.2257-2269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881037v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropic Optimal Transport between Unbalanced Gaussian Measures has a Closed Form</w:t>
+                <w:t xml:space="preserve">Wasserstein Control of Mirror Langevin Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Janati</w:t>
+                <w:t xml:space="preserve">Kelvin Shuangjian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Muzellec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marco Cuturi</w:t>
+                <w:t xml:space="preserve">Marcelo Pereyra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of Machine Learning Research, Conference on Learning Theory (COLT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Graz, Austria. pp.1-28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2002.04363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063834v1</w:t>
+                <w:t xml:space="preserve">hal-02881037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-efficiency of automatic differentiation for functions defined as a minimum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ablin</w:t>
+                <w:t xml:space="preserve">Entropic Optimal Transport between Unbalanced Gaussian Measures has a Closed Form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Janati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Muzellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Moreau</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cuturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">NeurIPS 2020 - 34th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Vancouver / Virtuel, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941922v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support Localization and the Fisher Metric for off-the-grid Sparse Regularization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Keriven</w:t>
+                <w:t xml:space="preserve">Geometric Losses for Distributional Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Mensch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Naha, Japan</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367999v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sliding Frank-Wolfe Algorithm for the BLASSO</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Duval</w:t>
+                <w:t xml:space="preserve">Support Localization and the Fisher Metric for off-the-grid Sparse Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarice Poon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Keriven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Signal Processing with Adaptative Sparse Structured Representations - SPARS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Naha, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012568v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Invariant and Equivariant Graph Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Keriven</w:t>
+                <w:t xml:space="preserve">The Sliding Frank-Wolfe Algorithm for the BLASSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Workshop on Signal Processing with Adaptative Sparse Structured Representations - SPARS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484980v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample Complexity of Sinkhorn divergences</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marco Cuturi</w:t>
+                <w:t xml:space="preserve">Universal Invariant and Equivariant Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Keriven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISTATS'19 - 22nd International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NeurIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411822v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Losses for Distributional Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Blondel</w:t>
+                <w:t xml:space="preserve">Sample Complexity of Sinkhorn divergences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Genevay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaic Chizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cuturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">AISTATS'19 - 22nd International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129281v1</w:t>
+                <w:t xml:space="preserve">hal-02411822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Generative Models with Sinkhorn Divergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Genevay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13375,505 +13463,505 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISTATS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-step Inertial Forward–Backward Splitting Method for Non-convex Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+                <w:t xml:space="preserve">Optimal Transport for Diffeomorphic Registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Feydy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve"> MICCAI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658854v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal transport-based dictionary learning and its application to Euclid-like Point Spread Function representation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multi-step Inertial Forward–Backward Splitting Method for Non-convex Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wavelets and Sparsity XVII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635342v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconvolution parcimonieuse sans grille: une méthode de faible rang</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimal transport-based dictionary learning and its application to Euclid-like Point Spread Function representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan A Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Maurice Ngolè Mboula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coeurjolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2017 - Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wavelets and Sparsity XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, San Diego, United States. pp.103940H, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2270641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866617v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Transport for Diffeomorphic Registration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Vialard</w:t>
+                <w:t xml:space="preserve">Déconvolution parcimonieuse sans grille: une méthode de faible rang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> MICCAI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">ORASIS 2017 - Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC, Jun 2017, Colleville-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540455v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gromov-Wasserstein Averaging of Kernel and Distance Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13902,7113 +13990,7113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Optimization for Large-scale Optimal Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Genevay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cuturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIPS 2016 - Thirtieth Annual Conference on Neural Information Processing System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321664v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Optimal Transport Averaging of Neuroimaging Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+                <w:t xml:space="preserve">Sparse Support Recovery with Non-smooth Loss Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Degraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Cuturi</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing in Medical Imaging (IPMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Isle of Skye, United Kingdom</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135198v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic of Sparse Support Recovery for Positive Measures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Duval</w:t>
+                <w:t xml:space="preserve">Fast Optimal Transport Averaging of Neuroimaging Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cuturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems (NCMIP2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Information Processing in Medical Imaging (IPMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Isle of Skye, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271269v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Support Recovery with Non-smooth Loss Functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Degraux</w:t>
+                <w:t xml:space="preserve">Asymptotic of Sparse Support Recovery for Positive Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Workshop on New Computational Methods for Inverse Problems (NCMIP2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cachan, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/657/1/012013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658855v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Convergence Rates of Proximal Splitting Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Local Linear Convergence of Forward--Backward under Partial Smoothness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080059v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Linear Convergence of Forward--Backward under Partial Smoothness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Iteration-Complexity of a Generalized Forward Backward Splitting Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">ICASSP'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. 5 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150460v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iteration-Complexity of a Generalized Forward Backward Splitting Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">On the Convergence Rates of Proximal Splitting Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Florence, Italy. 5 pp</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073917v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Recovery with Analysis Decomposable Priors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Reconstruction Stable par Régularisation Décomposable Analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SampTA'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bremen, Germany. pp.113-116</w:t>
+              <w:t xml:space="preserve">Colloque sur le Traitement du Signal et des Images (GRETSI'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926732v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Sparse Texture Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Gousseau</w:t>
+                <w:t xml:space="preserve">Stein COnsistent Risk Estimator (SCORE) for hard thresholding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SSVM'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Seggauberg, Austria</w:t>
+              <w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798570v2</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de texture par décomposition parcimonieuse contrainte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Gousseau</w:t>
+                <w:t xml:space="preserve">Robust Polyhedral Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">International Conference on Sampling Theory and Applications (SampTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870444v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized Discrete Optimal Transport</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabin</w:t>
+                <w:t xml:space="preserve">Stable Recovery with Analysis Decomposable Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. SampTA'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bremen, Germany. pp.113-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797078v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse au bruit des régularisations polyhédrales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+                <w:t xml:space="preserve">Constrained Sparse Texture Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tartavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th GRETSI Symposium on Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID130</w:t>
+              <w:t xml:space="preserve">Proceedings of SSVM'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seggauberg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927075v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798570v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Recovery with Analysis Decomposable Priors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+                <w:t xml:space="preserve">Synthèse de texture par décomposition parcimonieuse contrainte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tartavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lausanne, Switzerland. 1 pp</w:t>
+              <w:t xml:space="preserve">Gretsi 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926727v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The degrees of freedom of the group Lasso for a general design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+                <w:t xml:space="preserve">Regularized Discrete Optimal Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sira Ferradans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charles H Dossal</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS'13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Schloss Seggau, Leibnitz, Austria. pp.428-439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38267-3_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926929v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction Stable par Régularisation Décomposable Analyse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Robustesse au bruit des régularisations polyhédrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur le Traitement du Signal et des Images (GRETSI'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID208</w:t>
+              <w:t xml:space="preserve">24th GRETSI Symposium on Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.ID130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927561v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stein COnsistent Risk Estimator (SCORE) for hard thresholding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable Recovery with Analysis Decomposable Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing with Adaptive Sparse Structured Representations.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">SPARS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lausanne, Switzerland. 1 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776303v2</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Polyhedral Regularization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">The degrees of freedom of the group Lasso for a general design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sampling Theory and Applications (SampTA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">SPARS'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lausanne, Switzerland. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816377v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse reconstruction from a limited projection number of the coronary artery tree in X-ray rotational imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compact Representations of Stationary Dynamic Textures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gui-Song Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sira Ferradans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Barcelone, Spain. pp.804-807</w:t>
+              <w:t xml:space="preserve">ICIP'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702613v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased Risk Estimation for Sparse Analysis Regularization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sparse reconstruction from a limited projection number of the coronary artery tree in X-ray rotational imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi Youn Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Oukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. ICIP'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.3053-3056</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelone, Spain. pp.804-807</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662718v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal Splitting Derivatives for Risk Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Unbiased Risk Estimation for Sparse Analysis Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NCMIP'12</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. ICIP'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.3053-3056</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670213v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wasserstein Active Contours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proximal Splitting Derivatives for Risk Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabin</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP'12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NCMIP'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, France. pp.012003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/386/1/012003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467416⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00593424v1</w:t>
+                <w:t xml:space="preserve">hal-00670213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Degrees of Freedom of the Group Lasso</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wasserstein Active Contours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles H Dossal</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning Workshop (ICML)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2541 - 2544, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695292v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk estimation for matrix recovery with spectral regularization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">The Degrees of Freedom of the Group Lasso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML'2012 workshop on Sparsity, Dictionaries and Projections in Machine Learning and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning Workshop (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695326v3</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Representations of Stationary Dynamic Textures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sira Ferradans</w:t>
+                <w:t xml:space="preserve">Risk estimation for matrix recovery with spectral regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, United States</w:t>
+              <w:t xml:space="preserve">ICML'2012 workshop on Sparsity, Dictionaries and Projections in Machine Learning and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662719v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695326v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Analysis Sparsity Priors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The degrees of freedom of the Lasso in underdetermined linear regression models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Kachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sampta'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Singapour, Singapore. 4 pp</w:t>
+              <w:t xml:space="preserve">SPARS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542016v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture Segmentation via Non-local Non-parametric Active Contours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jung Miyoun</w:t>
+                <w:t xml:space="preserve">Synthèse de textures par transport optimal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabin Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMCVPR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Saint Petersburg, Russia. pp.74-88</w:t>
+              <w:t xml:space="preserve">GRETSI'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598164v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local Active Contours</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning Analysis Sparsity Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSVM'11: 3rd International Conference on Scale Space and Variational Methods in Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Ein-Gedi, Israel</w:t>
+              <w:t xml:space="preserve">Sampta'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Singapour, Singapore. 4 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591281v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wasserstein Regularization of Imaging Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabin</w:t>
+                <w:t xml:space="preserve">Texture Segmentation via Non-local Non-parametric Active Contours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung Miyoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2011 : 2011 IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">EMMCVPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Saint Petersburg, Russia. pp.74-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591279v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wasserstein Barycenter and its Application to Texture Mixing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabin Julien</w:t>
+                <w:t xml:space="preserve">Non-local Active Contours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung Miyoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernot Marc</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSVM'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Israel. pp.435-446</w:t>
+              <w:t xml:space="preserve">SSVM'11: 3rd International Conference on Scale Space and Variational Methods in Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Ein-Gedi, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476064v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage d'a priori analyse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wasserstein Regularization of Imaging Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bordeaux, France. 4 pp</w:t>
+              <w:t xml:space="preserve">ICIP 2011 : 2011 IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744810v1</w:t>
+                <w:t xml:space="preserve">hal-00591279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Structured Block Sparsity Via Dyadic Partitioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wasserstein Barycenter and its Application to Texture Mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabin Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chesneau</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernot Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Barcolona, Spain. pp.1455-1459</w:t>
+              <w:t xml:space="preserve">SSVM'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Israel. pp.435-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597772v1</w:t>
+                <w:t xml:space="preserve">hal-00476064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation de Wasserstein. Application au Transfert de Couleur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive Structured Block Sparsity Via Dyadic Partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Barcolona, Spain. pp.1455-1459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744813v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local Segmentation and Inpaiting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage d'a priori analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP'11: IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">GRETSI'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bordeaux, France. 4 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591280v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group Sparsity with Overlapping Partition Functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-local Segmentation and Inpaiting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung Miyoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.303-307</w:t>
+              <w:t xml:space="preserve">ICIP'11: IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597771v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcimonie Adaptative Structurée par Blocs Dyadiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régularisation de Wasserstein. Application au Transfert de Couleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabin Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Bordeaux, France. 4 pp</w:t>
+              <w:t xml:space="preserve">, 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744811v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The degrees of freedom of the Lasso in underdetermined linear regression models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Group Sparsity with Overlapping Partition Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. pp.56</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.303-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625219v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de textures par transport optimal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parcimonie Adaptative Structurée par Blocs Dyadiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, France</w:t>
+              <w:t xml:space="preserve">, 2011, Bordeaux, France. 4 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744812v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodesic Shape Retrieval via Optimal Mass Transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rabin</w:t>
+                <w:t xml:space="preserve">On Growth and Formlets: Sparse Multi-Scale Coding of Planar Shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy D. Oleskiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Elder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Computer Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CVPR'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, San-Francisco, United States. pp.459-466 </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498607v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of Traveling Waves in Cortical Networks Using Optical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+                <w:t xml:space="preserve">Geodesic Shape Retrieval via Optimal Mass Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Per Roland</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI) 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Rotterdam, Netherlands. pp.868-871, </w:t>
+              <w:t xml:space="preserve">11th European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Heraklion, Crete, Greece. pp.771-784, </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2010.5490124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15555-0_56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00450733v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Compression with Anisotropic Geodesic Triangulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+                <w:t xml:space="preserve">Separation of Traveling Waves in Cortical Networks Using Optical Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Frégnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 SIAM Conference on Imaging Science. Minisymposium on Anisotropic Fast Marching and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI) 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Rotterdam, Netherlands. pp.868-871, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2010.5490124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701406v1</w:t>
+                <w:t xml:space="preserve">hal-00450733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Growth and Formlets: Sparse Multi-Scale Coding of Planar Shape</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Elder</w:t>
+                <w:t xml:space="preserve">Image Compression with Anisotropic Geodesic Triangulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, San-Francisco, United States. pp.459-466 </w:t>
+              <w:t xml:space="preserve">2010 SIAM Conference on Imaging Science. Minisymposium on Anisotropic Fast Marching and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Chicago, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470560v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Variation Projection with First Order Schemes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">A Numerical Exploration of Compressed Sampling Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.1325-1328</w:t>
+              <w:t xml:space="preserve">SPARS'09, Signal Processing with Adaptive Sparse Structured Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Saint-Malo, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401251v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Basis Denoising with Non-stationary Wavelet Packets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nizar Ouarti</w:t>
+                <w:t xml:space="preserve">Total Variation Projection with First Order Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.3825-3828, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.1325-1328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2009.5414264⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00410869v1</w:t>
+                <w:t xml:space="preserve">hal-00401251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Tubular Structures over an Orientation Domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Péchaud</w:t>
+                <w:t xml:space="preserve">Best Basis Denoising with Non-stationary Wavelet Packets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Ouarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Keriven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.3825-3828, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2009.5414264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365599v1</w:t>
+                <w:t xml:space="preserve">hal-00410869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging Restricted Isometry Constants with Greedy Pursuit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles H Dossal</w:t>
+                <w:t xml:space="preserve">Extraction of Tubular Structures over an Orientation Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Péchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Keriven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITW'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Taormina, Italy. pp.475-479</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373450v2</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Compression with Anisotropic Geodesic Triangulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+                <w:t xml:space="preserve">Challenging Restricted Isometry Constants with Greedy Pursuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 12th International Conference o Computer Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ITW'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Taormina, Italy. pp.475-479</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366933v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373450v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de textures localement parallèles par un espace de Hilbert adapté</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+                <w:t xml:space="preserve">Image Compression with Anisotropic Geodesic Triangulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 12th International Conference o Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Kyoto, Japan. pp.2343-2348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCV.2009.5459425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392267v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally Parallel Textures Modeling with Adapted Hilbert Spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Extraction de textures localement parallèles par un espace de Hilbert adapté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Minimization Methods in Computer Vision and Pattern Recognition 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gretsi'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392270v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes de premier ordre pour la projection sur une contrainte de variation totale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Locally Parallel Textures Modeling with Adapted Hilbert Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Minimization Methods in Computer Vision and Pattern Recognition 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Bonn, Germany. pp.429-442, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03641-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385681v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une exploration numérique des performances de l'échantillonage compressé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithmes de premier ordre pour la projection sur une contrainte de variation totale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385018v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression d'images par triangulation géodésique anisotrope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+                <w:t xml:space="preserve">Une exploration numérique des performances de l'échantillonage compressé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385265v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Exploration of Compressed Sampling Recovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles H Dossal</w:t>
+                <w:t xml:space="preserve">Compression d'images par triangulation géodésique anisotrope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS'09, Signal Processing with Adaptive Sparse Structured Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Saint-Malo, France. 5p</w:t>
+              <w:t xml:space="preserve">Gretsi'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365028v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local Regularization of Inverse Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic geodesics for perceptual grouping and domain meshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.129-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88688-4_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365030v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Shape Matching by Geodesic Eccentricity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-local Regularization of Inverse Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Search in 3D 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseilles, France. pp.57-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419826v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Geodesics for Perceptual Grouping and Domain Meshing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+                <w:t xml:space="preserve">3D Shape Matching by Geodesic Eccentricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole M. Artner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador B. Lopez Marmol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter G. Kropatsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Search in 3D 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Anchorage, Alaska, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW.2008.4563032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360797v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local Regularization of Inverse Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic Geodesics for Perceptual Grouping and Domain Meshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Computer Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCV 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France. pp.129-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333331v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Texture Synthesis with Grouplets</w:t>
+                <w:t xml:space="preserve">Non-local Regularization of Inverse Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bougleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPMO workshop on image processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.57-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88690-7_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365956v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic geodesics for perceptual grouping and domain meshing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Texture Synthesis with Grouplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Computer Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MAPMO workshop on image processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00333330v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débruitage géométrique d'images dans des bases orthonormées de bandelettes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-negative Sparse Modeling of Textures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.969-972</w:t>
+              <w:t xml:space="preserve">SSVM'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Ischia, Italy. pp.628-639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365965v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critère d'identifiabilité pour la minimisation L1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Débruitage géométrique d'images dans des bases orthonormées de bandelettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2007, Troye, France. pp.993-996</w:t>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.969-972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365959v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture Synthesis and Modification with a Patch-Valued Wavelet Transform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critère d'identifiabilité pour la minimisation L1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision (SSVM'07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troye, France. pp.993-996</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365612v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de dictionnaires parcimonieux adaptés pour la séparation d'images</w:t>
+                <w:t xml:space="preserve">Texture Synthesis and Modification with a Patch-Valued Wavelet Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi'07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision (SSVM'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Ischia, Italy. pp.640-651, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-72823-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365967v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Estimation with Orthogonal Bandlet Bases</w:t>
+                <w:t xml:space="preserve">Apprentissage de dictionnaires parcimonieux adaptés pour la séparation d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mallat</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Wavelets XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, San Diego, CA, United States. pp.67010M.1-67010M.10</w:t>
+              <w:t xml:space="preserve">Gretsi'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365606v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Matching Using the Geodesic Eccentricity Transform - A Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometric Estimation with Orthogonal Bandlet Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mallat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st annual workshop of the Austrian Association for Pattern (OAGM/AAPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Krumbach, Austria. pp.97--104</w:t>
+              <w:t xml:space="preserve">SPIE Wavelets XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, San Diego, CA, United States. pp.67010M.1-67010M.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365897v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Adapted Dictionaries for Geometry and Texture Separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape Matching Using the Geodesic Eccentricity Transform - A Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yll Haxhimusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter G. Kropatsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Wavelets XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, San Diego, CA, United States. pp.67011T</w:t>
+              <w:t xml:space="preserve">31st annual workshop of the Austrian Association for Pattern (OAGM/AAPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Krumbach, Austria. pp.97--104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365601v1</w:t>
+                <w:t xml:space="preserve">hal-00365897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Basis Compressed Sensing</w:t>
+                <w:t xml:space="preserve">Learning Adapted Dictionaries for Geometry and Texture Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal M. Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision (SSVM'07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPIE Wavelets XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, San Diego, CA, United States. pp.67011T</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365607v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-negative Sparse Modeling of Textures</w:t>
+                <w:t xml:space="preserve">Best Basis Compressed Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSVM'07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision (SSVM'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Ischia, Italy. pp.80-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-72823-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365608v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landmark-based Geodesic Computation for Heuristically Driven Path Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE Computer Society Conference on Computer Vision and Pattern Recognition (CVPR'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, New York, NY, United States. pp.2229-2236, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CVPR.2006.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random Sensing of Geometric Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroComp'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Pont-à-Mousson, France. pp.91-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristically Driven Front Propagation for Geodesic Paths Extraction</w:t>
+                <w:t xml:space="preserve">Discrete bandelets with geometric orthogonal filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variational, Geometric, and Level Set Methods in Computer Vision (VLSM'05)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11567646⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing, 2005. (ICIP 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Genova, Italy. pp.65-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2005.1529688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365623v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete bandelets with geometric orthogonal filters</w:t>
+                <w:t xml:space="preserve">Heuristically Driven Front Propagation for Geodesic Paths Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mallat</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing, 2005. (ICIP 2005)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2005.1529688⟩</w:t>
+              <w:t xml:space="preserve">Variational, Geometric, and Level Set Methods in Computer Vision (VLSM'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Beijing, China. pp.173-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11567646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365624v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remaillage géodésique par propagation de fronts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21024,73 +21112,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Segmentation Using Geodesic Centroidal Tesselation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21106,73 +21194,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3DPVT'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Tessaloniki, Greece. pp.995-1002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodesic Remeshing Using Front Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21188,51 +21276,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VLSM'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Nice, France. pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21242,201 +21330,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational methods in imaging and geometric control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Haberkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schnörr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">de Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, 2017, Radon Series on Comput. and Applied Math</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on Mathematics and Image Analysis in Journal of Mathematical Imaging and Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21444,51 +21532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">48 (2), pp.203-382, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21498,155 +21586,155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Complexity Regularization of Linear Inverse Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sampling Theory, a Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pfander, Götz E. (Ed.), 50 p., 2015, 978-3-319-19748-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-19749-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018927v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodesic Methods for Shape and Surface Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21656,92 +21744,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tavares, João Manuel R.S.; Jorge, R.M. Natal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Computational Vision and Medical Image Processing: Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.29-56, 2009, Computational Methods in Applied Sciences, Vol. 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4020-9086-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement géométrique des images par bandelettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21761,142 +21849,142 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SMF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle de la SMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SMF, pp.36-69, 2006, Journée annuelle de la SMF, "Mathématiques et vision"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodesic Computations for Fast and Accurate Surface Remeshing and Parameterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Nonlinear Differential Equations and Their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhäuser Basel, pp.157-171, 2005, Progress in Nonlinear Differential Equations and Their Applications, Vol. 63, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-7643-7384-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21906,100 +21994,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géométrie multi-échelles pour les images et les textures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Ecole Polytechnique X, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00365025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22009,131 +22097,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyre - Le transport optimal numérique et ses applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Orlandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01764004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId461"/>
+      <w:footerReference w:type="default" r:id="rId463"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22280,51 +22368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730108v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Kalfon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Samaran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58699-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359214v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Poon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaaf018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735349v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51382-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728103v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Huizing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Maria Deutschmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43019-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484957v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keriven" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-021-09545-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-022-01923-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623386v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac084" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Heitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuturi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00996-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/ypj5-g060" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411771v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1147822" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Catala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M124071X" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921604v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denoyelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2a29" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/q547-3a74" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Vialard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Solomon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792517000274" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491197v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lounici" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meziani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOS1586" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560130v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Malick" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M113825X" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717943v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan A Schmitz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Maurice Ngol&#232; Mboula" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1140431" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2200000073" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schmitzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2713822" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01901635v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vacher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I Meso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent U Perrinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01142" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658848v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-017-1061-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246086v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1050264" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135200v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa5e12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981634v4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-016-0563-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389956v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa7fce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303148v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897824.2925918" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Foubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferezou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fregnac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2015.09.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323720v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270184v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-016-9502-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112226v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mirebeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Perronnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Vilarchao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Shulz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2015.09.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292843v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tartavel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/qsyq-g509" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305808v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Kim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrit Sra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897824.2925903" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121359v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188954v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842603v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Golbabaee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881872v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Pfister" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0506-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188953v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Butscher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766963" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069919v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015040" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881847v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0547-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839635v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-014-9228-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096124v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Benamou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nenna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/141000439" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849885v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Nardi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ifb/355" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816342v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui-Song Xia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Ferradans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130918010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987295v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188963v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929886" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816211v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130920058" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638417v3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Kachour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.2011.281" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627452v5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2012.2233859" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687751v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deledalle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2012.11.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613637v5" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120872802" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Elder" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Oleskiw" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Yakubovich" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2012.11.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850594v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fr&#233;gnac" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.09.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMNPNTFZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650735v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Miyoun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11085863X" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553670v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Chabanol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2011.09.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450000v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Comte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan R. Ionescu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589998v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/vc34-yg25" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519521v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365019v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ion" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Artner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G. Kropatsch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2011.02.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380491v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2072512" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368919v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558668v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330604v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacques" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.04.025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415779v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090770795" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419791v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2011.5.511" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519525v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528999v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l P&#233;chaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271984v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402455v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2009.11.022" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365017v3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2042490" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415782v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Starck" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090770783" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360794v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Benmansour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Santambrogio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-010-0305-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360971v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359729v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360796v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2009.4.605" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360795v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2009.54" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359747v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0120-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A8D2BE847552C1F9F6BD2F204161BAC85BD534C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359736v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365292v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359740v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mallat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359721v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359744v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359719v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360322v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458265v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Marcotte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498856v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bohbot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Letrouit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730091v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153200v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline de Bie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilalaina Rakotoarison" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495581v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mensch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898858v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Feydy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ichi Amari" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331580v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271981v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952672v3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768896v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570685v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmidt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662720v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360970v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365931v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365021v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987293v4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359222v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Sander" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359228v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Furuya" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten V. de Hoop" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108418v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289166v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Puigcerver" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Djolonga" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blondel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04150576v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828733v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869529v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Sebbouh" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289279v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ablin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869544v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289289v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Scetbon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869218v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473699v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barboni" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870858v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144341v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2102.07870" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867271v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussillon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;ger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881037v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Shuangjian Zhang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2002.04363" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063834v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Muzellec" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941922v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367999v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012568v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484980v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411822v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Genevay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129281v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515305v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658854v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635342v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2270641" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866617v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540455v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charlier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322992v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321664v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135198v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271269v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012013" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658855v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Degraux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080059v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150460v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073917v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926732v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798570v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870444v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797078v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_36" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927075v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926727v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926929v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927561v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776303v2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816377v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702613v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Youn Jung" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oukili" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nunes" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662718v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670213v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/386/1/012003" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593424v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467416" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695292v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695326v3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662719v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542016v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598164v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591281v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591279v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476064v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabin Julien" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernot Marc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744810v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597772v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744813v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591280v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597771v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744811v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625219v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744812v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498607v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15555-0_56" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450733v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Roland" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490124" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701406v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470560v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401251v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410869v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ouarti" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414264" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365599v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373450v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366933v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2009.5459425" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392267v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392270v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03641-5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385681v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385018v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385265v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365028v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365030v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419826v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador B. Lopez Marmol" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2008.4563032" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360797v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333331v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88690-7_5" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365956v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333330v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88688-4_10" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365965v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365959v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365612v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72823-8" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365967v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365606v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365897v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yll Haxhimusa" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peltier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365601v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365607v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72823-8_8" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365608v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365622v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2006.163" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365628v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365623v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11567646" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365624v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1529688" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365970v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365625v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365627v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315508v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haberkorn" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schn&#246;rr" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/458544" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100410v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018927v3" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19749-4" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365899v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9086-8" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365901v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365900v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-7643-7384-9" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00365025v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01764004v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Orlandi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730108v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Kalfon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Samaran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58699-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359214v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Poon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaiai/iaaf018" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735349v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51382-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289271v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-022-01923-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728103v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert-Jan Huizing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Maria Deutschmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43019-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484957v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Keriven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-021-09545-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623386v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btac084" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Heitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cuturi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-020-00996-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/ypj5-g060" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411771v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1147822" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Catala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M124071X" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921604v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denoyelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab2a29" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/q547-3a74" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411783v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Vialard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Solomon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792517000274" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01901635v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vacher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I Meso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent U Perrinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/neco_a_01142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lounici" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meziani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOS1586" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560130v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Malick" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M113825X" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717943v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan A Schmitz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Maurice Ngol&#232; Mboula" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1140431" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411770v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2200000073" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schmitzer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vaiter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2713822" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658848v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-017-1061-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246086v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1050264" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135200v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa5e12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981634v4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-016-0563-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389956v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa7fce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303148v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897824.2925918" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270184v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00041-016-9502-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mirebeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raguet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Foubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferezou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fregnac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2015.09.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Perronnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Vilarchao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E. Shulz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2015.09.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292843v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tartavel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/qsyq-g509" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305808v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir G. Kim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrit Sra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897824.2925903" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849885v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Nardi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/ifb/355" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188954v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842603v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Golbabaee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881872v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Pfister" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0506-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188953v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Goes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Butscher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766963" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069919v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bleyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015040" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881847v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0547-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839635v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-014-9228-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096124v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Benamou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nenna" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/141000439" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188963v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Ferradans" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929886" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816211v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130920058" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816342v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui-Song Xia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130918010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987295v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Elder" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Oleskiw" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Yakubovich" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2012.11.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850594v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fr&#233;gnac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.09.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMNPNTFZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638417v3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Kachour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.2011.281" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627452v5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2012.2233859" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687751v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deledalle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2012.11.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613637v5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120872802" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650735v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Miyoun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/11085863X" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553670v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Chabanol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2011.09.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519525v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450000v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Comte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan R. Ionescu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589998v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/vc34-yg25" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519521v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365019v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Artner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G. Kropatsch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2011.02.006" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380491v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2072512" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368919v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demanet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558668v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01330604v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacques" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.04.025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415779v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090770795" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419791v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2011.5.511" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360971v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Benmansour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Santambrogio" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528999v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l P&#233;chaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271984v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402455v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2009.11.022" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365017v3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2042490" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415782v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Starck" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090770783" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360794v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-010-0305-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359747v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0120-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A8D2BE847552C1F9F6BD2F204161BAC85BD534C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359736v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359729v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360796v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2009.4.605" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360795v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2009.54" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365292v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359740v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mallat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359721v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359744v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359719v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360322v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619243v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458265v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Marcotte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gribonval" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498856v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bohbot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Letrouit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730091v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153200v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline de Bie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herilalaina Rakotoarison" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495581v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mensch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898858v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Feydy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ichi Amari" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331580v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271981v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952672v3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768896v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662720v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570685v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmidt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360970v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365931v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365021v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987293v4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108418v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359222v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Sander" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359228v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Furuya" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten V. de Hoop" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289166v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Puigcerver" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Djolonga" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blondel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04150576v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473699v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barboni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870858v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ablin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828733v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869529v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Sebbouh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289279v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289289v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Scetbon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869544v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869218v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144341v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2102.07870" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941922v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867271v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussillon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;ger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881037v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Shuangjian Zhang" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2002.04363" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063834v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Muzellec" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129281v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367999v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012568v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484980v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411822v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Genevay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515305v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540455v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charlier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658854v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635342v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2270641" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866617v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322992v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321664v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658855v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Degraux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135198v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271269v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012013" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150460v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073917v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080059v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927561v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salmon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776303v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816377v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926732v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798570v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870444v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797078v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_36" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927075v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926727v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926929v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662719v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702613v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Youn Jung" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oukili" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nunes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662718v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670213v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/386/1/012003" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593424v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467416" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695292v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695326v3" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625219v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744812v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabin Julien" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542016v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598164v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591281v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591279v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476064v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernot Marc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597772v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744810v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591280v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744813v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597771v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744811v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470560v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498607v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15555-0_56" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450733v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Roland" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490124" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701406v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365028v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401251v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410869v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ouarti" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414264" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365599v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373450v2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366933v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2009.5459425" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392267v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392270v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03641-5" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385681v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385018v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385265v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333330v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88688-4_10" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365030v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419826v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador B. Lopez Marmol" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2008.4563032" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360797v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333331v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88690-7_5" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365956v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365608v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365965v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365959v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365612v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72823-8" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365967v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365606v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365897v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yll Haxhimusa" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peltier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365601v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365607v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72823-8_8" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365622v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2006.163" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365628v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365624v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2005.1529688" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365623v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11567646" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365970v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365625v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365627v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315508v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haberkorn" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schn&#246;rr" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/458544" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100410v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018927v3" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19749-4" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365899v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-9086-8" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365901v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365900v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-7643-7384-9" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00365025v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01764004v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Orlandi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>