--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2975,174 +2975,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transições do Corpo à Voz, à Procura do Outro: em Direção ao Ator Bilíngue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comunicação &amp; Educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (2), pp.61-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/issn.2316-9125.v17i2p61-72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eu É Um Outro&amp;quot; A experiência do Bilinguismo e do teatro para ensinar e aprender uma língua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Olhares &amp; Trilhas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13, pp.19-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545999v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01546001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réincarner les ombres du passé : Maria Lusitania de Charlotte Delbo, l’expérience de la déportation pour évoquer l’oppression de la dictature portugaise</w:t>
               </w:r>
@@ -4162,234 +4162,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THÉÂTRE. Portugal. XIXe-XXIe siècles</w:t>
+                <w:t xml:space="preserve">NEVES, Emília das</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.4277-4278</w:t>
+              <w:t xml:space="preserve">, 2013, pp.3161-3162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01545983v1</w:t>
+                <w:t xml:space="preserve">hal-01545994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARTINS, Luzia Maria</w:t>
+                <w:t xml:space="preserve">THÉÂTRE. Portugal. XIXe-XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.2807-2808</w:t>
+              <w:t xml:space="preserve">, 2013, pp.4277-4278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01545996v1</w:t>
+                <w:t xml:space="preserve">hal-01545983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEVES, Emília das</w:t>
+                <w:t xml:space="preserve">MARTINS, Luzia Maria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.3161-3162</w:t>
+              <w:t xml:space="preserve">, 2013, pp.2807-2808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01545994v1</w:t>
+                <w:t xml:space="preserve">hal-01545996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSTA, Beatriz</w:t>
               </w:r>
@@ -4741,51 +4741,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D76D407"/>
+    <w:nsid w:val="E92BE3DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4972,51 +4972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/graca-dos-santos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4495-1794" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060500255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14988023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Dos Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Esteves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalo Placido Cordeiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224192v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benucci Alessandro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeiro Gon&#231;alo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Gra&#231;a Dos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteves Jos&#233; Manuel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a dos Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Cordeiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04423463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Iglesias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeiro Gon&#231;alo Pl&#225;cido" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh-Frechet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deshays" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/38952?fbclid=IwAR0wGZNMFA0FlTzrQDOyLO7ZLuX6c2XBR6oWmQiyOHF9SBVe93qGJkqTbUQ" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1056151" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14317" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dumont-Lewi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333703v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04349177v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545972v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04296037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34619/amcq-ohdk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5965/1414573101342019396" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545961v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545975v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9125.v17i2p61-72" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2005.1066" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Borja de Almeida Filho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jambrina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333452v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545960v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545991v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494690v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Poncioni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545983v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545996v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545994v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/graca-dos-santos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4495-1794" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060500255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14988023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Dos Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Esteves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalo Placido Cordeiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224192v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benucci Alessandro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeiro Gon&#231;alo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Gra&#231;a Dos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteves Jos&#233; Manuel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a dos Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Cordeiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04423463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Iglesias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeiro Gon&#231;alo Pl&#225;cido" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh-Frechet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deshays" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/38952?fbclid=IwAR0wGZNMFA0FlTzrQDOyLO7ZLuX6c2XBR6oWmQiyOHF9SBVe93qGJkqTbUQ" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1056151" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14317" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dumont-Lewi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333703v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04349177v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545972v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04296037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34619/amcq-ohdk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5965/1414573101342019396" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545961v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545975v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9125.v17i2p61-72" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2005.1066" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Borja de Almeida Filho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jambrina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333452v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545960v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545991v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494690v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Poncioni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545994v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>