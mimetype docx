--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -788,459 +788,1635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LE SPECTACLE DÉNATURÉ Le théâtre portugais sous le règne de Salazar (1933-1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entendre le théâtre. Un voyage sonore dans le théâtre au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubouilh-Frechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Deshays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Madeleine Mervant-Roux, Joël Huthwohl. BnF, http://classes.bnf.fr/echo, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dubouilh-Frechet</w:t>
+                <w:t xml:space="preserve">hal-03097707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Torga, le dialogue inassouvi Essai d’analyse de son écriture dramatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang; Peter Lang B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Collection Dramatrugies, 9782807605282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b14317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rire du pauvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dumont-Lewi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Marie-Madeleine Mervant-Roux, Joël Huthwohl. BnF, http://classes.bnf.fr/echo, 2020</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dos Santos, Graça and Dummond-Lewi, Laetitia and Iglesias, Lina. Le rire du pauvre, Humoresques n° 40, Éditions de la Maison des sciences de l'homme 40, 2014, Humoresques, 978-2-913698-31-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LE SPECTACLE DÉNATURÉ Le théâtre portugais sous le règne de Salazar (1933-1968)</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lusitania (1975) de Charlotte Delbo (1913-1985): Voix féminines de la Révolution des œillets sous la plume d'une résistante française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...52 lines deleted...]
-                <w:t xml:space="preserve">Miguel Torga, le dialogue inassouvi Essai d’analyse de son écriture dramatique</w:t>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faces de Eva. Estudos sobre a Mulher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49, pp.47-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34619/amcq-ohdk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloquence, glottophobie et imaginaires des langues : Porter quelles voix, parler quelles langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Présentation, « Représentations des domestiques et de la domesticité dans les pays de langues romanes du XIXe au XXIe siècles - Employées ou esclaves ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 389, pp.3-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoconhecimento por meio do corpo do outro: quando um curso de idiomas se abre ao teatro da vida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urdimento - Revista de Estudos em Artes Cênicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (34), pp.396-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5965/1414573101342019396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Paris, issue de secours : quand le théâtre portugais s’évade pour exister durant la dictature de Salazar »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reflexos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homenagem a Michel Corvin, Michel Corvin (1930-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sinais de Cena : Revista de estudos de teatro e artes performativas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Teatro e Memória (1), pp.300-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scènes portugaises XXe -XXIe siècles des contemporanéités en résonance avec le passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le théâtre au Portugal (272), pp.5-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revenir sur l'espace-temps du théâtre portugais aux XXe et XXIe siècles, l'exemple de l'écriture dramatique de Miguel Torga : Que peut le théâtre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plural Pluriel : revue des cultures de langue portugaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Discours, langages spectacles (14)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de : Jaime Rocha : O Terceiro Andar e Outras Peças</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colóquio Letras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.232-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Corvin (1930-2015) amar o teatro desalmadamente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jornal de Letras Artes e Ideias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cá e Lá, un pont de corps et de voix : le parcours d'une compagnie de théâtre en quête d'imaginaire multilingue (1983-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 368, pp.85-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'infinie attente à l'énergie du désespoir : le théâtre portugais de 1974 aux années 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Regards sur le Portugal contemporain (369), pp.149-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Je est un autre» : l’expérience du bilinguisme et du théâtre pour enseigner et apprendre une langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 192, pp.111-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eu É Um Outro&amp;quot; A experiência do Bilinguismo e do teatro para ensinar e aprender uma língua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Olhares &amp; Trilhas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.19-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transições do Corpo à Voz, à Procura do Outro: em Direção ao Ator Bilíngue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comunicação &amp; Educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (2), pp.61-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11606/issn.2316-9125.v17i2p61-72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réincarner les ombres du passé : Maria Lusitania de Charlotte Delbo, l’expérience de la déportation pour évoquer l’oppression de la dictature portugaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-01543849v1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Mémoires d’avril : 1974-2004, trente ans de la révolution des Œillets au Portugal, 80, pp.61-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mat.2005.1066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Contarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Benucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1268,1959 +2444,783 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe transculturelle dans le monde global/Transcultural Europe in the Global World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.9-16, 2023, 978-2-84016-517-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRILUS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filmer sous la contrainte Le cinéma portugais pendant l’État nouveau de Salazar (1933-1974)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2022, 9782807618329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Santareno, teatro com autor de corpo presente : do uivo abafado à cólera contrariada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernardo Santareno 100 anos Percursos e documentos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-989-53500-2-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O teatro como espaço de desconstrução: Cá e Lá, a procura do outro no palco e na vida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rede Internacional de Estudos da Presença. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formação e processos de criação: pesquisa, pedagogia e práticas performativas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Max Limonad, pp.298-318, 2021, 978-65-88297-41-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Colonialismo, migrações e identidades pós-coloniais : um passado presente francês »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Afrontamento. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A cena da pós-memória O presente do passado na Europa pós-colonial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Afrontamento, pp.97-113, 2021, Collection "Memoirs-Filhos do Império", 978-972-36-1887-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpo, voz e língua como patromóni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rossa, Walter and Ribeiro, Margarida Calafate. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimónios de influência portuguesa: modos de olhar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Imprensa da Universidade, pp.257-281, 2015, 978-989-26-1040-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offenbach em Lisboa no fim do século XXe, entre atração e repulsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abreu, Márcia and Daecto, Marisa Midori. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conexões, Circulações Transatlânticas dos Impressos </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de Estudos da Linguagem, pp.291-299, 2014, 978-85-62641-10-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issues de secours. Quand le théâtre portugais s'expatrie pour être du public. L'État Nouveau de Salazar, (1933-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guereña, Jean-Louis and Zapata, Mónica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Censures et manipulations dans les mondes ibérique et latino-américain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires François-Rabelais, pp.191-206, 2013, 978-2-86906-307-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saídas de emergência : o teatro impedido e as suas deslocações durante o Estado Novo de Salazar (1933-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cabrera, Ana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Censura nunca mais ! A censura ao teatro e ao cinema no Estado Novo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aletheia, pp.311-331, 2013, 978-989-622-543-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots pour ne pas le dire : la spécificité de la propagande de l'État Nouveau de Salazar (1933-1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavail, Christine and Peloille, Manuelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascismes ibériques ? Sources, définitions, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, Presses universitaires de Paris Nanterre, pp.95-109, 2013, Regards, 978-2-85901-049-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réincarnation de l'absence : les paradoxes des processus mémoriels de l'État Nouveau de Salazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fisbach, Erich and Mogin, Roselyne and Dumas, Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Après la dictature: la société civile comme vecteur mémoriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.73-83, 2012, 978-2-7535-1866-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546002v1</w:t>
-              </w:r>
-[...1174 lines deleted...]
-                <w:t xml:space="preserve">hal-03739777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3702,50 +3702,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un peu de lumière dans la pénombre : en attendant Godot par le TNP portugais en 1959</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graça dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Échos et représentations de Samuel Beckett au Portugal et au Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Saint-Denis, France. pp.53-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Castro d'António Ferreira (1525-1569) : une tragédie à la portugaise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3754,126 +3823,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La tragédie espagnole et son contexte européen: XVIe-XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France. pp.31-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545991v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01545989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4162,96 +4162,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEVES, Emília das</w:t>
+                <w:t xml:space="preserve">COSTA, Beatriz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.3161-3162</w:t>
+              <w:t xml:space="preserve">, 2013, pp.1074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01545994v1</w:t>
+                <w:t xml:space="preserve">hal-01545997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THÉÂTRE. Portugal. XIXe-XXIe siècles</w:t>
               </w:r>
@@ -4369,96 +4369,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSTA, Beatriz</w:t>
+                <w:t xml:space="preserve">NEVES, Emília das</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graça dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire universel des créatrices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.1074</w:t>
+              <w:t xml:space="preserve">, 2013, pp.3161-3162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01545997v1</w:t>
+                <w:t xml:space="preserve">hal-01545994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COLACO, Amélia Rey</w:t>
               </w:r>
@@ -4741,51 +4741,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E92BE3DA"/>
+    <w:nsid w:val="B9974115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4972,51 +4972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/graca-dos-santos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4495-1794" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060500255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14988023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Dos Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Esteves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalo Placido Cordeiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224192v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benucci Alessandro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeiro Gon&#231;alo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Gra&#231;a Dos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteves Jos&#233; Manuel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a dos Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Cordeiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04423463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Iglesias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeiro Gon&#231;alo Pl&#225;cido" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097707v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh-Frechet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deshays" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/38952?fbclid=IwAR0wGZNMFA0FlTzrQDOyLO7ZLuX6c2XBR6oWmQiyOHF9SBVe93qGJkqTbUQ" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1056151" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14317" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dumont-Lewi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333703v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04349177v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545972v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04296037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34619/amcq-ohdk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5965/1414573101342019396" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333490v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545961v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545964v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545975v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9125.v17i2p61-72" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2005.1066" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Borja de Almeida Filho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jambrina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333452v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545960v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545991v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494690v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Poncioni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545994v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/graca-dos-santos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4495-1794" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060500255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14988023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Dos Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Esteves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalo Placido Cordeiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04224192v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Contarini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benucci Alessandro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeiro Gon&#231;alo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Gra&#231;a Dos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteves Jos&#233; Manuel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04301340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a dos Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Cordeiro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04423463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Iglesias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeiro Gon&#231;alo Pl&#225;cido" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333629v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/38952?fbclid=IwAR0wGZNMFA0FlTzrQDOyLO7ZLuX6c2XBR6oWmQiyOHF9SBVe93qGJkqTbUQ" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh-Frechet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deshays" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1056151" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14317" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dumont-Lewi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04296037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34619/amcq-ohdk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333238v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333495v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5965/1414573101342019396" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545953v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545961v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545999v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9125.v17i2p61-72" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2005.1066" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04241637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benucci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333703v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04349177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333502v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545967v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545972v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545980v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546002v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Borja de Almeida Filho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Jambrina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333452v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545960v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545989v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04333510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494690v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Poncioni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545997v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545994v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>