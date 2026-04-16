--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -66,6413 +66,6413 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using thermal modelling to design food packaging that can withstand temperature breaks in cold chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cavelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st IIR Conference on Refrigeration Adapting to Rising Temperatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIF, Aug 2025, Manchester (UK), United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.adaptation.2024.1122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STUDY OF PACKAGING REUSE AND RECYCLING AS A SOLUTION FOR REDUCING GREENHOUSE GAS EMISSIONS IN THE FOOD COLD CHAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of superchilling technique on the microbiological quality of fresh salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Darsonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FoodMicro 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICFMH, Jul 2024, Burgos, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An innovative tool to evaluate and optimize GHG emissions in the food supply.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Verboven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institut of Refrigeration, Aug 2023, Paris Palais des congrès, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling energy consumption in supermarkets to reduce energy use and greenhouse gas emissions using EnergyPlus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institut of Refrigeration, Aug 2023, Paris Palais des congrès, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel approach to integrate cold energy storage in a vapour compression cycle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurely Yedmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hunlede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating the evolution of the microstructure of stored chicken breast at different superchilling conditions using X-Ray micro-computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nariman El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institut of Refrigeration, Aug 2023, Paris Palais des congrès, France. pp.203-226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and modelling study of water condensation and evaporation at the surface of fruits during cold chain breaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Lequentrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institut of Refrigeration, Aug 2023, Paris Palais des congrès, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small-scale demonstrator of a cold thermal store for liquid air energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th IIR Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, NANTES, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.iccc.2020.295155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of dynamic storage temperatures on microstructure of frozen carrot imaged by X-ray Computed Tomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vicent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Verboven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 25th IIR International Congress of Refrigeration ICR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIR Internatonal institute of refrigeration, Aug 2019, Montreal (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy mapping of large refrigerated warehouses co-located with renewable energy sources across Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostadin Fikiin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mazzucchelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Akterian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 25th IIR International Congress of Refrigeration:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institute of Refrigeration, Aug 2019, Montréal Canada, August 24-30, 2019., Canada. pp.3550-3557., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.1790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling ice recrystallization in frozen plant based products using population balance equations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vicent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Verboven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 25th IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIR International Congress of refrigeration, Aug 2019, Montréal Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prediction of bubble fragmentation during sorbet production in a scraped surface heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Dario Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou-Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. International Conference on Food and Biosystems Engineering (I. C. FaBE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratory of Food &amp; Biosystems Engineering (FABE Lab)., Jun 2017, Rhodes, Greece. 562 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical model of melting, liquid migration and deformation during an ice cream meltdown test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Warren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Hartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. IIR International Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut International du Froid (IIF). FRA., Apr 2016, Auckland, New Zealand. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.iccc.2016.0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A discriminating microscopy technique for the measurement of ice crystals and air bubbles size distribution in sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Dario Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24. IIR International Congress of Refrigeration (ICR2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut International du Froid (IIF). FRA.; Japan Society of Refrigerating and Air Conditioning Engineers (JSRAE)., Aug 2015, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2015.0573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A low temperature microscopy technique for the measurement of ice crystals and air bubbles size distribution in sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Dario Hernandez Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. International Congress on Engineering and Food (ICEF12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Engineering and Food (IAEF).; Elsevier., Jun 2015, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of a nonlinear ice cream crystallization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dochain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Arellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems (NOLCOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.717-722, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steady-state and stability analysis of a population balance based nonlinear ice cream crystallization model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dochain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Control Conference (ACC) 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2012.6314813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854398v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COUPLING FLUID FLOW, HEAT TRANSFER AND FOOD PRODUCT TRANSFORMATION: HEAT TREATMENT OF A STARCH SUSPENSION INSIDE A TUBULAR HEAT EXCHANGER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Doursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Simulation and Modelling in the Food and Bio-Industry (FOODSIM'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bragança, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non linear optimal control of batch food processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium ACoFoP Iv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Göteborg, Sweden. pp.422-428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commande optimale non linéaire sous contraintes de procédés discontinus des industries alimentaires : séchage et réfrigération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GFGP 97 - Simulation des procédés et Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Paris, France. pp.181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of microbial inactivation using in-package nonthermal plasma generated by dielectric barrier discharge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Studying the effects of superchilling storage conditions on the microstructure and quality of chicken breast meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nariman El-Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jirarat Anuntagool</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2025.103932⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 393, pp.112504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2025.112504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163296v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the effects of superchilling storage conditions on the microstructure and quality of chicken breast meat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Kinetics of microbial inactivation using in-package nonthermal plasma generated by dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumate Keratimanoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jirarat Anuntagool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2025.112504⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100, pp.103932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2025.103932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037866v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Energy Consumption and Greenhouse Gas Emissions in a UK Quick-Service Restaurant Using EnergyPlus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Evans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (6), pp.1377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en18061377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling energy consumption in a Paris supermarket to reduce energy use and greenhouse gas emissions using EnergyPlus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou-Toutie Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 168, pp.1 - 8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach combining thermosiphon and phase change materials (PCM) for cold energy storage in cooling systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurely Yedmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Hunlede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on dielectric barrier discharge nonthermal plasma generation, factors affecting reactive species, and microbial inactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jirarat Anuntagool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natchanon Srangsomjit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pimphak Thaweewong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 153, pp.109913. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodcont.2023.109913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of the Diffusion of a Confined Wall Jet through a Perforated Plate: Influence of the Porosity and the Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (01), pp.96-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/ojfd.2022.121006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Investigation of the Diffusion of a Confined Wall Jet through a Perforated Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (2), pp.168 - 212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/ojfd.2022.122009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling ice recrystallization in frozen carrot tissue during storage under dynamic temperature conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vicent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou-Toutie Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Verboven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 278, pp.109911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.109911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dynamic storage temperatures on the microstructure of frozen carrot imaged using X-ray micro-CT</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cryogenic heat exchangers for process cooling and renewable energy storage: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimityr Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostadin Fikiin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borislav Stankov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Youbi-Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.11.015⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 153, pp.275-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.02.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03009859v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryogenic heat exchangers for process cooling and renewable energy storage: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimityr Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostadin Fikiin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borislav Stankov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Youbi-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 153, pp.275-290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.02.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effacement électrique des entrepôts frigorifiques de légumes surgelés : Evaluation de l'impact énergétique et du risque produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndoye Fatou-Toutie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic heat exchangers for process cooling and renewable energy storage: A review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of dynamic storage temperatures on the microstructure of frozen carrot imaged using X-ray micro-CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vicent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou-Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Verboven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.02.106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 246, pp.232 - 241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02967125v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality changes kinetics of apple tissue during frozen storage with temperature fluctuations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Verboven</w:t>
+                <w:t xml:space="preserve">Influence of operating conditions on residence time distributions in a scraped surface heat exchanger during aerated sorbet production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Toutie F. T. Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Hernandez Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.M. Nicolaï</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.05.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 222, pp.126-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231317v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of operating conditions on residence time distributions in a scraped surface heat exchanger during aerated sorbet production</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quality changes kinetics of apple tissue during frozen storage with temperature fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vicent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.T. Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Verboven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.M. Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.11.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620909v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of process parameters on ice crystals and air bubbles size distributions of sorbets in a scraped surface heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Dario Hernandez Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou-Toutie Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 92, pp.225-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling flow and heat transfer in a scraped surface heat exchanger during the production of sorbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Darío Hernández-Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou-Toutie Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 221, pp.54-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refrigerated warehouses as intelligent hubs to integrate renewable energy in industrial food refrigeration and to enhance power grid sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostadin Fikiin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borislav Stankov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graeme Maidment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60, pp.96-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tifs.2016.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive model for viscosity development of modified rice starch suspension under unsteady temperature change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Anuntagool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 209, pp.45-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frost formation modeling during the storage of frozen vegetables exposed to temperature fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Urquiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 214, pp.16-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling population balance model and residence time distribution for pilot-scale modelling of beta-lactoglobulin aggregation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Erabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 177 (mai), pp.31-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’écoulement dans un freezer lors de la congélation de sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Arellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1153, pp.29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Population Balance Model integrating some specificities of the beta-lactoglobulin thermally-induced aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Erabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 144, pp.66 - 76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’écoulement dans un freezer lors de la congélation de sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Arellano Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1153, pp.29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of beta-lactoglobulin aggregates during thermomechanical treatments under controlled shear and temperature conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Erabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 120, pp.57 - 68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model identification and reduction for the control of an ice cream crystallization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Arellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119, pp.274-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2014.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological characterisation of sorbet using pipe rheometry during the freezing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Arellano Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 119 (3), pp.385 - 394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online ice crystal size measurements during sorbet freezing by means of the focused beam reflectance measurement (FBRM) technology. Influence of operating conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Arellano Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 113 (2), pp.351 - 359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of crystal size evolution by focused-beam reflectance measurement during the freezing of sucrose/water solutions in a scraped-surface heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Haddad Amamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (11), pp.1821 - 1825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procbio.2010.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient heat transfer by free convection in a packed bed of spheres: Comparison between two modelling approaches and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (1), pp.14-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2007.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear predictive optimal control of a batch refrigeration process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 21, pp.1-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1745-4530.1998.tb00436.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199691v1</w:t>
-              </w:r>
-[...2563 lines deleted...]
-                <w:t xml:space="preserve">hal-01510021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6490,90 +6490,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of bacterial communities on fresh salmon when preserved by refrigeration or superchilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6624,64 +6624,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ-observations of rheology and conductivity changes in mixture of long chain alcohols with surfactant and water: impact of process heating and cooling steps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Wunsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6736,90 +6736,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the thermally induced aggregation of beta-Lactoglobulin using a population balance model – integration of specific mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Erabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress on Engineering and Food (ICEF12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Québec, Canada. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6844,90 +6844,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation and liquid migration during partial melting of ice cream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Hartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Warren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress on Engineering and Food (ICEF12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Québec, Canada. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6952,90 +6952,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influencing the microstructure of aerated sorbets during continuous production in scraped surface heat exchangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Hernandez Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou-Toutie Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7086,64 +7086,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Experimental and CFD Characterization of the Airflow Pattern in a Cold Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7265,51 +7265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultan Mccarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saving Food:Production, supply chain, food waste and food comsomption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 92, </w:t>
@@ -7392,51 +7392,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European project CAFE WP3: Process experiments - Deliverable 3.3: Test of optimal control strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7553,64 +7553,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijntje Vollebregt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] . 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7805,51 +7805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumate Keratimanoch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirarat Anuntagool" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.103932" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037866v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nariman El-Abdi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2025.112504" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986711v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Eid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Foster" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Campbell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Evans" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18061377" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Toutie Ndoye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.08.023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurely Yedmel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Hunlede" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.12.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231139v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natchanon Srangsomjit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimphak Thaweewong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.109913" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojfd.2022.121006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojfd.2022.122009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vicent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Verboven" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Nicola&#239;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.109911" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009859v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.11.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimityr Popov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostadin Fikiin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Stankov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Youbi-Idrissi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.02.106" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdjouba Akerma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndoye Fatou-Toutie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231317v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vicent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Ndoye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verboven" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Nicola&#239;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.05.023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie F. T. Ndoye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hernandez Parra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Benkhelifa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.11.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626451v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Dario Hernandez Parra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.02.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Dar&#237;o Hern&#225;ndez-Parra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.09.027" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Maidment" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.11.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anuntagool" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.04.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urquiola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.06.025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Erabit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.12.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Arellano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269058v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.07.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7H8S0WC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Arellano Salazar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.07.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRGJ727F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063877v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dochain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.08.030" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.05.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DGQN67F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003356v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1NHWF9N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Haddad Amamou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2010.04.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498949v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2007.03.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199691v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4530.1998.tb00436.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63ED631012026BC6692F9C03D758DA00E4011B47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246582v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cavelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.adaptation.2024.1122" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196123v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760035v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231511v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0730" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224110v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hunlede" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0467" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0360" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nariman El Abdi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0364" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Lequentrec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawut Chaomuang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sambou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367980v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Damas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Negro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dallais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2020.295155" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521814v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mazzucchelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Foster" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Evans" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Akterian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.1790" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521843v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737226v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Dario Hernandez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742956v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Warren" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hartel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2016.0056" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741803v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0573" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00045" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854398v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6314813" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135187v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doursat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428241v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800638v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Wunsch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nicolas-Morgantini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797106v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795497v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797112v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benkhelifa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063043v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevarin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521190v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mercier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mondor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ultan Mccarthy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Villeneuve" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elsevier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815357-4.00007-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859575v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859579v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud van Der Sman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijntje Vollebregt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert David" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cavelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.adaptation.2024.1122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196123v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Evans" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Verboven" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0730" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Eid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Foster" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0360" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurely Yedmel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hunlede" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0467" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nariman El Abdi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0364" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Lequentrec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawut Chaomuang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sambou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Damas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Negro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dallais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2020.295155" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vicent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Nicola&#239;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520669v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostadin Fikiin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mazzucchelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Foster" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Evans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Akterian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.1790" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737226v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Dario Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Toutie Ndoye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Benkhelifa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742956v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Warren" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hartel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2016.0056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0573" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Dario Hernandez Parra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859552v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dochain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Arellano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00045" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854398v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6314813" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135187v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doursat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521545v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510021v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037866v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nariman El-Abdi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2025.112504" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumate Keratimanoch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirarat Anuntagool" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.103932" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986711v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Campbell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18061377" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.08.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Hunlede" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.12.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231139v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natchanon Srangsomjit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimphak Thaweewong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.109913" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741374v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diop" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojfd.2022.121006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741369v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojfd.2022.122009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171766v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.109911" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimityr Popov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Stankov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Youbi-Idrissi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.02.106" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321510v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdjouba Akerma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndoye Fatou-Toutie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.11.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620909v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie F. T. Ndoye" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hernandez Parra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.11.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vicent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Ndoye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verboven" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Nicola&#239;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.05.023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626451v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.02.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Dar&#237;o Hern&#225;ndez-Parra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.09.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231340v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Maidment" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.11.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607943v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anuntagool" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.04.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231331v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urquiola" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.06.025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531620v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Erabit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.12.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569776v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269058v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.07.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7H8S0WC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629746v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Arellano Salazar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173932v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.07.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRGJ727F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063877v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.08.030" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003378v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.05.017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DGQN67F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1NHWF9N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Haddad Amamou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2010.04.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498949v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2007.03.014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199691v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4530.1998.tb00436.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63ED631012026BC6692F9C03D758DA00E4011B47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428241v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800638v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Wunsch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nicolas-Morgantini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797106v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795497v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797112v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benkhelifa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063043v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevarin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521190v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mercier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mondor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ultan Mccarthy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Villeneuve" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elsevier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815357-4.00007-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859575v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859579v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud van Der Sman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijntje Vollebregt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert David" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>