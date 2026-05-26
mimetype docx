--- v1 (2026-04-16)
+++ v2 (2026-05-26)
@@ -66,6413 +66,6413 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of Energy Consumption and Greenhouse Gas Emissions in a UK Quick-Service Restaurant Using EnergyPlus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (6), pp.1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en18061377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying the effects of superchilling storage conditions on the microstructure and quality of chicken breast meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nariman El-Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 393, pp.112504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2025.112504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetics of microbial inactivation using in-package nonthermal plasma generated by dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumate Keratimanoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jirarat Anuntagool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100, pp.103932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2025.103932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling energy consumption in a Paris supermarket to reduce energy use and greenhouse gas emissions using EnergyPlus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou-Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 168, pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.08.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A review on dielectric barrier discharge nonthermal plasma generation, factors affecting reactive species, and microbial inactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jirarat Anuntagool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natchanon Srangsomjit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pimphak Thaweewong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.109913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2023.109913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel approach combining thermosiphon and phase change materials (PCM) for cold energy storage in cooling systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurely Yedmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Hunlede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Study of the Diffusion of a Confined Wall Jet through a Perforated Plate: Influence of the Porosity and the Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Journal of fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (01), pp.96-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojfd.2022.121006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and Numerical Investigation of the Diffusion of a Confined Wall Jet through a Perforated Plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open Journal of fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.168 - 212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojfd.2022.122009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling ice recrystallization in frozen carrot tissue during storage under dynamic temperature conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vicent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou-Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Verboven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 278, pp.109911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.109911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cryogenic heat exchangers for process cooling and renewable energy storage: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimityr Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostadin Fikiin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borislav Stankov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Youbi-Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 153, pp.275-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.02.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effacement électrique des entrepôts frigorifiques de légumes surgelés : Evaluation de l'impact énergétique et du risque produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdjouba Akerma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndoye Fatou-Toutie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of dynamic storage temperatures on the microstructure of frozen carrot imaged using X-ray micro-CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vicent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou-Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Verboven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 246, pp.232 - 241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.11.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cryogenic heat exchangers for process cooling and renewable energy storage: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimityr Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostadin Fikiin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borislav Stankov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Youbi-Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 153, pp.275-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.02.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling flow and heat transfer in a scraped surface heat exchanger during the production of sorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Darío Hernández-Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou-Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221, pp.54-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.09.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quality changes kinetics of apple tissue during frozen storage with temperature fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vicent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.T. Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Verboven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.M. Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.05.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of operating conditions on residence time distributions in a scraped surface heat exchanger during aerated sorbet production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Toutie F. T. Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Hernandez Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 222, pp.126-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.11.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of process parameters on ice crystals and air bubbles size distributions of sorbets in a scraped surface heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Dario Hernandez Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou-Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92, pp.225-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refrigerated warehouses as intelligent hubs to integrate renewable energy in industrial food refrigeration and to enhance power grid sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostadin Fikiin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borislav Stankov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme Maidment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2016.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predictive model for viscosity development of modified rice starch suspension under unsteady temperature change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Anuntagool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 209, pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frost formation modeling during the storage of frozen vegetables exposed to temperature fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Urquiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214, pp.16-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.06.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling population balance model and residence time distribution for pilot-scale modelling of beta-lactoglobulin aggregation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Erabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 177 (mai), pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de l’écoulement dans un freezer lors de la congélation de sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Arellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1153, pp.29-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Population Balance Model integrating some specificities of the beta-lactoglobulin thermally-induced aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Erabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.66 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de l’écoulement dans un freezer lors de la congélation de sorbets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Arellano Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1153, pp.29-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation of beta-lactoglobulin aggregates during thermomechanical treatments under controlled shear and temperature conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Erabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 120, pp.57 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model identification and reduction for the control of an ice cream crystallization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dochain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Arellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.274-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2014.08.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rheological characterisation of sorbet using pipe rheometry during the freezing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Arellano Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 119 (3), pp.385 - 394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online ice crystal size measurements during sorbet freezing by means of the focused beam reflectance measurement (FBRM) technology. Influence of operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Arellano Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (2), pp.351 - 359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of crystal size evolution by focused-beam reflectance measurement during the freezing of sucrose/water solutions in a scraped-surface heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Haddad Amamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (11), pp.1821 - 1825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2010.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transient heat transfer by free convection in a packed bed of spheres: Comparison between two modelling approaches and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (1), pp.14-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2007.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non linear predictive optimal control of a batch refrigeration process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 21, pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-4530.1998.tb00436.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using thermal modelling to design food packaging that can withstand temperature breaks in cold chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Cavelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IIR Conference on Refrigeration Adapting to Rising Temperatures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IIF, Aug 2025, Manchester (UK), United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.adaptation.2024.1122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY OF PACKAGING REUSE AND RECYCLING AS A SOLUTION FOR REDUCING GREENHOUSE GAS EMISSIONS IN THE FOOD COLD CHAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05196123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of superchilling technique on the microbiological quality of fresh salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Darsonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodMicro 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICFMH, Jul 2024, Burgos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative tool to evaluate and optimize GHG emissions in the food supply.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pieter Verboven</w:t>
+                <w:t xml:space="preserve">Experimental and modelling study of water condensation and evaporation at the surface of fruits during cold chain breaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Lequentrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institut of Refrigeration, Aug 2023, Paris Palais des congrès, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231511v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling energy consumption in supermarkets to reduce energy use and greenhouse gas emissions using EnergyPlus.</w:t>
+                <w:t xml:space="preserve">An innovative tool to evaluate and optimize GHG emissions in the food supply.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Eid</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Verboven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
+              <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Institut of Refrigeration, Aug 2023, Paris Palais des congrès, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0360⟩</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231543v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach to integrate cold energy storage in a vapour compression cycle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aurely Yedmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hunlede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the evolution of the microstructure of stored chicken breast at different superchilling conditions using X-Ray micro-computed tomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modelling energy consumption in supermarkets to reduce energy use and greenhouse gas emissions using EnergyPlus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Institut of Refrigeration, Aug 2023, Paris Palais des congrès, France. pp.203-226, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0364⟩</w:t>
+              <w:t xml:space="preserve">, International Institut of Refrigeration, Aug 2023, Paris Palais des congrès, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231495v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modelling study of water condensation and evaporation at the surface of fruits during cold chain breaks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sambou</w:t>
+                <w:t xml:space="preserve">Investigating the evolution of the microstructure of stored chicken breast at different superchilling conditions using X-Ray micro-computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nariman El Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Institut of Refrigeration, Aug 2023, Paris Palais des congrès, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, International Institut of Refrigeration, Aug 2023, Paris Palais des congrès, France. pp.203-226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231593v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale demonstrator of a cold thermal store for liquid air energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Damas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IIR Conference on Sustainability and the Cold Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, NANTES, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.iccc.2020.295155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dynamic storage temperatures on microstructure of frozen carrot imaged by X-ray Computed Tomography.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Energy mapping of large refrigerated warehouses co-located with renewable energy sources across Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostadin Fikiin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mazzucchelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Akterian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th IIR International Congress of Refrigeration ICR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 25th IIR International Congress of Refrigeration:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institute of Refrigeration, Aug 2019, Montréal Canada, August 24-30, 2019., Canada. pp.3550-3557., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.1790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521814v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy mapping of large refrigerated warehouses co-located with renewable energy sources across Europe.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling ice recrystallization in frozen plant based products using population balance equations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vicent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Verboven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 25th IIR International Congress of Refrigeration:</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 25th IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIR International Congress of refrigeration, Aug 2019, Montréal Québec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520669v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling ice recrystallization in frozen plant based products using population balance equations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Effect of dynamic storage temperatures on microstructure of frozen carrot imaged by X-ray Computed Tomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vicent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Verboven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th IIR International Congress of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IIR International Congress of refrigeration, Aug 2019, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">The 25th IIR International Congress of Refrigeration ICR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIR Internatonal institute of refrigeration, Aug 2019, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521843v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of bubble fragmentation during sorbet production in a scraped surface heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Dario Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou-Toutie Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Food and Biosystems Engineering (I. C. FaBE 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratory of Food &amp; Biosystems Engineering (FABE Lab)., Jun 2017, Rhodes, Greece. 562 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical model of melting, liquid migration and deformation during an ice cream meltdown test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Warren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Hartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. IIR International Conference on Sustainability and the Cold Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut International du Froid (IIF). FRA., Apr 2016, Auckland, New Zealand. 6 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.iccc.2016.0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discriminating microscopy technique for the measurement of ice crystals and air bubbles size distribution in sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Dario Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. IIR International Congress of Refrigeration (ICR2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut International du Froid (IIF). FRA.; Japan Society of Refrigerating and Air Conditioning Engineers (JSRAE)., Aug 2015, Yokohama, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.icr.2015.0573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low temperature microscopy technique for the measurement of ice crystals and air bubbles size distribution in sorbets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Dario Hernandez Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress on Engineering and Food (ICEF12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Engineering and Food (IAEF).; Elsevier., Jun 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a nonlinear ice cream crystallization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Arellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems (NOLCOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.717-722, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady-state and stability analysis of a population balance based nonlinear ice cream crystallization model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference (ACC) 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. 6 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACC.2012.6314813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854398v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COUPLING FLUID FLOW, HEAT TRANSFER AND FOOD PRODUCT TRANSFORMATION: HEAT TREATMENT OF A STARCH SUSPENSION INSIDE A TUBULAR HEAT EXCHANGER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Doursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Simulation and Modelling in the Food and Bio-Industry (FOODSIM'2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Bragança, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear optimal control of batch food processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium ACoFoP Iv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Göteborg, Sweden. pp.422-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande optimale non linéaire sous contraintes de procédés discontinus des industries alimentaires : séchage et réfrigération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFGP 97 - Simulation des procédés et Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Paris, France. pp.181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510021v1</w:t>
-              </w:r>
-[...3817 lines deleted...]
-                <w:t xml:space="preserve">hal-01199691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6490,77 +6490,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of bacterial communities on fresh salmon when preserved by refrigeration or superchilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Darsonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6605,532 +6605,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ-observations of rheology and conductivity changes in mixture of long chain alcohols with surfactant and water: impact of process heating and cooling steps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influencing the microstructure of aerated sorbets during continuous production in scraped surface heat exchangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Hernandez Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou-Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Wunsch</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Delivery of Functionality in Complex Food Systems. Physically-Inspired Approaches from the Nanoscale to the Microscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800638v1</w:t>
+                <w:t xml:space="preserve">hal-02797112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the thermally induced aggregation of beta-Lactoglobulin using a population balance model – integration of specific mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Erabit</w:t>
+                <w:t xml:space="preserve">In situ-observations of rheology and conductivity changes in mixture of long chain alcohols with surfactant and water: impact of process heating and cooling steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Wunsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Nicolas-Morgantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Congress on Engineering and Food (ICEF12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Québec, Canada. , 2015</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Delivery of Functionality in Complex Food Systems. Physically-Inspired Approaches from the Nanoscale to the Microscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797106v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation and liquid migration during partial melting of ice cream</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the thermally induced aggregation of beta-Lactoglobulin using a population balance model – integration of specific mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Erabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress on Engineering and Food (ICEF12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Québec, Canada. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795497v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influencing the microstructure of aerated sorbets during continuous production in scraped surface heat exchangers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deformation and liquid migration during partial melting of ice cream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Hartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Warren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Delivery of Functionality in Complex Food Systems. Physically-Inspired Approaches from the Nanoscale to the Microscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">12. International Congress on Engineering and Food (ICEF12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Québec, Canada. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797112v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Experimental and CFD Characterization of the Airflow Pattern in a Cold Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graciela Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7392,51 +7392,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European project CAFE WP3: Process experiments - Deliverable 3.3: Test of optimal control strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7553,64 +7553,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijntje Vollebregt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] . 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7805,51 +7805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cavelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.adaptation.2024.1122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196123v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Evans" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Verboven" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0730" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Eid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Foster" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0360" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurely Yedmel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hunlede" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0467" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231495v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nariman El Abdi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0364" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Lequentrec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawut Chaomuang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sambou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Damas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Negro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dallais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2020.295155" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vicent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Nicola&#239;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520669v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostadin Fikiin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mazzucchelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Foster" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Evans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Akterian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.1790" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737226v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Dario Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Toutie Ndoye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Benkhelifa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742956v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Warren" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hartel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2016.0056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0573" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Dario Hernandez Parra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859552v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dochain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Arellano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00045" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854398v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6314813" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135187v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doursat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521545v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510021v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037866v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nariman El-Abdi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2025.112504" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumate Keratimanoch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirarat Anuntagool" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.103932" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986711v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Campbell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18061377" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.08.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346393v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Hunlede" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.12.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231139v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natchanon Srangsomjit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimphak Thaweewong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.109913" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741374v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diop" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojfd.2022.121006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741369v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojfd.2022.122009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171766v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.109911" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimityr Popov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Stankov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Youbi-Idrissi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.02.106" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321510v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdjouba Akerma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndoye Fatou-Toutie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.11.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620909v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie F. T. Ndoye" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hernandez Parra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.11.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vicent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Ndoye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verboven" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Nicola&#239;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.05.023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626451v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.02.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Dar&#237;o Hern&#225;ndez-Parra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.09.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231340v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Maidment" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.11.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607943v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anuntagool" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.04.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231331v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urquiola" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.06.025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531620v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Erabit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.12.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569776v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269058v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.07.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7H8S0WC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629746v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Arellano Salazar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173932v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.07.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRGJ727F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063877v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.08.030" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003378v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.05.017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DGQN67F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1NHWF9N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173794v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Haddad Amamou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2010.04.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498949v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2007.03.014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199691v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4530.1998.tb00436.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63ED631012026BC6692F9C03D758DA00E4011B47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428241v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800638v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Wunsch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nicolas-Morgantini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797106v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795497v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797112v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benkhelifa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063043v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevarin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521190v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mercier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mondor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ultan Mccarthy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Villeneuve" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elsevier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815357-4.00007-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859575v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859579v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud van Der Sman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijntje Vollebregt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert David" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Eid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Foster" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Campbell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Evans" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18061377" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037866v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nariman El-Abdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2025.112504" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163296v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumate Keratimanoch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirarat Anuntagool" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2025.103932" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou-Toutie Ndoye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.08.023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natchanon Srangsomjit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pimphak Thaweewong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.109913" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346393v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurely Yedmel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Hunlede" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.12.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Diop" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojfd.2022.121006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojfd.2022.122009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vicent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Verboven" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Nicola&#239;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.109911" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimityr Popov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostadin Fikiin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Stankov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Youbi-Idrissi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.02.106" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdjouba Akerma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndoye Fatou-Toutie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.11.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Dar&#237;o Hern&#225;ndez-Parra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Benkhelifa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.09.027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231317v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vicent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Ndoye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verboven" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Nicola&#239;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.05.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620909v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie F. T. Ndoye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hernandez Parra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.11.018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Dario Hernandez Parra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.02.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Maidment" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.11.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anuntagool" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.04.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231331v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urquiola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.06.025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Erabit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.12.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Arellano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269058v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.07.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7H8S0WC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Arellano Salazar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.07.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRGJ727F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063877v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dochain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2014.08.030" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.05.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DGQN67F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003356v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1NHWF9N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173794v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Haddad Amamou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2010.04.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498949v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2007.03.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199691v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4530.1998.tb00436.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/63ED631012026BC6692F9C03D758DA00E4011B47/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246582v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cavelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.adaptation.2024.1122" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196123v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760035v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231593v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Lequentrec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawut Chaomuang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sambou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231511v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0730" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224110v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hunlede" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0467" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231543v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0360" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nariman El Abdi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0364" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367980v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Damas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Negro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dallais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2020.295155" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520669v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mazzucchelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Foster" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Evans" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Akterian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.1790" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521843v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521814v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737226v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Dario Hernandez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742956v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Warren" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hartel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2016.0056" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741803v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0573" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800041v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859552v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00045" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854398v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6314813" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135187v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doursat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521545v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428241v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benkhelifa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800638v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Wunsch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nicolas-Morgantini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797106v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795497v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05063043v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevarin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521190v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mercier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mondor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ultan Mccarthy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Villeneuve" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://elsevier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815357-4.00007-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859575v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859579v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud van Der Sman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijntje Vollebregt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert David" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>