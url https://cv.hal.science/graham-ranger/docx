--- v0 (2026-03-07)
+++ v1 (2026-04-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Graham Ranger </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, Avignon Université, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">graham-ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-2403-9081</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057650101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-YALLI : un nouveau corpus pour des modèles de langue nahuatl / Yankuik nawatlahtolkorpus pampa tlahtolmachiotl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-José Guzmán-Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha-Lorena Avendaño-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Figueroa-Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Quintana-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.802-816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadiscursive parametering with position and cooccurrence: the case of 'adverbial THOUGH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse markers: markers in discourse and and markesr on discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Campus de Metz, IDEA / ANR CODIM, Jun 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconstruction, presupposition and deixis : reflexions on “indefinite” this</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le concept de préconstruit en linguistique énonciative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lionel Dufaye, Christine Copy, 2024, Paris Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAHU²: Un nouveau corpus pour le Nahuatl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha-Lorena Avendaño-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Figueroa-Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Informatique de la Région Centre-Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse markers in the Framework of the Theory of Enunciative and Predicative Operations: limits and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Markers Theories and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laure Lansari, Agnès Celle, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exporter une théorie française à l’international : le cas de la TO(P)E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'A.L.A.E.S. fête ses 40 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALAES, 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing public debate with concessive adverbs. Yet, however and nevertheless in the Brexit debate: a corpus-based, enunciative study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier ALAES. Congrès SAES.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES France., 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par projet pour la formation aux corpus linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFFUMT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFFUMT, 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cqpweb: applications pédagogiques et recherche en humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée DARIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enunciative and corpus-based perspective on &amp;quot;I think</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, aspect, modalité, évidentialité : perspectives comparative, cognitive, théorique, appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Celle, Laure Lansari, 2016, Paris Diderot (Paris 7) / Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la surprise en anglais et la construction rétroactive des possibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le langage de la surprise », colloque interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIND YOU : an enunciative description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modalité et commentaire / Modalisation a posteriori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIDAF (Paris 13) et du VECT (Perpignan), 2013, Paris, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters for unexpected (and expected) meanings: auxiliary DO in affirmative contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paramétrer Le Sens III. Sens attendu / inattendu dans les langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters for the configuration of some qualitative SOME's.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication à l'atelier ALAES, Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marqueur de style indirect LIKE en anglais contemporain (américain et britannique).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Variation(s), plasticité, interprétation(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fire away » Suggestions pour une caractérisation énonciative de la particule adverbiale anglaise AWAY.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Prépositions &amp; aspectualité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Dupont Maîté, Conjunctive Markers of Contrast in English and French: from syntax to lexis and discourse. Studies in Corpus Linguistics 99. John Benjamins Publishing Company, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Guillemin-Flescher, Jacqueline, Linguistique constrastive : énonciation et activité langagière. Rennes : Presses Universitaires de Rennes, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta : journal des traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 69 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Heine, B., Kaltenböck, G., Kuteva, T. and Long, H., The Rise of Discourse Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogniTextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (Volume 24), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cognitextes.2489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enunciative description of three concessive sentence adverbs in English: yet, however, nevertheless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Col, Gilles. Construction du sens: un modéle instructionnel pour la sémantique (Linguistic Insights Volume 224). Berne ; New York : Peter Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.175-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Desagulier, Guillaume. Corpus Linguistics and Statistics with R (Quantitative Methods in the Humanities and Social Sciences). Cham: Springer International Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enonciation, corpus et representativité : le cas de along</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogniTextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Maryvonne Boisseau, Catherine Chauvin, Catherine Delesse et Yvon Keromnes (éds), Linguistique et traductologie : les enjeux d’une relation complexe. Arras : Artois Presses Université, 2016. pp. 202.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (2), pp.362-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Fumitake Ashino, Jean-Jacques Franckel & Denis Paillard, Prépositions et rection verbale. Étude des prépositions avec, contre, en, par, parmi, pour, Bruxelles, Peter Lang, collection GRAMM-R. Études de linguistique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32, pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enunciative approach to discourse markers: yet and still</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Articulations micro / macrosyntaxiques / Micro / Macrosyntactic articulations, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters for unexpected (and expected) meanings: Auxiliary do in affirmative contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Linguistic marking of the expected vs. unexpected in English and French / Constructions linguistiques de l’attendu / inattendu en anglais et en français, 60 (2), pp.107-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind you: an enunciative description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La modalisation a posteriori, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Karin Aijmer & Christoph Rühlemann (eds.), Corpus Pragmatics: A Handbook. Cambridge: Cambridge University Press, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1360674315000234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Paul Baker and Tony McEnery (eds.), Corpora and discourse studies: Integrating discourse and corpora (Palgrave Advances in Language and Linguistics)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.358-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Karin Aijmer & Christoph Rühlemann (eds.), Corpus Pragmatics: A Handbook.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (3), pp.544-552. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1360674315000234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters for the configuration of some qualitative SOME's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustments and readjustments: operations and markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Publications Electroniques de l’ERIAC, L’ajustement dans la TOE d'Antoine Culioli (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quotative LIKE in contemporary non standard English.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Surely not! Between certainty and disbelief » in Discours. Revue de linguistique, psycholinguistique et informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Brinton, L. (2008) The Comment Clause in English: Syntactic Origins and Pragmatic Development, Cambridge Studies in Language. Cambridge: Cambridge University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Franckel, J-J et Paillard, D. (2007) La Grammaire des prépositions, L'homme dans la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surely not! Between certainty and disbelief.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2010 Recension de Davies, W. (1999) Implicature. Intention, Convention and Principle in the Failure of Gricean Theory, Cambridge Studies in Philosophy. Cambridge: Cambridge University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You see!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Theoretical Approaches to Linguistic (Im)politeness</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Munat, J. (ed.) (2007) Lexical Creativity, Texts and Contexts, Studies in Functional and Structural Linguistics (SFSL). Amsterdam : John Benjamins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Coupland, N. (2007) Style: Language Variation and Identity. Cambridge: Cambridge University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Crystal, David (2006) Language and the Internet. Cambridge: Cambridge University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Coleman, John (2005), Introducing Speech and Language Processing. Cambridge: Cambridge University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Daniel Heller-Roazen (2005), Echolalias: On the Forgetting of Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Lynda Mugglestone (ed.) (2006), The Oxford History of English. Oxford : Oxford University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The auxiliary DO in affirmative contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16, pp.219-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender, personal pronouns and the notional domain in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.119-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DO : trois fonctions : un schéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18 (2), pp.219-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage, déformabilité et ajustement dans les propositions circonstancielles en when</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Complexité syntaxique et sémantique : études de corpus, 14, pp.47-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on peripeteic when clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on Wh- ever Concessive Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.7-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enunciative study of the rectifying concessive constructions not that, except and only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / SIGMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2, pp.105-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labour unrest in the coalmines of Asturias: an analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vida hispánica: journal of the Association of Teachers of Spanish and Portuguese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus-based approach to the enunciative characterisation of discourse marking values of right and well in contemporary spoken English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blandine Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies intersubjectives en discours et négociation du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complex construction of referential values : anyway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flore Coulouma, Cécile Viollain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paramétrer le sens en anglais et en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.137-148, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The representation of surprise in English and the retroactive construction of possible paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natalie Depraz, Agnès Celle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surprise at the Intersection of Phenomenology and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.43-58, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I think: an enunciative and corpus-based perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalila Ayoun, Agnès Celle, Laure Lansari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language Companion Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 197, John Benjamins, pp.165-184, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la surprise en anglais et la construction rétroactive des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natalie Depraz &amp; Claudia Serban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La surprise. A l'épreuve des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-58, 2015, 9782705690311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les marqueurs anglais indeed et in fact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dolores Thion Soriano-Molla; Noémie François; Jean Albrespit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FABRIQUES DE VÉRITÉ(S). Communication et imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.183-198, 2015, 978-2-343-06316-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marqueur citationnel LIKE en anglais contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Lebaud, Catherine Paulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation, ajustement, interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.79-94, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fire away » Suggestions pour une caractérisation énonciative de la particule adverbiale anglaise AWAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Merle </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues. Prépositions et aspectualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the point of IF ANY markers, if any?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Moreau-Cassignol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité des langues et représentations métalinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Univ. de Rennes, pp.171-190, 2014, 978-2-7535-2777-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fire away » Suggestions pour une caractérisation énonciative de la particule adverbiale anglaise AWAY.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Merle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues. Prépositions et aspectualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014/2 (44), Peter Lang, pp.147-158, 2014, Prépositions et aspectualité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistics or stylistics? Remarks on the translation of lexical anaphora from French into English and other associated phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruxandra Vasilescu; Elisabeta Nicolescu; Rodica Stefan; Adina Radulescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Translation: space, culture and linguistic identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Addleton Academic Publishers, pp.7-20, 2012, 978-1-935494-29-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The parenthetical discourse marker you see: operations and derivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blandine Pennec, Olivier Simonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les locutions de l’anglais: emplois et stratégies rhétoriques = Fixed phrases in English : use and rhetorical strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Perpignan, pp.181-206, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anyway… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Hancil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marqueurs discursifs et subjectivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre, pp.251-272, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tall, tall stories: identity and generic instability in Muriel Spark's Aiding and Abetting (2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madelena Gonzalez and Marie-Odile Pittin-Hédon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generic Instability and Identity in the Contemporary Novel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.117-129, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All this, if not more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geneviève Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier de l'ALAES au 47e Congrès de la Société des Anglicistes de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires d'Avignon, pp.239-254, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing contradictions: although and do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lapaire, J-R., Desagulier, G., Guignard, J-B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du fait grammatical au fait cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.305-329, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On subject-operator inversion in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Gournay, Christine Copy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points de vue sur l'inversion Cahiers de recherche en grammaire anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ophrys, pp.3-22, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de Frontière: applications en linguistique énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Beauviche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité et ses frontières : approches croisées d'un malaise contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Université d'Avignon et des Pays de Vaucluse, pp.7-18, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity and discontinuity in discourse. Notes on yet and still</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Celle, Ruth Huart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connectives as Discourse Landmarks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.177-194, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborated upon with due art&amp;quot;: reading to type in Muriel Spark's The Driver's Seat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Ganteau, Christine Reynier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impersonality and Emotion in Twentieth-Century British Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de Montpellier 3, pp.183-193, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur la traduction de l’anaphore lexicale du français vers l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Paulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cultures en contact. Traduire e(s)t commenter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Franc-Comtoises, pp.83-98, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures of Exclusion, Historicity and Theatricality in Richard III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Abiteboul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures d’une Œuvre : Richard III de William Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du temps, pp.131-150, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus-based approaches to discourse phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Approaches to Corpus in English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XCI (2), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse markers: an enunciative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer / Palgrave Macmillan, 2018, 3319709046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l’explication des faits de langue : making sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du temps, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions concessives en anglais : une approche énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ophrys, 1998, 2708008986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of__Paul Baker and Tony McEnery (eds.), /Corpora and discourse studies: Integrating discourse and corpora/ (Palgrave Advances in Language and Linguistics). Basingstoke: Palgrave Macmillan, 2015. Pp. xiv + 310.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Karin Aijmer & Christoph Rühlemann (eds.), Corpus Pragmatics: A Handbook. Cambridge: Cambridge University Press, 2015 in English Language and Linguistics, Cambridge University Press, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Franckel, J-J et Paillard, D. (2007) La Grammaire des prépositions, L'homme dans la langue. Paris: Ophrys.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Graham Ranger </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, Avignon Université, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">graham-ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-2403-9081</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057650101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-YALLI : un nouveau corpus pour des modèles de langue nahuatl / Yankuik nawatlahtolkorpus pampa tlahtolmachiotl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-José Guzmán-Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha-Lorena Avendaño-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Figueroa-Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Quintana-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.802-816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadiscursive parametering with position and cooccurrence: the case of 'adverbial THOUGH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse markers: markers in discourse and and markesr on discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Campus de Metz, IDEA / ANR CODIM, Jun 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAHU²: Un nouveau corpus pour le Nahuatl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha-Lorena Avendaño-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Figueroa-Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Informatique de la Région Centre-Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconstruction, presupposition and deixis : reflexions on “indefinite” this</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le concept de préconstruit en linguistique énonciative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lionel Dufaye, Christine Copy, 2024, Paris Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse markers in the Framework of the Theory of Enunciative and Predicative Operations: limits and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Markers Theories and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laure Lansari, Agnès Celle, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exporter une théorie française à l’international : le cas de la TO(P)E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'A.L.A.E.S. fête ses 40 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALAES, 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing public debate with concessive adverbs. Yet, however and nevertheless in the Brexit debate: a corpus-based, enunciative study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier ALAES. Congrès SAES.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES France., 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par projet pour la formation aux corpus linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFFUMT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFFUMT, 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cqpweb: applications pédagogiques et recherche en humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée DARIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enunciative and corpus-based perspective on &amp;quot;I think</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, aspect, modalité, évidentialité : perspectives comparative, cognitive, théorique, appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Celle, Laure Lansari, 2016, Paris Diderot (Paris 7) / Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la surprise en anglais et la construction rétroactive des possibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le langage de la surprise », colloque interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters for the configuration of some qualitative SOME's.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication à l'atelier ALAES, Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIND YOU : an enunciative description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modalité et commentaire / Modalisation a posteriori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIDAF (Paris 13) et du VECT (Perpignan), 2013, Paris, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters for unexpected (and expected) meanings: auxiliary DO in affirmative contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paramétrer Le Sens III. Sens attendu / inattendu dans les langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marqueur de style indirect LIKE en anglais contemporain (américain et britannique).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Variation(s), plasticité, interprétation(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fire away » Suggestions pour une caractérisation énonciative de la particule adverbiale anglaise AWAY.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Prépositions &amp; aspectualité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Dupont Maîté, Conjunctive Markers of Contrast in English and French: from syntax to lexis and discourse. Studies in Corpus Linguistics 99. John Benjamins Publishing Company, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Guillemin-Flescher, Jacqueline, Linguistique constrastive : énonciation et activité langagière. Rennes : Presses Universitaires de Rennes, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta : journal des traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 69 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Heine, B., Kaltenböck, G., Kuteva, T. and Long, H., The Rise of Discourse Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogniTextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (Volume 24), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cognitextes.2489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enunciative description of three concessive sentence adverbs in English: yet, however, nevertheless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Col, Gilles. Construction du sens: un modéle instructionnel pour la sémantique (Linguistic Insights Volume 224). Berne ; New York : Peter Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.175-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Desagulier, Guillaume. Corpus Linguistics and Statistics with R (Quantitative Methods in the Humanities and Social Sciences). Cham: Springer International Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enonciation, corpus et representativité : le cas de along</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogniTextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Maryvonne Boisseau, Catherine Chauvin, Catherine Delesse et Yvon Keromnes (éds), Linguistique et traductologie : les enjeux d’une relation complexe. Arras : Artois Presses Université, 2016. pp. 202.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (2), pp.362-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Fumitake Ashino, Jean-Jacques Franckel & Denis Paillard, Prépositions et rection verbale. Étude des prépositions avec, contre, en, par, parmi, pour, Bruxelles, Peter Lang, collection GRAMM-R. Études de linguistique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32, pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind you: an enunciative description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La modalisation a posteriori, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enunciative approach to discourse markers: yet and still</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Articulations micro / macrosyntaxiques / Micro / Macrosyntactic articulations, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters for unexpected (and expected) meanings: Auxiliary do in affirmative contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Linguistic marking of the expected vs. unexpected in English and French / Constructions linguistiques de l’attendu / inattendu en anglais et en français, 60 (2), pp.107-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Karin Aijmer & Christoph Rühlemann (eds.), Corpus Pragmatics: A Handbook. Cambridge: Cambridge University Press, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1360674315000234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Paul Baker and Tony McEnery (eds.), Corpora and discourse studies: Integrating discourse and corpora (Palgrave Advances in Language and Linguistics)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.358-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Karin Aijmer & Christoph Rühlemann (eds.), Corpus Pragmatics: A Handbook.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (3), pp.544-552. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1360674315000234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters for the configuration of some qualitative SOME's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustments and readjustments: operations and markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Publications Electroniques de l’ERIAC, L’ajustement dans la TOE d'Antoine Culioli (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quotative LIKE in contemporary non standard English.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Surely not! Between certainty and disbelief » in Discours. Revue de linguistique, psycholinguistique et informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Brinton, L. (2008) The Comment Clause in English: Syntactic Origins and Pragmatic Development, Cambridge Studies in Language. Cambridge: Cambridge University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Franckel, J-J et Paillard, D. (2007) La Grammaire des prépositions, L'homme dans la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surely not! Between certainty and disbelief.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2010 Recension de Davies, W. (1999) Implicature. Intention, Convention and Principle in the Failure of Gricean Theory, Cambridge Studies in Philosophy. Cambridge: Cambridge University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You see!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Theoretical Approaches to Linguistic (Im)politeness</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Munat, J. (ed.) (2007) Lexical Creativity, Texts and Contexts, Studies in Functional and Structural Linguistics (SFSL). Amsterdam : John Benjamins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Coupland, N. (2007) Style: Language Variation and Identity. Cambridge: Cambridge University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Crystal, David (2006) Language and the Internet. Cambridge: Cambridge University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Coleman, John (2005), Introducing Speech and Language Processing. Cambridge: Cambridge University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Daniel Heller-Roazen (2005), Echolalias: On the Forgetting of Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Lynda Mugglestone (ed.) (2006), The Oxford History of English. Oxford : Oxford University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The auxiliary DO in affirmative contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16, pp.219-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender, personal pronouns and the notional domain in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.119-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DO : trois fonctions : un schéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18 (2), pp.219-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage, déformabilité et ajustement dans les propositions circonstancielles en when</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Complexité syntaxique et sémantique : études de corpus, 14, pp.47-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on peripeteic when clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on Wh- ever Concessive Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.7-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enunciative study of the rectifying concessive constructions not that, except and only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / SIGMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2, pp.105-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labour unrest in the coalmines of Asturias: an analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vida hispánica: journal of the Association of Teachers of Spanish and Portuguese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus-based approach to the enunciative characterisation of discourse marking values of right and well in contemporary spoken English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blandine Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies intersubjectives en discours et négociation du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complex construction of referential values : anyway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flore Coulouma, Cécile Viollain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paramétrer le sens en anglais et en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.137-148, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The representation of surprise in English and the retroactive construction of possible paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natalie Depraz, Agnès Celle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surprise at the Intersection of Phenomenology and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.43-58, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I think: an enunciative and corpus-based perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalila Ayoun, Agnès Celle, Laure Lansari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language Companion Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 197, John Benjamins, pp.165-184, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la surprise en anglais et la construction rétroactive des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natalie Depraz &amp; Claudia Serban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La surprise. A l'épreuve des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-58, 2015, 9782705690311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les marqueurs anglais indeed et in fact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dolores Thion Soriano-Molla; Noémie François; Jean Albrespit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FABRIQUES DE VÉRITÉ(S). Communication et imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.183-198, 2015, 978-2-343-06316-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marqueur citationnel LIKE en anglais contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Lebaud, Catherine Paulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation, ajustement, interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.79-94, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the point of IF ANY markers, if any?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Moreau-Cassignol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité des langues et représentations métalinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Univ. de Rennes, pp.171-190, 2014, 978-2-7535-2777-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fire away » Suggestions pour une caractérisation énonciative de la particule adverbiale anglaise AWAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Merle </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues. Prépositions et aspectualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fire away » Suggestions pour une caractérisation énonciative de la particule adverbiale anglaise AWAY.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Merle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues. Prépositions et aspectualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014/2 (44), Peter Lang, pp.147-158, 2014, Prépositions et aspectualité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistics or stylistics? Remarks on the translation of lexical anaphora from French into English and other associated phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruxandra Vasilescu; Elisabeta Nicolescu; Rodica Stefan; Adina Radulescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Translation: space, culture and linguistic identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Addleton Academic Publishers, pp.7-20, 2012, 978-1-935494-29-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The parenthetical discourse marker you see: operations and derivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blandine Pennec, Olivier Simonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les locutions de l’anglais: emplois et stratégies rhétoriques = Fixed phrases in English : use and rhetorical strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Perpignan, pp.181-206, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anyway… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Hancil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marqueurs discursifs et subjectivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre, pp.251-272, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tall, tall stories: identity and generic instability in Muriel Spark's Aiding and Abetting (2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madelena Gonzalez and Marie-Odile Pittin-Hédon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generic Instability and Identity in the Contemporary Novel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.117-129, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All this, if not more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geneviève Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier de l'ALAES au 47e Congrès de la Société des Anglicistes de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires d'Avignon, pp.239-254, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing contradictions: although and do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lapaire, J-R., Desagulier, G., Guignard, J-B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du fait grammatical au fait cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.305-329, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de Frontière: applications en linguistique énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Beauviche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité et ses frontières : approches croisées d'un malaise contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Université d'Avignon et des Pays de Vaucluse, pp.7-18, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity and discontinuity in discourse. Notes on yet and still</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Celle, Ruth Huart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connectives as Discourse Landmarks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.177-194, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On subject-operator inversion in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Gournay, Christine Copy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points de vue sur l'inversion Cahiers de recherche en grammaire anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ophrys, pp.3-22, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborated upon with due art&amp;quot;: reading to type in Muriel Spark's The Driver's Seat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Ganteau, Christine Reynier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impersonality and Emotion in Twentieth-Century British Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de Montpellier 3, pp.183-193, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur la traduction de l’anaphore lexicale du français vers l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Paulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cultures en contact. Traduire e(s)t commenter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Franc-Comtoises, pp.83-98, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures of Exclusion, Historicity and Theatricality in Richard III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Abiteboul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures d’une Œuvre : Richard III de William Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du temps, pp.131-150, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus-based approaches to discourse phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Approaches to Corpus in English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XCI (2), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse markers: an enunciative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer / Palgrave Macmillan, 2018, 3319709046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l’explication des faits de langue : making sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du temps, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions concessives en anglais : une approche énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ophrys, 1998, 2708008986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of__Paul Baker and Tony McEnery (eds.), /Corpora and discourse studies: Integrating discourse and corpora/ (Palgrave Advances in Language and Linguistics). Basingstoke: Palgrave Macmillan, 2015. Pp. xiv + 310.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Karin Aijmer & Christoph Rühlemann (eds.), Corpus Pragmatics: A Handbook. Cambridge: Cambridge University Press, 2015 in English Language and Linguistics, Cambridge University Press, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Franckel, J-J et Paillard, D. (2007) La Grammaire des prépositions, L'homme dans la langue. Paris: Ophrys.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0FECAFC"/>
+    <w:nsid w:val="EE785E9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/graham-ranger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2403-9081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057650101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330612v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Guzm&#225;n-Landa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha-Lorena Avenda&#241;o-Garrido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Figueroa-Saavedra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Quintana-Torres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622596v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Ranger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416817v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814636v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416811v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04417253v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416610v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04417245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04417205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416769v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416759v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.2489" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326115v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1360674315000234" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416689v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416672v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416660v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416233v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Merillou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416203v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416583v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416577v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4636-la-surprise.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326112v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340027v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325689v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326103v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04416530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416505v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416451v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M&#233;ry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416404v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416393v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416344v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hoffmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416784v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416829v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vall&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416645v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340012v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339506v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/graham-ranger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2403-9081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057650101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330612v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Guzm&#225;n-Landa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha-Lorena Avenda&#241;o-Garrido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Figueroa-Saavedra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Quintana-Torres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622596v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Ranger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416811v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04417253v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416610v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04417245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04417205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416769v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416759v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.2489" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1360674315000234" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416689v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416672v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416660v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416233v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Merillou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416203v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416583v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416577v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4636-la-surprise.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326112v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340027v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340029v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326103v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04416530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416505v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416451v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M&#233;ry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416344v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hoffmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416784v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416829v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vall&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416645v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340012v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339506v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>