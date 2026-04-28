--- v1 (2026-04-02)
+++ v2 (2026-04-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Graham Ranger </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, Avignon Université, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">graham-ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-2403-9081</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057650101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-YALLI : un nouveau corpus pour des modèles de langue nahuatl / Yankuik nawatlahtolkorpus pampa tlahtolmachiotl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-José Guzmán-Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha-Lorena Avendaño-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Figueroa-Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Quintana-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.802-816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadiscursive parametering with position and cooccurrence: the case of 'adverbial THOUGH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse markers: markers in discourse and and markesr on discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Campus de Metz, IDEA / ANR CODIM, Jun 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAHU²: Un nouveau corpus pour le Nahuatl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha-Lorena Avendaño-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Figueroa-Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Informatique de la Région Centre-Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconstruction, presupposition and deixis : reflexions on “indefinite” this</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le concept de préconstruit en linguistique énonciative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lionel Dufaye, Christine Copy, 2024, Paris Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse markers in the Framework of the Theory of Enunciative and Predicative Operations: limits and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Markers Theories and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laure Lansari, Agnès Celle, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exporter une théorie française à l’international : le cas de la TO(P)E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'A.L.A.E.S. fête ses 40 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALAES, 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing public debate with concessive adverbs. Yet, however and nevertheless in the Brexit debate: a corpus-based, enunciative study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier ALAES. Congrès SAES.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES France., 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par projet pour la formation aux corpus linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFFUMT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFFUMT, 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cqpweb: applications pédagogiques et recherche en humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée DARIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enunciative and corpus-based perspective on &amp;quot;I think</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, aspect, modalité, évidentialité : perspectives comparative, cognitive, théorique, appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Celle, Laure Lansari, 2016, Paris Diderot (Paris 7) / Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la surprise en anglais et la construction rétroactive des possibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le langage de la surprise », colloque interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters for the configuration of some qualitative SOME's.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication à l'atelier ALAES, Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIND YOU : an enunciative description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modalité et commentaire / Modalisation a posteriori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIDAF (Paris 13) et du VECT (Perpignan), 2013, Paris, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters for unexpected (and expected) meanings: auxiliary DO in affirmative contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paramétrer Le Sens III. Sens attendu / inattendu dans les langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marqueur de style indirect LIKE en anglais contemporain (américain et britannique).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Variation(s), plasticité, interprétation(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fire away » Suggestions pour une caractérisation énonciative de la particule adverbiale anglaise AWAY.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Prépositions &amp; aspectualité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Dupont Maîté, Conjunctive Markers of Contrast in English and French: from syntax to lexis and discourse. Studies in Corpus Linguistics 99. John Benjamins Publishing Company, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Guillemin-Flescher, Jacqueline, Linguistique constrastive : énonciation et activité langagière. Rennes : Presses Universitaires de Rennes, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta : journal des traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 69 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Heine, B., Kaltenböck, G., Kuteva, T. and Long, H., The Rise of Discourse Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogniTextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (Volume 24), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cognitextes.2489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enunciative description of three concessive sentence adverbs in English: yet, however, nevertheless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Col, Gilles. Construction du sens: un modéle instructionnel pour la sémantique (Linguistic Insights Volume 224). Berne ; New York : Peter Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.175-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Desagulier, Guillaume. Corpus Linguistics and Statistics with R (Quantitative Methods in the Humanities and Social Sciences). Cham: Springer International Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enonciation, corpus et representativité : le cas de along</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogniTextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Maryvonne Boisseau, Catherine Chauvin, Catherine Delesse et Yvon Keromnes (éds), Linguistique et traductologie : les enjeux d’une relation complexe. Arras : Artois Presses Université, 2016. pp. 202.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (2), pp.362-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Fumitake Ashino, Jean-Jacques Franckel & Denis Paillard, Prépositions et rection verbale. Étude des prépositions avec, contre, en, par, parmi, pour, Bruxelles, Peter Lang, collection GRAMM-R. Études de linguistique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32, pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind you: an enunciative description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La modalisation a posteriori, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enunciative approach to discourse markers: yet and still</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Articulations micro / macrosyntaxiques / Micro / Macrosyntactic articulations, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters for unexpected (and expected) meanings: Auxiliary do in affirmative contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Linguistic marking of the expected vs. unexpected in English and French / Constructions linguistiques de l’attendu / inattendu en anglais et en français, 60 (2), pp.107-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Karin Aijmer & Christoph Rühlemann (eds.), Corpus Pragmatics: A Handbook. Cambridge: Cambridge University Press, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1360674315000234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Paul Baker and Tony McEnery (eds.), Corpora and discourse studies: Integrating discourse and corpora (Palgrave Advances in Language and Linguistics)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.358-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Karin Aijmer & Christoph Rühlemann (eds.), Corpus Pragmatics: A Handbook.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (3), pp.544-552. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1360674315000234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters for the configuration of some qualitative SOME's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustments and readjustments: operations and markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Publications Electroniques de l’ERIAC, L’ajustement dans la TOE d'Antoine Culioli (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quotative LIKE in contemporary non standard English.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Surely not! Between certainty and disbelief » in Discours. Revue de linguistique, psycholinguistique et informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Brinton, L. (2008) The Comment Clause in English: Syntactic Origins and Pragmatic Development, Cambridge Studies in Language. Cambridge: Cambridge University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Franckel, J-J et Paillard, D. (2007) La Grammaire des prépositions, L'homme dans la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surely not! Between certainty and disbelief.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2010 Recension de Davies, W. (1999) Implicature. Intention, Convention and Principle in the Failure of Gricean Theory, Cambridge Studies in Philosophy. Cambridge: Cambridge University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You see!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Theoretical Approaches to Linguistic (Im)politeness</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Munat, J. (ed.) (2007) Lexical Creativity, Texts and Contexts, Studies in Functional and Structural Linguistics (SFSL). Amsterdam : John Benjamins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Coupland, N. (2007) Style: Language Variation and Identity. Cambridge: Cambridge University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Crystal, David (2006) Language and the Internet. Cambridge: Cambridge University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Coleman, John (2005), Introducing Speech and Language Processing. Cambridge: Cambridge University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Daniel Heller-Roazen (2005), Echolalias: On the Forgetting of Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Lynda Mugglestone (ed.) (2006), The Oxford History of English. Oxford : Oxford University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The auxiliary DO in affirmative contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16, pp.219-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender, personal pronouns and the notional domain in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.119-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DO : trois fonctions : un schéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18 (2), pp.219-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage, déformabilité et ajustement dans les propositions circonstancielles en when</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Complexité syntaxique et sémantique : études de corpus, 14, pp.47-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on peripeteic when clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on Wh- ever Concessive Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.7-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enunciative study of the rectifying concessive constructions not that, except and only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / SIGMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2, pp.105-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labour unrest in the coalmines of Asturias: an analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vida hispánica: journal of the Association of Teachers of Spanish and Portuguese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus-based approach to the enunciative characterisation of discourse marking values of right and well in contemporary spoken English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blandine Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies intersubjectives en discours et négociation du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complex construction of referential values : anyway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flore Coulouma, Cécile Viollain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paramétrer le sens en anglais et en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.137-148, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The representation of surprise in English and the retroactive construction of possible paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natalie Depraz, Agnès Celle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surprise at the Intersection of Phenomenology and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.43-58, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I think: an enunciative and corpus-based perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalila Ayoun, Agnès Celle, Laure Lansari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language Companion Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 197, John Benjamins, pp.165-184, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la surprise en anglais et la construction rétroactive des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natalie Depraz &amp; Claudia Serban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La surprise. A l'épreuve des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-58, 2015, 9782705690311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les marqueurs anglais indeed et in fact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dolores Thion Soriano-Molla; Noémie François; Jean Albrespit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FABRIQUES DE VÉRITÉ(S). Communication et imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.183-198, 2015, 978-2-343-06316-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marqueur citationnel LIKE en anglais contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Lebaud, Catherine Paulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation, ajustement, interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.79-94, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the point of IF ANY markers, if any?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Moreau-Cassignol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité des langues et représentations métalinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Univ. de Rennes, pp.171-190, 2014, 978-2-7535-2777-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fire away » Suggestions pour une caractérisation énonciative de la particule adverbiale anglaise AWAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Merle </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues. Prépositions et aspectualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fire away » Suggestions pour une caractérisation énonciative de la particule adverbiale anglaise AWAY.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Merle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues. Prépositions et aspectualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014/2 (44), Peter Lang, pp.147-158, 2014, Prépositions et aspectualité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistics or stylistics? Remarks on the translation of lexical anaphora from French into English and other associated phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruxandra Vasilescu; Elisabeta Nicolescu; Rodica Stefan; Adina Radulescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Translation: space, culture and linguistic identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Addleton Academic Publishers, pp.7-20, 2012, 978-1-935494-29-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The parenthetical discourse marker you see: operations and derivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blandine Pennec, Olivier Simonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les locutions de l’anglais: emplois et stratégies rhétoriques = Fixed phrases in English : use and rhetorical strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Perpignan, pp.181-206, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anyway… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Hancil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marqueurs discursifs et subjectivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre, pp.251-272, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tall, tall stories: identity and generic instability in Muriel Spark's Aiding and Abetting (2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madelena Gonzalez and Marie-Odile Pittin-Hédon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generic Instability and Identity in the Contemporary Novel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.117-129, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All this, if not more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geneviève Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier de l'ALAES au 47e Congrès de la Société des Anglicistes de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires d'Avignon, pp.239-254, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing contradictions: although and do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lapaire, J-R., Desagulier, G., Guignard, J-B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du fait grammatical au fait cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.305-329, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de Frontière: applications en linguistique énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Beauviche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité et ses frontières : approches croisées d'un malaise contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Université d'Avignon et des Pays de Vaucluse, pp.7-18, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity and discontinuity in discourse. Notes on yet and still</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Celle, Ruth Huart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connectives as Discourse Landmarks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.177-194, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On subject-operator inversion in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Gournay, Christine Copy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points de vue sur l'inversion Cahiers de recherche en grammaire anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ophrys, pp.3-22, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborated upon with due art&amp;quot;: reading to type in Muriel Spark's The Driver's Seat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Ganteau, Christine Reynier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impersonality and Emotion in Twentieth-Century British Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de Montpellier 3, pp.183-193, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur la traduction de l’anaphore lexicale du français vers l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Paulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cultures en contact. Traduire e(s)t commenter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Franc-Comtoises, pp.83-98, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures of Exclusion, Historicity and Theatricality in Richard III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Abiteboul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures d’une Œuvre : Richard III de William Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du temps, pp.131-150, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus-based approaches to discourse phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Approaches to Corpus in English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XCI (2), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse markers: an enunciative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer / Palgrave Macmillan, 2018, 3319709046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l’explication des faits de langue : making sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du temps, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions concessives en anglais : une approche énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ophrys, 1998, 2708008986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of__Paul Baker and Tony McEnery (eds.), /Corpora and discourse studies: Integrating discourse and corpora/ (Palgrave Advances in Language and Linguistics). Basingstoke: Palgrave Macmillan, 2015. Pp. xiv + 310.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Karin Aijmer & Christoph Rühlemann (eds.), Corpus Pragmatics: A Handbook. Cambridge: Cambridge University Press, 2015 in English Language and Linguistics, Cambridge University Press, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Franckel, J-J et Paillard, D. (2007) La Grammaire des prépositions, L'homme dans la langue. Paris: Ophrys.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Graham Ranger </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités, Avignon Université, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">graham-ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-2403-9081</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057650101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-YALLI : un nouveau corpus pour des modèles de langue nahuatl / Yankuik nawatlahtolkorpus pampa tlahtolmachiotl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-José Guzmán-Landa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha-Lorena Avendaño-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Figueroa-Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Quintana-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.802-816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAHU²: Un nouveau corpus pour le Nahuatl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Torres-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha-Lorena Avendaño-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Figueroa-Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Informatique de la Région Centre-Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconstruction, presupposition and deixis : reflexions on “indefinite” this</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le concept de préconstruit en linguistique énonciative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lionel Dufaye, Christine Copy, 2024, Paris Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadiscursive parametering with position and cooccurrence: the case of 'adverbial THOUGH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse markers: markers in discourse and and markesr on discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Campus de Metz, IDEA / ANR CODIM, Jun 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse markers in the Framework of the Theory of Enunciative and Predicative Operations: limits and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Markers Theories and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laure Lansari, Agnès Celle, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exporter une théorie française à l’international : le cas de la TO(P)E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'A.L.A.E.S. fête ses 40 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALAES, 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing public debate with concessive adverbs. Yet, however and nevertheless in the Brexit debate: a corpus-based, enunciative study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier ALAES. Congrès SAES.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES France., 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par projet pour la formation aux corpus linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFFUMT 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFFUMT, 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cqpweb: applications pédagogiques et recherche en humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée DARIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enunciative and corpus-based perspective on &amp;quot;I think</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps, aspect, modalité, évidentialité : perspectives comparative, cognitive, théorique, appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agnès Celle, Laure Lansari, 2016, Paris Diderot (Paris 7) / Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la surprise en anglais et la construction rétroactive des possibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Le langage de la surprise », colloque interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters for the configuration of some qualitative SOME's.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication à l'atelier ALAES, Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIND YOU : an enunciative description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modalité et commentaire / Modalisation a posteriori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIDAF (Paris 13) et du VECT (Perpignan), 2013, Paris, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters for unexpected (and expected) meanings: auxiliary DO in affirmative contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paramétrer Le Sens III. Sens attendu / inattendu dans les langues.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marqueur de style indirect LIKE en anglais contemporain (américain et britannique).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Variation(s), plasticité, interprétation(s)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fire away » Suggestions pour une caractérisation énonciative de la particule adverbiale anglaise AWAY.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Prépositions &amp; aspectualité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Guillemin-Flescher, Jacqueline, Linguistique constrastive : énonciation et activité langagière. Rennes : Presses Universitaires de Rennes, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meta : journal des traducteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 69 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Dupont Maîté, Conjunctive Markers of Contrast in English and French: from syntax to lexis and discourse. Studies in Corpus Linguistics 99. John Benjamins Publishing Company, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Heine, B., Kaltenböck, G., Kuteva, T. and Long, H., The Rise of Discourse Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogniTextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (Volume 24), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cognitextes.2489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enunciative description of three concessive sentence adverbs in English: yet, however, nevertheless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Col, Gilles. Construction du sens: un modéle instructionnel pour la sémantique (Linguistic Insights Volume 224). Berne ; New York : Peter Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.175-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Desagulier, Guillaume. Corpus Linguistics and Statistics with R (Quantitative Methods in the Humanities and Social Sciences). Cham: Springer International Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enonciation, corpus et representativité : le cas de along</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CogniTextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Fumitake Ashino, Jean-Jacques Franckel & Denis Paillard, Prépositions et rection verbale. Étude des prépositions avec, contre, en, par, parmi, pour, Bruxelles, Peter Lang, collection GRAMM-R. Études de linguistique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32, pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Maryvonne Boisseau, Catherine Chauvin, Catherine Delesse et Yvon Keromnes (éds), Linguistique et traductologie : les enjeux d’une relation complexe. Arras : Artois Presses Université, 2016. pp. 202.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORUM. Revue internationale d’interprétation et de traduction / International Journal of Interpretation and Translation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (2), pp.362-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind you: an enunciative description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La modalisation a posteriori, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters for unexpected (and expected) meanings: Auxiliary do in affirmative contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Linguistic marking of the expected vs. unexpected in English and French / Constructions linguistiques de l’attendu / inattendu en anglais et en français, 60 (2), pp.107-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enunciative approach to discourse markers: yet and still</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Articulations micro / macrosyntaxiques / Micro / Macrosyntactic articulations, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Karin Aijmer & Christoph Rühlemann (eds.), Corpus Pragmatics: A Handbook. Cambridge: Cambridge University Press, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1360674315000234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Paul Baker and Tony McEnery (eds.), Corpora and discourse studies: Integrating discourse and corpora (Palgrave Advances in Language and Linguistics)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.358-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Karin Aijmer & Christoph Rühlemann (eds.), Corpus Pragmatics: A Handbook.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English Language and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (3), pp.544-552. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1360674315000234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters for the configuration of some qualitative SOME's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustments and readjustments: operations and markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilogos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Publications Electroniques de l’ERIAC, L’ajustement dans la TOE d'Antoine Culioli (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quotative LIKE in contemporary non standard English.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Surely not! Between certainty and disbelief » in Discours. Revue de linguistique, psycholinguistique et informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Franckel, J-J et Paillard, D. (2007) La Grammaire des prépositions, L'homme dans la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surely not! Between certainty and disbelief.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Brinton, L. (2008) The Comment Clause in English: Syntactic Origins and Pragmatic Development, Cambridge Studies in Language. Cambridge: Cambridge University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2010 Recension de Davies, W. (1999) Implicature. Intention, Convention and Principle in the Failure of Gricean Theory, Cambridge Studies in Philosophy. Cambridge: Cambridge University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You see!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Theoretical Approaches to Linguistic (Im)politeness</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Munat, J. (ed.) (2007) Lexical Creativity, Texts and Contexts, Studies in Functional and Structural Linguistics (SFSL). Amsterdam : John Benjamins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Coupland, N. (2007) Style: Language Variation and Identity. Cambridge: Cambridge University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Coleman, John (2005), Introducing Speech and Language Processing. Cambridge: Cambridge University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Crystal, David (2006) Language and the Internet. Cambridge: Cambridge University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Lynda Mugglestone (ed.) (2006), The Oxford History of English. Oxford : Oxford University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Daniel Heller-Roazen (2005), Echolalias: On the Forgetting of Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The auxiliary DO in affirmative contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16, pp.219-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender, personal pronouns and the notional domain in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.119-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DO : trois fonctions : un schéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 18 (2), pp.219-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repérage, déformabilité et ajustement dans les propositions circonstancielles en when</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Merillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Complexité syntaxique et sémantique : études de corpus, 14, pp.47-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on peripeteic when clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on Wh- ever Concessive Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia, French Journal of English Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.7-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enunciative study of the rectifying concessive constructions not that, except and only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / SIGMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2, pp.105-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labour unrest in the coalmines of Asturias: an analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vida hispánica: journal of the Association of Teachers of Spanish and Portuguese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A corpus-based approach to the enunciative characterisation of discourse marking values of right and well in contemporary spoken English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blandine Pennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies intersubjectives en discours et négociation du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complex construction of referential values : anyway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flore Coulouma, Cécile Viollain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paramétrer le sens en anglais et en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.137-148, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The representation of surprise in English and the retroactive construction of possible paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natalie Depraz, Agnès Celle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surprise at the Intersection of Phenomenology and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.43-58, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I think: an enunciative and corpus-based perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalila Ayoun, Agnès Celle, Laure Lansari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Language Companion Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 197, John Benjamins, pp.165-184, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de la surprise en anglais et la construction rétroactive des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Natalie Depraz &amp; Claudia Serban. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La surprise. A l'épreuve des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-58, 2015, 9782705690311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur les marqueurs anglais indeed et in fact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dolores Thion Soriano-Molla; Noémie François; Jean Albrespit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FABRIQUES DE VÉRITÉ(S). Communication et imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.183-198, 2015, 978-2-343-06316-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marqueur citationnel LIKE en anglais contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Lebaud, Catherine Paulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation, ajustement, interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.79-94, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the point of IF ANY markers, if any?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Moreau-Cassignol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité des langues et représentations métalinguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Univ. de Rennes, pp.171-190, 2014, 978-2-7535-2777-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fire away » Suggestions pour une caractérisation énonciative de la particule adverbiale anglaise AWAY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Merle </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues. Prépositions et aspectualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fire away » Suggestions pour une caractérisation énonciative de la particule adverbiale anglaise AWAY.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Merle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues. Prépositions et aspectualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014/2 (44), Peter Lang, pp.147-158, 2014, Prépositions et aspectualité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistics or stylistics? Remarks on the translation of lexical anaphora from French into English and other associated phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruxandra Vasilescu; Elisabeta Nicolescu; Rodica Stefan; Adina Radulescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges in Translation: space, culture and linguistic identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Addleton Academic Publishers, pp.7-20, 2012, 978-1-935494-29-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The parenthetical discourse marker you see: operations and derivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blandine Pennec, Olivier Simonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les locutions de l’anglais: emplois et stratégies rhétoriques = Fixed phrases in English : use and rhetorical strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Perpignan, pp.181-206, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anyway… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Hancil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marqueurs discursifs et subjectivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre, pp.251-272, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tall, tall stories: identity and generic instability in Muriel Spark's Aiding and Abetting (2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Madelena Gonzalez and Marie-Odile Pittin-Hédon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Generic Instability and Identity in the Contemporary Novel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.117-129, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All this, if not more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geneviève Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'atelier de l'ALAES au 47e Congrès de la Société des Anglicistes de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires d'Avignon, pp.239-254, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing contradictions: although and do</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lapaire, J-R., Desagulier, G., Guignard, J-B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du fait grammatical au fait cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.305-329, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de Frontière: applications en linguistique énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Beauviche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité et ses frontières : approches croisées d'un malaise contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Université d'Avignon et des Pays de Vaucluse, pp.7-18, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity and discontinuity in discourse. Notes on yet and still</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Celle, Ruth Huart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connectives as Discourse Landmarks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.177-194, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On subject-operator inversion in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucie Gournay, Christine Copy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points de vue sur l'inversion Cahiers de recherche en grammaire anglaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ophrys, pp.3-22, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborated upon with due art&amp;quot;: reading to type in Muriel Spark's The Driver's Seat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Ganteau, Christine Reynier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impersonality and Emotion in Twentieth-Century British Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de Montpellier 3, pp.183-193, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur la traduction de l’anaphore lexicale du français vers l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Paulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cultures en contact. Traduire e(s)t commenter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Franc-Comtoises, pp.83-98, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures of Exclusion, Historicity and Theatricality in Richard III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Abiteboul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures d’une Œuvre : Richard III de William Shakespeare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du temps, pp.131-150, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus-based approaches to discourse phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Hoffmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Approaches to Corpus in English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XCI (2), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse markers: an enunciative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer / Palgrave Macmillan, 2018, 3319709046</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l’explication des faits de langue : making sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du temps, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions concessives en anglais : une approche énonciative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ophrys, 1998, 2708008986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of__Paul Baker and Tony McEnery (eds.), /Corpora and discourse studies: Integrating discourse and corpora/ (Palgrave Advances in Language and Linguistics). Basingstoke: Palgrave Macmillan, 2015. Pp. xiv + 310.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Karin Aijmer & Christoph Rühlemann (eds.), Corpus Pragmatics: A Handbook. Cambridge: Cambridge University Press, 2015 in English Language and Linguistics, Cambridge University Press, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Franckel, J-J et Paillard, D. (2007) La Grammaire des prépositions, L'homme dans la langue. Paris: Ophrys.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Ranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE785E9A"/>
+    <w:nsid w:val="C7EA97D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/graham-ranger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2403-9081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057650101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330612v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Guzm&#225;n-Landa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha-Lorena Avenda&#241;o-Garrido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Figueroa-Saavedra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Quintana-Torres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622596v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Ranger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416811v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04417253v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416610v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04417245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04417205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416769v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416759v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.2489" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1360674315000234" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416689v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416672v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416660v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416233v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Merillou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416203v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416583v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416577v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4636-la-surprise.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326112v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340027v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340029v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326103v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04416530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416505v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416451v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M&#233;ry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416344v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hoffmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416784v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416829v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vall&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416645v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340012v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339506v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/graham-ranger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2403-9081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057650101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330612v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Guzm&#225;n-Landa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Torres-Moreno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha-Lorena Avenda&#241;o-Garrido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Figueroa-Saavedra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Quintana-Torres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814636v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Ranger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416811v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416799v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04417253v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416610v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04417245v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04417205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339500v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416769v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416759v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.2489" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1360674315000234" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416720v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416701v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416689v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416672v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416652v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416265v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416233v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Merillou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416203v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416583v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416577v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4636-la-surprise.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326112v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340027v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340029v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326103v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-04416530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416505v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416451v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416433v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M&#233;ry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416359v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416344v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hoffmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416784v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416829v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vall&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416645v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340012v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01339506v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>