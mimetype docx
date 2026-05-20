--- v2 (2026-04-28)
+++ v3 (2026-05-20)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7EA97D3"/>
+    <w:nsid w:val="DD9BF7DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>