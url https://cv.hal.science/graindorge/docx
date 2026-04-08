--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining remote sensing surveys, digital and in situ field trips in higher education geology classroom</w:t>
+                <w:t xml:space="preserve">Lateral Evolution of the Deep Crustal Structure of the Lesser Antilles Subduction Zone from Wide-Angle Seismic Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jaud</w:t>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Agranier</w:t>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Graindorge</w:t>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Kernec</w:t>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Delacourt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 196 (2), </w:t>
+              <w:t xml:space="preserve">Tektonika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (2), pp.108-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2024029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.55575/tektonika2025.3.2.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019184v1</w:t>
+                <w:t xml:space="preserve">hal-05328141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral Evolution of the Deep Crustal Structure of the Lesser Antilles Subduction Zone from Wide-Angle Seismic Modeling</w:t>
+                <w:t xml:space="preserve">Combining remote sensing surveys, digital and in situ field trips in higher education geology classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+                <w:t xml:space="preserve">Arnaud Agranier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+                <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Laigle</w:t>
+                <w:t xml:space="preserve">Maxime Kernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tektonika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (2), pp.108-126. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 196 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.55575/tektonika2025.3.2.77⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2024029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328141v1</w:t>
+                <w:t xml:space="preserve">hal-05019184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution geophysical data unravel the post-Variscan structural history of the NW Cotentin inner shelf (Central English Channel)</w:t>
               </w:r>
@@ -409,51 +409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -504,77 +504,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure of the Demerara Plateau and its two-fold tectonic evolution: from a volcanic margin to a Transform Marginal Plateau, insights from the conjugate Guinea Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Museur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -651,77 +651,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanic influence during the formation of a transform marginal plateau: Insights from wide-angle seismic data along the northwestern Demerara Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter R. Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lies Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaza Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1079,64 +1079,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lies Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 524 (1), pp.327-337. </w:t>
@@ -1187,64 +1187,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide‐angle seismic, bathymetric and gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1347,64 +1347,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Medaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, 674584 (24p.). </w:t>
@@ -1468,51 +1468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1589,90 +1589,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleogene V‐Shaped Basins and Neogene Subsidence of the Northern Lesser Antilles Forearc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (3), </w:t>
@@ -1838,295 +1838,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03685400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation, segmentation and deep crustal structure variations along the Algerian margin from the SPIRAL seismic experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pervasive detachment faults within the slow spreading oceanic crust at the poorly coupled Antilles subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Graindorge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rabie Badji</w:t>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2021.104433⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-021-00269-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03578745v1</w:t>
+                <w:t xml:space="preserve">hal-03360100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive detachment faults within the slow spreading oceanic crust at the poorly coupled Antilles subduction zone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Formation, segmentation and deep crustal structure variations along the Algerian margin from the SPIRAL seismic experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Laurencin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mireille Laigle</w:t>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Aïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.203. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 186, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-021-00269-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2021.104433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360100v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transform marginal plateaus</w:t>
               </w:r>
@@ -2246,90 +2246,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plateau de Démérara et ses marges au large des Guyanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lies Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2384,51 +2384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to Comment by A. Argnani on &amp;quot;Geometry of the Deep Calabrian Subduction from Wide-Angle Seismic Data and 3-D Gravity Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dellong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Dannowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2499,740 +2499,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bunce Fault and Strain Partitioning in the Northern Lesser Antilles</w:t>
+                <w:t xml:space="preserve">La chaîne tello-rifaine (Maroc, Algérie, Tunisie) de la fin du Crétacé à l’actuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Laurencin</w:t>
+                <w:t xml:space="preserve">R. Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Marcaillou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, pp.26-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318584v1</w:t>
+                <w:t xml:space="preserve">hal-04143820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber optic monitoring of active faults at the seafloor: the FOCUS project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ionian Abyssal Plain: a window into the Tethys oceanic lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Dannowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidrun Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Klaeschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/2019S432⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pp.447-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-10-447-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398791v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chaîne tello-rifaine (Maroc, Algérie, Tunisie) de la fin du Crétacé à l’actuel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fiber optic monitoring of active faults at the seafloor: the FOCUS project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.32-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/2019S432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143820v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionian Abyssal Plain: a window into the Tethys oceanic lithosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometry of the Deep Calabrian Subduction (Central Mediterranean Sea) From Wide-Angle Seismic Data and 3-D Gravity Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dellong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Dannowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidrun Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-10-447-2019⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GC008586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398834v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of the Deep Calabrian Subduction (Central Mediterranean Sea) From Wide-Angle Seismic Data and 3-D Gravity Modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shane Murphy</w:t>
+                <w:t xml:space="preserve">The Bunce Fault and Strain Partitioning in the Northern Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (16), pp.9573-9582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GC008586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GL083490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024702v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal Structure of the Ionian Basin and Eastern Sicily Margin: Results From a Wide-Angle Seismic Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dellong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidrun Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Margheriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3283,90 +3283,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of increasing convergence obliquity and shallow slab geometry onto tectonic deformation and seismogenic behavior along the Northern Lesser Antilles zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Evain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3407,295 +3407,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polyphased tectonic evolution of the Anegada Passage in the northern Lesser Antilles subduction zone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
+                <w:t xml:space="preserve">Subducted oceanic relief locks the shallow megathrust in central Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Sanclemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017TC004511⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (5), pp.3286 - 3305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690623v1</w:t>
+                <w:t xml:space="preserve">hal-01734549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subducted oceanic relief locks the shallow megathrust in central Ecuador</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+                <w:t xml:space="preserve">The polyphased tectonic evolution of the Anegada Passage in the northern Lesser Antilles subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (5), pp.3286 - 3305. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (5), pp.945-961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JB013849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017TC004511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734549v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Demerara passive-transform margin and associated sedimentary processes. Initial results from the IGUANES cruise</w:t>
               </w:r>
@@ -3867,51 +3867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (5), pp.1153 - 1176. </w:t>
@@ -3943,441 +3943,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of an enigmatic regional Mio-Pliocene unconformity on the Demerara plateau</w:t>
+                <w:t xml:space="preserve">Tectonic and sedimentary architecture of the Karukera spur: A record of the Lesser Antilles fore-arc deformations since the Neogene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pattier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Loncke</w:t>
+                <w:t xml:space="preserve">Lyvane de Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Imbert</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gaullier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Basile</w:t>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Leticee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 365, pp.21-35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.04.001⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 363, pp.15-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365920v1</w:t>
+                <w:t xml:space="preserve">hal-01172231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic and sedimentary architecture of the Karukera spur: A record of the Lesser Antilles fore-arc deformations since the Neogene</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep crustal structure of the North-West African margin from combined wide-angle and reflection seismic data (MIRROR seismic survey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Munch</w:t>
+                <w:t xml:space="preserve">Y. Biari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Leticee</w:t>
+                <w:t xml:space="preserve">M. Sahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schnurle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.02.007⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 656, pp.154-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01172231v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01186479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep crustal structure of the North-West African margin from combined wide-angle and reflection seismic data (MIRROR seismic survey)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of an enigmatic regional Mio-Pliocene unconformity on the Demerara plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sahabi</w:t>
+                <w:t xml:space="preserve">F. Pattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Aslanian</w:t>
+                <w:t xml:space="preserve">P. Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Schnurle</w:t>
+                <w:t xml:space="preserve">V. Gaullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 656, pp.154-174. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 365, pp.21-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.06.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01186479v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term evolution and internal architecture of a high-energy banner ridge from seismic survey of Banc du Four (Western Brittany, France)</w:t>
               </w:r>
@@ -4402,51 +4402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Sukhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4491,614 +4491,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01200511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transition from Alboran to Algerian basins (Western Mediterranean Sea): Chronostratigraphy, deep crustal structure and tectonic evolution at the rear of a narrow slab rollback system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reply to comment on the article &amp;quot;Propagation of a lithospheric tear fault (STEP) through the western boundary of the Calabrian accretionary wedge offshore eastern Sicily (Southern Italy)&amp;quot; by Gallais et al., 2013 Tectonophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 77, pp.186-205. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 610, pp.200-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2014.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00985539v1</w:t>
+                <w:t xml:space="preserve">insu-00919906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to comment on the article &amp;quot;Propagation of a lithospheric tear fault (STEP) through the western boundary of the Calabrian accretionary wedge offshore eastern Sicily (Southern Italy)&amp;quot; by Gallais et al., 2013 Tectonophysics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The transition from Alboran to Algerian basins (Western Mediterranean Sea): Chronostratigraphy, deep crustal structure and tectonic evolution at the rear of a narrow slab rollback system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Medaouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Bracene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77, pp.186-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2014.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.10.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00919906v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00985539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How wide is the seismogenic zone of the Lesser Antilles forearc?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
+                <w:t xml:space="preserve">Pliocene to Pleistocene carbonate systems of the Guadeloupe archipelago, French Lesser Antilles: a land and sea study (the KaShallow project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham K. Westbrook</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Graindorge</w:t>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gailler</w:t>
+                <w:t xml:space="preserve">Pol Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.47-59. </w:t>
+              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.99-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00814056v1</w:t>
+                <w:t xml:space="preserve">insu-00816463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pliocene to Pleistocene carbonate systems of the Guadeloupe archipelago, French Lesser Antilles: a land and sea study (the KaShallow project)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+                <w:t xml:space="preserve">How wide is the seismogenic zone of the Lesser Antilles forearc?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+                <w:t xml:space="preserve">Graham K. Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pol Guennoc</w:t>
+                <w:t xml:space="preserve">A. Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.99-110. </w:t>
+              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.47-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.99⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00816463v1</w:t>
+                <w:t xml:space="preserve">insu-00814056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of a lithospheric tear fault (STEP) through the western boundary of the Calabrian accretionary wedge offshore eastern Sicily (Southern Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Klaeschen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 602, pp.141-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5132,77 +5132,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphased tectonic evolution of the Central Algerian margin from combined wide-angle and reflection seismic data off Tipaza, Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schnurle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5260,492 +5260,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00915216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural styles and Neogene petroleum system around the Yusuf-Habibas Ridge (Alboran Basin, Mediterranean Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Gibraltar subduction: A decade of new geophysical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Medaouri</w:t>
+                <w:t xml:space="preserve">Stephane Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham K. Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bracene</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aziouz Ouabadi</w:t>
+                <w:t xml:space="preserve">Filipe Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leading Edge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 574-575, pp.72-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.08.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/tle31070776.1⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00770010v1</w:t>
+                <w:t xml:space="preserve">insu-00769762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gibraltar subduction: A decade of new geophysical data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-stage growth of the Calabrian accretionary wedge in the Ionian Sea (Central Mediterranean): Constraints from depth‐migrated multichannel seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Klaeschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.08.038⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 326-328, pp.28-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00769762v1</w:t>
+                <w:t xml:space="preserve">insu-00751511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-stage growth of the Calabrian accretionary wedge in the Ionian Sea (Central Mediterranean): Constraints from depth‐migrated multichannel seismic data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Structural styles and Neogene petroleum system around the Yusuf-Habibas Ridge (Alboran Basin, Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Medaouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bracene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziouz Ouabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.08.006⟩</w:t>
+              <w:t xml:space="preserve">Leading Edge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (7), pp.776-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/tle31070776.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00751511v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00770010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Miocene tectonic inversion in the Ionian Sea (central Mediterranean): Evidence from multichannel seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5818,77 +5818,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic evidence for the presence of Jurassic oceanic crust in the central Gulf of Cadiz (SW Iberian margin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valenti Sallarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Bartolomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5965,51 +5965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mazabraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6073,51 +6073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits of the seismogenic zone in the epicentral region of the 26 December 2004 great Sumatra-Andaman earthquake: Results from seismic refraction and wide-angle reflection surveys and thermal modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6125,51 +6125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115, pp.B01304. </w:t>
@@ -6201,472 +6201,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00452634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic imaging of forearc backthrusts at northern Sumatra subduction zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Megathrust earthquakes can nucleate in the forearc mantle: Evidence from the 2004 Sumatra event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-X. Dessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajay Chauhan</w:t>
+                <w:t xml:space="preserve">Camille André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satish C. C. Singh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+                <w:t xml:space="preserve">H. Permana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04378.x⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (7), pp.659-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G25653A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00445899v1</w:t>
+                <w:t xml:space="preserve">insu-00404745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megathrust earthquakes can nucleate in the forearc mantle: Evidence from the 2004 Sumatra event</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Graindorge</w:t>
+                <w:t xml:space="preserve">Recent and active deformation pattern off the easternmost Algerian margin, Western Mediterranean Sea: New evidence for contractional tectonic reactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Kherroubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Permana</w:t>
+                <w:t xml:space="preserve">Anne Domzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G25653A.1⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 261 (1-4), pp.17-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2008.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00404745v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00401780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent and active deformation pattern off the easternmost Algerian margin, Western Mediterranean Sea: New evidence for contractional tectonic reactivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic imaging of forearc backthrusts at northern Sumatra subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Chauhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Kherroubi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+                <w:t xml:space="preserve">Satish C. C. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Yelles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t>
+                <w:t xml:space="preserve">Nugroho Hananto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Domzig</w:t>
+                <w:t xml:space="preserve">Hélène Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 261 (1-4), pp.17-32. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 179 (3), pp.1772-1780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2008.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04378.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00401780v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00445899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of lower plate structure on upper plate deformation at the NW Sumatran convergent margin from seafloor morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sibuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6903,51 +6903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentí Sallarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7036,51 +7036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are rupture zone limits of great subduction earthquakes controlled by upper plate structures? Evidence from MCS data aquired across the Northen Ecuador-South West Colombia margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7157,51 +7157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structures of the Ecuador convergent margin and the Carnegie Ridge, possible consequence on great earthquakes recurrence interval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calahorrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7326,51 +7326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7433,51 +7433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal structure beneath the Strait of Juan de Fuca and southern Vancouver Island from seismic and gravity analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7779,77 +7779,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Domoison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Albert Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t>
@@ -7887,103 +7887,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subduction d'une croûte océanique hydratée aux Petites Antilles - Premiers resultats de la campagne oceanographique Manta-Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurhellen de Larocque Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes (FRA), France</w:t>
@@ -8038,64 +8038,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8137,77 +8137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation de fluides à travers l'avant arc externe de la subduction des Petites Antilles du Nord, influence sur la sismicité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kingsley Ezenwaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8275,90 +8275,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring a submarine strike-slip fault, using a fiber optic strain cable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Andre Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
@@ -8390,618 +8390,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep structure of the Demerara Plateau and its two-fold tectonic evolution: from a volcanic margin to a Transform Marginal Plateau, insights from the conjugate Guinea plateau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of strain partitioning in the Northern Lesser Antilles (Guadeloupe to Virgin Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587834v1</w:t>
+                <w:t xml:space="preserve">hal-03587725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of strain partitioning in the Northern Lesser Antilles (Guadeloupe to Virgin Island)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Relation between Fluid Migration and the Deep Crustal Structure at the Lesser Antilles Island arc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Graindorge</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587725v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between Fluid Migration and the Deep Crustal Structure at the Lesser Antilles Island arc.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+                <w:t xml:space="preserve">Le rôle de l'héritage structural sur la sismicité du Cotentin : l'apport de l'analyse terre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Laurencin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mireille Laigle</w:t>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588172v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'héritage structural sur la sismicité du Cotentin : l'apport de l'analyse terre-mer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Duperret</w:t>
+                <w:t xml:space="preserve">Deep structure of the Demerara Plateau and its two-fold tectonic evolution: from a volcanic margin to a Transform Marginal Plateau, insights from the conjugate Guinea plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Museur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Méar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+                <w:t xml:space="preserve">Frauke Klingelhoëfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Roest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/sp524-2021-96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589507v1</w:t>
+                <w:t xml:space="preserve">hal-03587834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of strain partitioning in the Northern Lesser Antilles (Guadeloupe to Virgin Island).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Laurencin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGU, Dec 2019, San Francisco, United States</w:t>
@@ -9056,64 +9056,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melodie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9181,77 +9181,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lies Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGU, Dec 2019, San Francisco, United States</w:t>
@@ -9280,90 +9280,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic partitioning at oblique convergence poorly-coupled subduction zones: the example of the Northern Lesser Antilles margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoëfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9405,103 +9405,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation Between the Nature of the Subducting Plate, Heat Flow and Fluid Escape Structures at the Lesser Antilles Island arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Biari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
@@ -9681,51 +9681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Malod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malavieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9750,369 +9750,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">26 th December 2004 Geat Sumatra Earthquake : first insights from the summer 2005 Marion Dufresne cruise.</w:t>
+                <w:t xml:space="preserve">Evidence from in situ pore pressure monitoring of submarine slope failures generated by the December 26, 2004 Great Sumatra Earthquake.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Sibuet</w:t>
+                <w:t xml:space="preserve">N. Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119097v1</w:t>
+                <w:t xml:space="preserve">hal-00119107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence from in situ pore pressure monitoring of submarine slope failures generated by the December 26, 2004 Great Sumatra Earthquake.</w:t>
+                <w:t xml:space="preserve">Swath bathymetric transect across the Sunda trench in relation with the December 26, 2004 earthquake : first tectonic results of the R/V Marion Dufresne cruise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sultan</w:t>
+                <w:t xml:space="preserve">C. Rangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119107v1</w:t>
+                <w:t xml:space="preserve">hal-00119093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swath bathymetric transect across the Sunda trench in relation with the December 26, 2004 earthquake : first tectonic results of the R/V Marion Dufresne cruise.</w:t>
+                <w:t xml:space="preserve">26 th December 2004 Geat Sumatra Earthquake : first insights from the summer 2005 Marion Dufresne cruise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rangin</w:t>
+                <w:t xml:space="preserve">J.C. Sibuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malod</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119093v1</w:t>
+                <w:t xml:space="preserve">hal-00119097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10169,64 +10169,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geophysics, Tectonics and Petroleum Geosciences. Proceedings of the 2nd Springer Conference of the Arabian Journal of Geosciences (CAJG-2), Tunisia 2019. 2022. Mustapha Meghraoui, Narasimman Sundararajan, Santanu Banerjee, Klaus-G. Hinzen, Mehdi Eshagh, François Rour, Helder I. Chaminé, Said Maouche, André Michard (Eds) Print ISBN978-3-030-73025-3 Online ISBN978-3-030-73026-0. Part. Tectonics and Geodynamics, pp. 541-544</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -10316,51 +10316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Malavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transform Plate Boundaries and Fracture Zones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.321-337, 2019, </w:t>
@@ -10443,64 +10443,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide-angle seismic, bathymetric and gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10558,277 +10558,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal “V” shape fracturing in Northern Lesser Antilles Forearc: Impact on segmentation of the seismogenic zone.</w:t>
+                <w:t xml:space="preserve">Is “V” shaped Basins and Spurs system in Northern Lesser Antilles Forearc related to transition from Subduction to Collision?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Laurencin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423820v1</w:t>
+                <w:t xml:space="preserve">hal-02523988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is “V” shaped Basins and Spurs system in Northern Lesser Antilles Forearc related to transition from Subduction to Collision?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+                <w:t xml:space="preserve">Mapping the oceanic flexure off Algeria: along-strike changes in space and time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leffondré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Medaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Laurencin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Melody Philippon</w:t>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.n°EGU2019-14735, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523988v1</w:t>
+                <w:t xml:space="preserve">hal-02416470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodynamic of the Lesser Antilles Back arc Domain; contributions of the GARANTI cruise, in the Grenada Basin</w:t>
               </w:r>
@@ -10933,221 +10933,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the oceanic flexure off Algeria: along-strike changes in space and time</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+                <w:t xml:space="preserve">Crustal “V” shape fracturing in Northern Lesser Antilles Forearc: Impact on segmentation of the seismogenic zone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.n°EGU2019-14735, 2019</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416470v1</w:t>
+                <w:t xml:space="preserve">hal-02423820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide-angle seismic, bathymetric and gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11358,51 +11358,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05019184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Agranier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kernec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05328141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurencin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.2.77" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04616046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Kaci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107333" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Museur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basile" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp524-2021-96" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter R. Roest" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229592" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229112" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03602689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaza Haidar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Medaouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006877" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203721v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP524-2021-118" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020472" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leffondr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.674584" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006524" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Museur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graindorge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Roest" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228645" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik A&#239;di" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Badji" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104433" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360100v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00269-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Roest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102940" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04964017v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dellong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dannowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Murphy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009223" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083490" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/2019S432" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04143820v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepretre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398834v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Klaeschen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-447-2019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024702v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008586" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Margheriti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015312" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852728v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.03.048" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690623v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004511" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734549v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sanclemente" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013849" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC004030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pattier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.04.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172231v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvane de Min" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leticee" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.02.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LBGFG3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01186479v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Biari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahabi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schnurle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.06.019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01200511v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcaurelio Franzetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.08.019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Bracene" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.01.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNGFCMQT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00919906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gallais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.10.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham K. Westbrook" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.47" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00793073v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.12.026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50318" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00770010v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medaouri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bracene" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziouz Ouabadi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle31070776.1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Rosas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.08.038" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL0LVH1V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00751511v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.08.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HNSKBRT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00656030v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klaeschen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008505" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643515v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valenti Sallar&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bartolom&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643489v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049799" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00452634v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ladage" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006569" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445899v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Chauhan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Hananto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04378.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404745v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Permana" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25653A.1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00401780v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kherroubi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Domzig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.05.016" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354708v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sibuet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Henstock" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.053" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00204272v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112873v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237; Sallar&#232;s" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst R. Flueh" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2005.01.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL98G9NJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407305v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Agudelo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003060" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407315v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calahorrano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;thoux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018803" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407304v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sachpazi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laigle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.07.010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J0QH57V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407005v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spence" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hyndman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001823" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263389v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Coudun" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269856v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Domoison" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Albert Audemard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13411" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269891v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurhellen de Larocque Latour" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04122216v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurent" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269887v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingsley Ezenwaka" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874514v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre Gutscher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7182" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587834v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelho&#235;fer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587725v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588172v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589507v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523479v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474222v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Philippon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527196v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118894v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118930v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502275v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domzig" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118488v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Malod" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malavieille" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119097v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sibuet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Begot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malod" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119107v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sultan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119093v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rangin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309702v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73026-0_121" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318078v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malavieille" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812064-4.00013-X" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360723v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11712" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423820v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523988v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02427961v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416470v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416497v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Padron" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05328141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurencin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.2.77" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05019184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Agranier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kernec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04616046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Kaci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107333" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Museur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basile" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp524-2021-96" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter R. Roest" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229592" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229112" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03602689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaza Haidar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Medaouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006877" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203721v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP524-2021-118" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020472" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leffondr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.674584" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006524" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Museur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graindorge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Roest" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228645" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00269-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik A&#239;di" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Badji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104433" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Roest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102940" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04964017v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dellong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dannowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Murphy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009223" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04143820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepretre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Klaeschen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-447-2019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398791v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/2019S432" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008586" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318584v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083490" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Margheriti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015312" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852728v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.03.048" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sanclemente" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013849" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690623v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004511" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC004030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvane de Min" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leticee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.02.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LBGFG3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01186479v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Biari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahabi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schnurle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.06.019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365920v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pattier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.04.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01200511v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcaurelio Franzetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.08.019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00919906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gallais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.10.012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Bracene" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.01.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNGFCMQT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814056v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham K. Westbrook" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.47" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00793073v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.12.026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50318" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Rosas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.08.038" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL0LVH1V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00751511v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.08.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HNSKBRT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00770010v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medaouri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bracene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziouz Ouabadi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle31070776.1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00656030v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klaeschen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008505" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643515v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valenti Sallar&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bartolom&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643489v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049799" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00452634v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ladage" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006569" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404745v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Permana" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25653A.1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00401780v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kherroubi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Domzig" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.05.016" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445899v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Chauhan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Hananto" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04378.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354708v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sibuet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Henstock" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.053" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00204272v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112873v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237; Sallar&#232;s" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst R. Flueh" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2005.01.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL98G9NJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407305v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Agudelo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003060" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407315v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calahorrano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;thoux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018803" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407304v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sachpazi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laigle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.07.010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J0QH57V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407005v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spence" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hyndman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001823" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263389v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Coudun" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269856v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Domoison" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Albert Audemard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13411" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269891v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurhellen de Larocque Latour" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04122216v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurent" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269887v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingsley Ezenwaka" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874514v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre Gutscher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7182" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587725v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588172v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589507v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587834v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelho&#235;fer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523479v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474222v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Philippon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527196v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118894v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118930v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502275v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domzig" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118488v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Malod" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malavieille" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119107v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sultan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Begot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malod" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119093v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rangin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119097v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sibuet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309702v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73026-0_121" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318078v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malavieille" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812064-4.00013-X" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360723v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11712" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523988v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416470v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02427961v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423820v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416497v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Padron" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>