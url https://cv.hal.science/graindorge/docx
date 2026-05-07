--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -2499,403 +2499,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chaîne tello-rifaine (Maroc, Algérie, Tunisie) de la fin du Crétacé à l’actuel</w:t>
+                <w:t xml:space="preserve">Fiber optic monitoring of active faults at the seafloor: the FOCUS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lepretre</w:t>
+                <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.32-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/2019S432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143820v1</w:t>
+                <w:t xml:space="preserve">hal-02398791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionian Abyssal Plain: a window into the Tethys oceanic lithosphere</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La chaîne tello-rifaine (Maroc, Algérie, Tunisie) de la fin du Crétacé à l’actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Lepretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, pp.26-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398834v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber optic monitoring of active faults at the seafloor: the FOCUS project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Ionian Abyssal Plain: a window into the Tethys oceanic lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Dannowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidrun Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Klaeschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.32-37. </w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pp.447-462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/2019S432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/se-10-447-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398791v1</w:t>
+                <w:t xml:space="preserve">hal-02398834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry of the Deep Calabrian Subduction (Central Mediterranean Sea) From Wide-Angle Seismic Data and 3-D Gravity Modeling</w:t>
               </w:r>
@@ -3943,441 +3943,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic and sedimentary architecture of the Karukera spur: A record of the Lesser Antilles fore-arc deformations since the Neogene</w:t>
+                <w:t xml:space="preserve">Origin of an enigmatic regional Mio-Pliocene unconformity on the Demerara plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyvane de Min</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+                <w:t xml:space="preserve">F. Pattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+                <w:t xml:space="preserve">P. Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Munch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.L. Leticee</w:t>
+                <w:t xml:space="preserve">V. Gaullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 363, pp.15-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.02.007⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 365, pp.21-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172231v1</w:t>
+                <w:t xml:space="preserve">hal-01365920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep crustal structure of the North-West African margin from combined wide-angle and reflection seismic data (MIRROR seismic survey)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tectonic and sedimentary architecture of the Karukera spur: A record of the Lesser Antilles fore-arc deformations since the Neogene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyvane de Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Biari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sahabi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Schnurle</w:t>
+                <w:t xml:space="preserve">J.L. Leticee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.06.019⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 363, pp.15-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01186479v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of an enigmatic regional Mio-Pliocene unconformity on the Demerara plateau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep crustal structure of the North-West African margin from combined wide-angle and reflection seismic data (MIRROR seismic survey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Biari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pattier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Loncke</w:t>
+                <w:t xml:space="preserve">M. Sahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Imbert</w:t>
+                <w:t xml:space="preserve">D. Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gaullier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Basile</w:t>
+                <w:t xml:space="preserve">P. Schnurle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 365, pp.21-35. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 656, pp.154-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365920v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01186479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term evolution and internal architecture of a high-energy banner ridge from seismic survey of Banc du Four (Western Brittany, France)</w:t>
               </w:r>
@@ -4491,614 +4491,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01200511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to comment on the article &amp;quot;Propagation of a lithospheric tear fault (STEP) through the western boundary of the Calabrian accretionary wedge offshore eastern Sicily (Southern Italy)&amp;quot; by Gallais et al., 2013 Tectonophysics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The transition from Alboran to Algerian basins (Western Mediterranean Sea): Chronostratigraphy, deep crustal structure and tectonic evolution at the rear of a narrow slab rollback system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Medaouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Gallais</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rabah Bracene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 610, pp.200-203. </w:t>
+              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77, pp.186-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jog.2014.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00919906v1</w:t>
+                <w:t xml:space="preserve">insu-00985539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transition from Alboran to Algerian basins (Western Mediterranean Sea): Chronostratigraphy, deep crustal structure and tectonic evolution at the rear of a narrow slab rollback system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+                <w:t xml:space="preserve">Reply to comment on the article &amp;quot;Propagation of a lithospheric tear fault (STEP) through the western boundary of the Calabrian accretionary wedge offshore eastern Sicily (Southern Italy)&amp;quot; by Gallais et al., 2013 Tectonophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2014.01.003⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 610, pp.200-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2013.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00985539v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00919906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pliocene to Pleistocene carbonate systems of the Guadeloupe archipelago, French Lesser Antilles: a land and sea study (the KaShallow project)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+                <w:t xml:space="preserve">How wide is the seismogenic zone of the Lesser Antilles forearc?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+                <w:t xml:space="preserve">Graham K. Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pol Guennoc</w:t>
+                <w:t xml:space="preserve">A. Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.99-110. </w:t>
+              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.47-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.99⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00816463v1</w:t>
+                <w:t xml:space="preserve">insu-00814056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How wide is the seismogenic zone of the Lesser Antilles forearc?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
+                <w:t xml:space="preserve">Pliocene to Pleistocene carbonate systems of the Guadeloupe archipelago, French Lesser Antilles: a land and sea study (the KaShallow project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham K. Westbrook</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Graindorge</w:t>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gailler</w:t>
+                <w:t xml:space="preserve">Pol Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.47-59. </w:t>
+              <w:t xml:space="preserve">, 2013, 184 (1-2), pp.99-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.1-2.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00814056v1</w:t>
+                <w:t xml:space="preserve">insu-00816463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of a lithospheric tear fault (STEP) through the western boundary of the Calabrian accretionary wedge offshore eastern Sicily (Southern Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Klaeschen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 602, pp.141-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5266,77 +5266,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gibraltar subduction: A decade of new geophysical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham K. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5412,77 +5412,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-stage growth of the Calabrian accretionary wedge in the Ionian Sea (Central Mediterranean): Constraints from depth‐migrated multichannel seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Klaeschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5675,64 +5675,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Miocene tectonic inversion in the Ionian Sea (central Mediterranean): Evidence from multichannel seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5818,64 +5818,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic evidence for the presence of Jurassic oceanic crust in the central Gulf of Cadiz (SW Iberian margin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valenti Sallarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6086,51 +6086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits of the seismogenic zone in the epicentral region of the 26 December 2004 great Sumatra-Andaman earthquake: Results from seismic refraction and wide-angle reflection surveys and thermal modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7538,2629 +7538,3712 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2002JB001823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvel éclairage sur les relations entre le domaine Nord-Armoricain et les bassins sédimentaires méso-cénozoiques de la Manche centrale : rôle de l’héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Clochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29è RST Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un schéma sismo-tectonique précisé au large d’une zone à enjeux, au NW de la péninsule du Cotentin (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Clochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29è RST Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tectonic accommodation of the northern Antilles strike slip to subduction transition along the Porto-Rico – Anegada – Lesser Antilles Margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Domoison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Albert Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geomorphological and Tectonic Evolution of the central English Channel: Insights from High-Resolution Marine Geophysical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Vienna (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-6982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Offshore investigation of neotectonic faults in an intraplate area, between the Norman coast and the Channel islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th international INQUA meeting on paleiseismology, Active tectonics and archeoseismology (PATA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Los Andes, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et evolution tectono-sédimentaire des bassins du Nord-Cotentin et de la Manche centrale. Apport des nouvelles campagnes EMECHAT (1 et 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19è congrès français de sédimentologie, ASF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fosse centrale de la Manche au Nord-Ouest du Cotentin. Une trace fossile du fleuve Manche et de son remplissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19è congrès français de sédimentologie, ASF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subduction d'une croûte océanique hydratée aux Petites Antilles - Premiers resultats de la campagne oceanographique Manta-Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurhellen de Larocque Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes (FRA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fosse de la Hague : un objet morphologique et sédimentologique original sur un bâti polygénique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28è RST de Rennes, 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des variations glacio-eustatiques du Pléistocène moyen à supérieur sur l'architecture sédimentaire du plateau continental de Guyane Française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) - 28ème édition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géosciences Rennes / OSUR / Université de Rennes; Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation de fluides à travers l'avant arc externe de la subduction des Petites Antilles du Nord, influence sur la sismicité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kingsley Ezenwaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes (FRA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cotentin offshore et ses failles. Un puzzle intraplaque éclairé par approche Terre-Mer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28è RST de Rennes, 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seismotectonic activity in the NW Cotentin Peninsula (Normandy, France). The input of offshore high-resolution data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International meeting of Paleoseismology, Active Tectonics and Archeoseismology (PATA Days)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring a submarine strike-slip fault, using a fiber optic strain cable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Andre Gutscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A review of strain partitioning in the Northern Lesser Antilles (Guadeloupe to Virgin Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation between Fluid Migration and the Deep Crustal Structure at the Lesser Antilles Island arc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de l'héritage structural sur la sismicité du Cotentin : l'apport de l'analyse terre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep structure of the Demerara Plateau and its two-fold tectonic evolution: from a volcanic margin to a Transform Marginal Plateau, insights from the conjugate Guinea plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Museur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoëfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Roest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Basile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/sp524-2021-96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A review of strain partitioning in the Northern Lesser Antilles (Guadeloupe to Virgin Island).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGU, Dec 2019, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is “V” shaped Basins and Spurs system in Northern Lesser Antilles Forearc related to transition from Subduction to Collision? - T31D-0270</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melodie Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transform Marginal Plateaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lies Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Roest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Basile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGU, Dec 2019, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tectonic partitioning at oblique convergence poorly-coupled subduction zones: the example of the Northern Lesser Antilles margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoëfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation Between the Nature of the Subducting Plate, Heat Flow and Fluid Escape Structures at the Lesser Antilles Island arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Biari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Algerian Margin : A Case Study of Interaction between Plio-Quaternary Sedimentation and Tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Strzerzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AAPG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landward vergence at the toe of the NW Sumatra accretionary wedge : implications for the rheology of the decollement in the souve region of the 26 Dec. 2004 Sumatra earthquake.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Malod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malavieille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence from in situ pore pressure monitoring of submarine slope failures generated by the December 26, 2004 Great Sumatra Earthquake.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swath bathymetric transect across the Sunda trench in relation with the December 26, 2004 earthquake : first tectonic results of the R/V Marion Dufresne cruise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">26 th December 2004 Geat Sumatra Earthquake : first insights from the summer 2005 Marion Dufresne cruise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Sibuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de campagne DIADEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lies Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Coudun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut des Sciences de la Terre de Grenoble. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263389v1</w:t>
-              </w:r>
-[...2375 lines deleted...]
-                <w:t xml:space="preserve">hal-00119097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismo-stratigraphic Mapping Guided by Magnetic Anomalies Stripes: Assessing Opening Models for the Eastern Algerian Oceanic Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaza Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10209,204 +11292,204 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geophysics, Tectonics and Petroleum Geosciences. Proceedings of the 2nd Springer Conference of the Arabian Journal of Geosciences (CAJG-2), Tunisia 2019. 2022. Mustapha Meghraoui, Narasimman Sundararajan, Santanu Banerjee, Klaus-G. Hinzen, Mehdi Eshagh, François Rour, Helder I. Chaminé, Said Maouche, André Michard (Eds) Print ISBN978-3-030-73025-3 Online ISBN978-3-030-73026-0. Part. Tectonics and Geodynamics, pp. 541-544</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-73026-0_121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strike-Slip Faulting in the Calabrian Accretionary Wedge: Using Analog Modeling to Test the Kinematic Boundary Conditions of Geodynamic Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dellong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Malavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transform Plate Boundaries and Fracture Zones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.321-337, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-812064-4.00013-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10416,51 +11499,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide-angle seismic, bathymetric and gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10509,92 +11592,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is “V” shaped Basins and Spurs system in Northern Lesser Antilles Forearc related to transition from Subduction to Collision?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10616,110 +11699,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the oceanic flexure off Algeria: along-strike changes in space and time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leffondré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10778,198 +11861,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.n°EGU2019-14735, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodynamic of the Lesser Antilles Back arc Domain; contributions of the GARANTI cruise, in the Grenada Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal “V” shape fracturing in Northern Lesser Antilles Forearc: Impact on segmentation of the seismogenic zone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10991,150 +12074,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide-angle seismic, bathymetric and gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11153,65 +12236,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington D.C., United States. pp.Abstract T21F-0285, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId324"/>
+      <w:footerReference w:type="default" r:id="rId338"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11358,51 +12441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05328141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurencin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.2.77" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05019184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Agranier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kernec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04616046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Kaci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107333" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Museur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basile" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp524-2021-96" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter R. Roest" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229592" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229112" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03602689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaza Haidar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Medaouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006877" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203721v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP524-2021-118" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020472" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leffondr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.674584" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006524" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Museur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graindorge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Roest" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228645" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00269-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik A&#239;di" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Badji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104433" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Roest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102940" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04964017v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dellong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dannowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Murphy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009223" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04143820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepretre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Klaeschen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-447-2019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398791v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/2019S432" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008586" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318584v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083490" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Margheriti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015312" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852728v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.03.048" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sanclemente" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013849" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690623v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004511" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC004030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvane de Min" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leticee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.02.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LBGFG3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01186479v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Biari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahabi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schnurle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.06.019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365920v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pattier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.04.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01200511v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcaurelio Franzetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.08.019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00919906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gallais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.10.012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Bracene" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.01.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNGFCMQT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814056v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham K. Westbrook" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.47" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00793073v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.12.026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50318" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Rosas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.08.038" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL0LVH1V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00751511v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.08.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HNSKBRT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00770010v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medaouri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bracene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziouz Ouabadi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle31070776.1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00656030v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klaeschen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008505" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643515v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valenti Sallar&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bartolom&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643489v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049799" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00452634v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ladage" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006569" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404745v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Permana" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25653A.1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00401780v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kherroubi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Domzig" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.05.016" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445899v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Chauhan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Hananto" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04378.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354708v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sibuet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Henstock" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.053" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00204272v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112873v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237; Sallar&#232;s" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst R. Flueh" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2005.01.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL98G9NJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407305v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Agudelo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003060" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407315v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calahorrano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;thoux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018803" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407304v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sachpazi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laigle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.07.010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J0QH57V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407005v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spence" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hyndman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001823" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263389v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Coudun" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269856v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Domoison" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Albert Audemard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13411" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269891v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurhellen de Larocque Latour" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04122216v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurent" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269887v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingsley Ezenwaka" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874514v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre Gutscher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7182" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587725v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588172v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589507v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587834v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelho&#235;fer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523479v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474222v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Philippon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527196v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118894v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118930v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502275v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domzig" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118488v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Malod" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malavieille" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119107v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sultan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Begot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malod" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119093v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rangin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119097v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sibuet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309702v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73026-0_121" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318078v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malavieille" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812064-4.00013-X" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360723v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11712" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523988v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416470v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02427961v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423820v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416497v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Padron" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05328141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurencin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.2.77" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05019184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Agranier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kernec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04616046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Kaci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107333" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Museur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basile" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp524-2021-96" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter R. Roest" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229592" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229112" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03602689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaza Haidar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Medaouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006877" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203721v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP524-2021-118" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020472" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leffondr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.674584" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006524" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Museur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graindorge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Roest" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228645" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00269-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik A&#239;di" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Badji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104433" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Roest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102940" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04964017v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dellong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dannowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Murphy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009223" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/2019S432" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04143820v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepretre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398834v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Klaeschen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-447-2019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008586" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318584v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083490" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Margheriti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015312" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852728v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.03.048" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sanclemente" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013849" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690623v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004511" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC004030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pattier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.04.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172231v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvane de Min" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leticee" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.02.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LBGFG3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01186479v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Biari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahabi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schnurle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.06.019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01200511v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcaurelio Franzetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.08.019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Bracene" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.01.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNGFCMQT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00919906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gallais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.10.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham K. Westbrook" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.47" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00793073v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.12.026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50318" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Rosas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.08.038" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL0LVH1V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00751511v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.08.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HNSKBRT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00770010v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medaouri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bracene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziouz Ouabadi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle31070776.1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00656030v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klaeschen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008505" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643515v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valenti Sallar&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bartolom&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643489v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049799" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00452634v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ladage" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006569" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404745v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Permana" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25653A.1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00401780v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kherroubi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Domzig" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.05.016" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445899v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Chauhan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Hananto" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04378.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354708v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sibuet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Henstock" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.053" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00204272v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112873v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237; Sallar&#232;s" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst R. Flueh" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2005.01.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL98G9NJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407305v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Agudelo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003060" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407315v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calahorrano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;thoux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018803" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407304v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sachpazi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laigle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.07.010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J0QH57V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407005v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spence" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hyndman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001823" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594039v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thomas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clochon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594053v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269856v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Domoison" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Albert Audemard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13411" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05593184v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6982" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593736v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lubert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594024v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594050v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269891v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurhellen de Larocque Latour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594083v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04122216v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurent" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269887v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingsley Ezenwaka" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594078v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593719v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874514v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre Gutscher" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7182" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587725v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588172v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589507v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587834v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelho&#235;fer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523479v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474222v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Philippon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527196v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118894v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118930v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502275v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domzig" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118488v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Malod" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malavieille" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119107v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sultan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Begot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malod" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119093v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rangin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119097v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sibuet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263389v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Coudun" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309702v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73026-0_121" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318078v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malavieille" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812064-4.00013-X" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360723v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11712" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523988v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416470v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02427961v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423820v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416497v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Padron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>