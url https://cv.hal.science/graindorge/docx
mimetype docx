--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral Evolution of the Deep Crustal Structure of the Lesser Antilles Subduction Zone from Wide-Angle Seismic Modeling</w:t>
+                <w:t xml:space="preserve">Combining remote sensing surveys, digital and in situ field trips in higher education geology classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+                <w:t xml:space="preserve">Arnaud Agranier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+                <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Laigle</w:t>
+                <w:t xml:space="preserve">Maxime Kernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tektonika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (2), pp.108-126. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 196 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.55575/tektonika2025.3.2.77⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2024029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328141v1</w:t>
+                <w:t xml:space="preserve">hal-05019184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining remote sensing surveys, digital and in situ field trips in higher education geology classroom</w:t>
+                <w:t xml:space="preserve">Lateral Evolution of the Deep Crustal Structure of the Lesser Antilles Subduction Zone from Wide-Angle Seismic Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jaud</w:t>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Agranier</w:t>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Graindorge</w:t>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Kernec</w:t>
+                <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Delacourt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 196 (2), </w:t>
+              <w:t xml:space="preserve">Tektonika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (2), pp.108-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2024029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.55575/tektonika2025.3.2.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019184v1</w:t>
+                <w:t xml:space="preserve">hal-05328141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution geophysical data unravel the post-Variscan structural history of the NW Cotentin inner shelf (Central English Channel)</w:t>
               </w:r>
@@ -409,51 +409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -504,77 +504,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure of the Demerara Plateau and its two-fold tectonic evolution: from a volcanic margin to a Transform Marginal Plateau, insights from the conjugate Guinea Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Museur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -632,295 +632,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic influence during the formation of a transform marginal plateau: Insights from wide-angle seismic data along the northwestern Demerara Plateau</w:t>
+                <w:t xml:space="preserve">Compared structure and evolution of the conjugate Demerara and Guinea transform marginal plateaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crelia Padron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+                <w:t xml:space="preserve">Lies Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marion Mercier de Lépinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Basile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Walter R. Roest</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lies Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 842, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229592⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 822, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03863064v1</w:t>
+                <w:t xml:space="preserve">insu-03661493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared structure and evolution of the conjugate Demerara and Guinea transform marginal plateaus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Volcanic influence during the formation of a transform marginal plateau: Insights from wide-angle seismic data along the northwestern Demerara Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crelia Padron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter R. Roest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lies Loncke</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Walter R. Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 822, </w:t>
+              <w:t xml:space="preserve">, 2022, 842, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03661493v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03863064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back‐Arc Dynamics Controlled by Slab Rollback and Tearing: A Reappraisal of Seafloor Spreading and Kinematic Evolution of the Eastern Algero‐Balearic Basin (Western Mediterranean) in the Middle‐Late Miocene</w:t>
               </w:r>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaza Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1053,90 +1053,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation of transform continental margins: the Cretaceous margins of the Demerara plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lies Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Roest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 524 (1), pp.327-337. </w:t>
@@ -1168,563 +1168,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide‐angle seismic, bathymetric and gravity data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ongoing Inversion of a Passive Margin: Spatial Variability of Strain Markers Along the Algerian Margin and Basin (Mediterranean Sea) and Seismotectonic Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leffondré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Medaouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB020472⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, 674584 (24p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2021.674584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118869v1</w:t>
+                <w:t xml:space="preserve">hal-04203472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ongoing Inversion of a Passive Margin: Spatial Variability of Strain Markers Along the Algerian Margin and Basin (Mediterranean Sea) and Seismotectonic Implications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Status of Basement Terranes in Orogens: Insights From the Cadomian Domain of the North Armorican Variscides, Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2021.674584⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020TC006578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203472v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03684641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of Basement Terranes in Orogens: Insights From the Cadomian Domain of the North Armorican Variscides, Western France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+                <w:t xml:space="preserve">Paleogene V‐Shaped Basins and Neogene Subsidence of the Northern Lesser Antilles Forearc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Authemayou</w:t>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Graindorge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tassadit Kaci</w:t>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 40, </w:t>
+              <w:t xml:space="preserve">, 2021, 40 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020TC006578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020tc006524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03684641v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleogene V‐Shaped Basins and Neogene Subsidence of the Northern Lesser Antilles Forearc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide‐angle seismic, bathymetric and gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crelia Padron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milton Boucard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+                <w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020tc006524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JB020472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188497v1</w:t>
+                <w:t xml:space="preserve">hal-03118869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure of the Demerara Plateau: From a volcanic margin to a Transform Marginal Plateau</w:t>
               </w:r>
@@ -1844,103 +1844,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervasive detachment faults within the slow spreading oceanic crust at the poorly coupled Antilles subduction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, pp.203. </w:t>
@@ -1978,77 +1978,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation, segmentation and deep crustal structure variations along the Algerian margin from the SPIRAL seismic experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Aïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2240,999 +2240,999 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plateau de Démérara et ses marges au large des Guyanes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to Comment by A. Argnani on &amp;quot;Geometry of the Deep Calabrian Subduction from Wide-Angle Seismic Data and 3-D Gravity Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnauld Heuret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">David Dellong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lies Loncke</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Dannowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidrun Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GC009223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964017v1</w:t>
+                <w:t xml:space="preserve">hal-03025550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Comment by A. Argnani on &amp;quot;Geometry of the Deep Calabrian Subduction from Wide-Angle Seismic Data and 3-D Gravity Modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le plateau de Démérara et ses marges au large des Guyanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Basile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shane Murphy</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lies Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 206, pp.21-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025550v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber optic monitoring of active faults at the seafloor: the FOCUS project</w:t>
+                <w:t xml:space="preserve">The Bunce Fault and Strain Partitioning in the Northern Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
+                <w:t xml:space="preserve">M. Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+                <w:t xml:space="preserve">B. Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.32-37. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (16), pp.9573-9582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/2019S432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GL083490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398791v1</w:t>
+                <w:t xml:space="preserve">hal-02318584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chaîne tello-rifaine (Maroc, Algérie, Tunisie) de la fin du Crétacé à l’actuel</w:t>
+                <w:t xml:space="preserve">Fiber optic monitoring of active faults at the seafloor: the FOCUS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lepretre</w:t>
+                <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Jean-Yves Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.32-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/2019S432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143820v1</w:t>
+                <w:t xml:space="preserve">hal-02398791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionian Abyssal Plain: a window into the Tethys oceanic lithosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Dannowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidrun Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Klaeschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (2), pp.447-462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/se-10-447-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry of the Deep Calabrian Subduction (Central Mediterranean Sea) From Wide-Angle Seismic Data and 3-D Gravity Modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La chaîne tello-rifaine (Maroc, Algérie, Tunisie) de la fin du Crétacé à l’actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lepretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, pp.26-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GC008586⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03024702v1</w:t>
+                <w:t xml:space="preserve">hal-04143820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bunce Fault and Strain Partitioning in the Northern Lesser Antilles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
+                <w:t xml:space="preserve">Geometry of the Deep Calabrian Subduction (Central Mediterranean Sea) From Wide-Angle Seismic Data and 3-D Gravity Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dellong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Dannowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidrun Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46 (16), pp.9573-9582. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GL083490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GC008586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318584v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal Structure of the Ionian Basin and Eastern Sicily Margin: Results From a Wide-Angle Seismic Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dellong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Dellong</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Heidrun Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Margheriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3283,90 +3283,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of increasing convergence obliquity and shallow slab geometry onto tectonic deformation and seismogenic behavior along the Northern Lesser Antilles zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Evain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3407,295 +3407,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subducted oceanic relief locks the shallow megathrust in central Ecuador</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+                <w:t xml:space="preserve">The polyphased tectonic evolution of the Anegada Passage in the northern Lesser Antilles subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JB013849⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (5), pp.945-961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017TC004511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734549v1</w:t>
+                <w:t xml:space="preserve">hal-01690623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The polyphased tectonic evolution of the Anegada Passage in the northern Lesser Antilles subduction zone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
+                <w:t xml:space="preserve">Subducted oceanic relief locks the shallow megathrust in central Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Sanclemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (5), pp.945-961. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (5), pp.3286 - 3305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017TC004511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JB013849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690623v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Demerara passive-transform margin and associated sedimentary processes. Initial results from the IGUANES cruise</w:t>
               </w:r>
@@ -3841,77 +3841,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (5), pp.1153 - 1176. </w:t>
@@ -4077,307 +4077,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic and sedimentary architecture of the Karukera spur: A record of the Lesser Antilles fore-arc deformations since the Neogene</w:t>
+                <w:t xml:space="preserve">Deep crustal structure of the North-West African margin from combined wide-angle and reflection seismic data (MIRROR seismic survey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyvane de Min</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+                <w:t xml:space="preserve">Y. Biari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+                <w:t xml:space="preserve">M. Sahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Munch</w:t>
+                <w:t xml:space="preserve">D. Aslanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Leticee</w:t>
+                <w:t xml:space="preserve">P. Schnurle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 363, pp.15-37. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 656, pp.154-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172231v1</w:t>
+                <w:t xml:space="preserve">insu-01186479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep crustal structure of the North-West African margin from combined wide-angle and reflection seismic data (MIRROR seismic survey)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tectonic and sedimentary architecture of the Karukera spur: A record of the Lesser Antilles fore-arc deformations since the Neogene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyvane de Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Biari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sahabi</w:t>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Aslanian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Schnurle</w:t>
+                <w:t xml:space="preserve">J.L. Leticee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 363, pp.15-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2015.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.06.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01186479v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term evolution and internal architecture of a high-energy banner ridge from seismic survey of Banc du Four (Western Brittany, France)</w:t>
               </w:r>
@@ -4402,51 +4402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Sukhovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4523,51 +4523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Medaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Bracene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4656,64 +4656,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to comment on the article &amp;quot;Propagation of a lithospheric tear fault (STEP) through the western boundary of the Calabrian accretionary wedge offshore eastern Sicily (Southern Italy)&amp;quot; by Gallais et al., 2013 Tectonophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 610, pp.200-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4747,90 +4747,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How wide is the seismogenic zone of the Lesser Antilles forearc?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham K. Westbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4881,77 +4881,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pliocene to Pleistocene carbonate systems of the Guadeloupe archipelago, French Lesser Antilles: a land and sea study (the KaShallow project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5028,77 +5028,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of a lithospheric tear fault (STEP) through the western boundary of the Calabrian accretionary wedge offshore eastern Sicily (Southern Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Klaeschen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 602, pp.141-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5132,77 +5132,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphased tectonic evolution of the Central Algerian margin from combined wide-angle and reflection seismic data off Tipaza, Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schnurle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5260,492 +5260,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00915216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gibraltar subduction: A decade of new geophysical data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural styles and Neogene petroleum system around the Yusuf-Habibas Ridge (Alboran Basin, Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Dominguez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
+                <w:t xml:space="preserve">M. Medaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Rosas</w:t>
+                <w:t xml:space="preserve">R. Bracene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziouz Ouabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.08.038⟩</w:t>
+              <w:t xml:space="preserve">Leading Edge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (7), pp.776-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/tle31070776.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00769762v1</w:t>
+                <w:t xml:space="preserve">insu-00770010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-stage growth of the Calabrian accretionary wedge in the Ionian Sea (Central Mediterranean): Constraints from depth‐migrated multichannel seismic data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">The Gibraltar subduction: A decade of new geophysical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham K. Westbrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.08.006⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 574-575, pp.72-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.08.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00751511v1</w:t>
+                <w:t xml:space="preserve">insu-00769762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural styles and Neogene petroleum system around the Yusuf-Habibas Ridge (Alboran Basin, Mediterranean Sea)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Two-stage growth of the Calabrian accretionary wedge in the Ionian Sea (Central Mediterranean): Constraints from depth‐migrated multichannel seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Klaeschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leading Edge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 326-328, pp.28-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/tle31070776.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00770010v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00751511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Miocene tectonic inversion in the Ionian Sea (central Mediterranean): Evidence from multichannel seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5831,64 +5831,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valenti Sallarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Bartolomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5965,51 +5965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mazabraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6073,103 +6073,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits of the seismogenic zone in the epicentral region of the 26 December 2004 great Sumatra-Andaman earthquake: Results from seismic refraction and wide-angle reflection surveys and thermal modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115, pp.B01304. </w:t>
@@ -6201,472 +6201,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00452634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megathrust earthquakes can nucleate in the forearc mantle: Evidence from the 2004 Sumatra event</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic imaging of forearc backthrusts at northern Sumatra subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille André</w:t>
+                <w:t xml:space="preserve">Ajay Chauhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Permana</w:t>
+                <w:t xml:space="preserve">Satish C. C. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nugroho Hananto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G25653A.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 179 (3), pp.1772-1780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04378.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00404745v1</w:t>
+                <w:t xml:space="preserve">insu-00445899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent and active deformation pattern off the easternmost Algerian margin, Western Mediterranean Sea: New evidence for contractional tectonic reactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Kherroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Yelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Domzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 261 (1-4), pp.17-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margeo.2008.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00401780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic imaging of forearc backthrusts at northern Sumatra subduction zone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Satish C. C. Singh</w:t>
+                <w:t xml:space="preserve">Megathrust earthquakes can nucleate in the forearc mantle: Evidence from the 2004 Sumatra event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-X. Dessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nugroho Hananto</w:t>
+                <w:t xml:space="preserve">Camille André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Carton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+                <w:t xml:space="preserve">H. Permana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 179 (3), pp.1772-1780. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (7), pp.659-662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04378.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G25653A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00445899v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00404745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of lower plate structure on upper plate deformation at the NW Sumatran convergent margin from seafloor morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Sibuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6903,51 +6903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentí Sallarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7036,51 +7036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are rupture zone limits of great subduction earthquakes controlled by upper plate structures? Evidence from MCS data aquired across the Northen Ecuador-South West Colombia margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7157,51 +7157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structures of the Ecuador convergent margin and the Carnegie Ridge, possible consequence on great earthquakes recurrence interval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calahorrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7326,51 +7326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sachpazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7433,51 +7433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal structure beneath the Strait of Juan de Fuca and southern Vancouver Island from seismic and gravity analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7612,51 +7612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvel éclairage sur les relations entre le domaine Nord-Armoricain et les bassins sédimentaires méso-cénozoiques de la Manche centrale : rôle de l’héritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7718,329 +7718,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un schéma sismo-tectonique précisé au large d’une zone à enjeux, au NW de la péninsule du Cotentin (France).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margaux Clochon</w:t>
+                <w:t xml:space="preserve">Tectonic accommodation of the northern Antilles strike slip to subduction transition along the Porto-Rico – Anegada – Lesser Antilles Margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Domoison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Albert Audemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29è RST Montpellier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05594053v1</w:t>
+                <w:t xml:space="preserve">hal-05269856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic accommodation of the northern Antilles strike slip to subduction transition along the Porto-Rico – Anegada – Lesser Antilles Margin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+                <w:t xml:space="preserve">Un schéma sismo-tectonique précisé au large d’une zone à enjeux, au NW de la péninsule du Cotentin (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Clochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General assembly 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29è RST Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-13411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05269856v1</w:t>
+                <w:t xml:space="preserve">hal-05594053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphological and Tectonic Evolution of the central English Channel: Insights from High-Resolution Marine Geophysical Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8094,303 +8094,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore investigation of neotectonic faults in an intraplate area, between the Norman coast and the Channel islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fosse centrale de la Manche au Nord-Ouest du Cotentin. Une trace fossile du fleuve Manche et de son remplissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Baize</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th international INQUA meeting on paleiseismology, Active tectonics and archeoseismology (PATA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Los Andes, Chile</w:t>
+              <w:t xml:space="preserve">19è congrès français de sédimentologie, ASF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05593736v1</w:t>
+                <w:t xml:space="preserve">hal-05594050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et evolution tectono-sédimentaire des bassins du Nord-Cotentin et de la Manche centrale. Apport des nouvelles campagnes EMECHAT (1 et 2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Offshore investigation of neotectonic faults in an intraplate area, between the Norman coast and the Channel islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19è congrès français de sédimentologie, ASF 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">12th international INQUA meeting on paleiseismology, Active tectonics and archeoseismology (PATA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Los Andes, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05594024v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fosse centrale de la Manche au Nord-Ouest du Cotentin. Une trace fossile du fleuve Manche et de son remplissage</w:t>
+                <w:t xml:space="preserve">Histoire et evolution tectono-sédimentaire des bassins du Nord-Cotentin et de la Manche centrale. Apport des nouvelles campagnes EMECHAT (1 et 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8411,133 +8411,133 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19è congrès français de sédimentologie, ASF 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05594050v1</w:t>
+                <w:t xml:space="preserve">hal-05594024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subduction d'une croûte océanique hydratée aux Petites Antilles - Premiers resultats de la campagne oceanographique Manta-Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurhellen de Larocque Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes (FRA), France</w:t>
@@ -8566,51 +8566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fosse de la Hague : un objet morphologique et sédimentologique original sur un bâti polygénique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8717,77 +8717,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) - 28ème édition 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Géosciences Rennes / OSUR / Université de Rennes; Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t>
@@ -8816,103 +8816,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation de fluides à travers l'avant arc externe de la subduction des Petites Antilles du Nord, influence sur la sismicité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kingsley Ezenwaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes (FRA), France</w:t>
@@ -8967,51 +8967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9105,51 +9105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duperret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9204,90 +9204,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring a submarine strike-slip fault, using a fiber optic strain cable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Andre Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
@@ -9319,730 +9319,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of strain partitioning in the Northern Lesser Antilles (Guadeloupe to Virgin Island)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep structure of the Demerara Plateau and its two-fold tectonic evolution: from a volcanic margin to a Transform Marginal Plateau, insights from the conjugate Guinea plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Laurencin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Museur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoëfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Roest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/sp524-2021-96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587725v1</w:t>
+                <w:t xml:space="preserve">hal-03587834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between Fluid Migration and the Deep Crustal Structure at the Lesser Antilles Island arc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'héritage structural sur la sismicité du Cotentin : l'apport de l'analyse terre-mer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Méar</w:t>
+                <w:t xml:space="preserve">A review of strain partitioning in the Northern Lesser Antilles (Guadeloupe to Virgin Island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589507v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep structure of the Demerara Plateau and its two-fold tectonic evolution: from a volcanic margin to a Transform Marginal Plateau, insights from the conjugate Guinea plateau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le rôle de l'héritage structural sur la sismicité du Cotentin : l'apport de l'analyse terre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Basile</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587834v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of strain partitioning in the Northern Lesser Antilles (Guadeloupe to Virgin Island).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+                <w:t xml:space="preserve">Transform Marginal Plateaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lies Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Roest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Laurencin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGU, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523479v1</w:t>
+                <w:t xml:space="preserve">hal-02527196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is “V” shaped Basins and Spurs system in Northern Lesser Antilles Forearc related to transition from Subduction to Collision? - T31D-0270</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melodie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10078,234 +10078,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transform Marginal Plateaus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A review of strain partitioning in the Northern Lesser Antilles (Guadeloupe to Virgin Island).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGU, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527196v1</w:t>
+                <w:t xml:space="preserve">hal-02523479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic partitioning at oblique convergence poorly-coupled subduction zones: the example of the Northern Lesser Antilles margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoëfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
@@ -10334,103 +10334,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation Between the Nature of the Subducting Plate, Heat Flow and Fluid Escape Structures at the Lesser Antilles Island arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Biari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
@@ -10584,77 +10584,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landward vergence at the toe of the NW Sumatra accretionary wedge : implications for the rheology of the decollement in the souve region of the 26 Dec. 2004 Sumatra earthquake.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Malod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malavieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10679,369 +10679,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence from in situ pore pressure monitoring of submarine slope failures generated by the December 26, 2004 Great Sumatra Earthquake.</w:t>
+                <w:t xml:space="preserve">26 th December 2004 Geat Sumatra Earthquake : first insights from the summer 2005 Marion Dufresne cruise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sultan</w:t>
+                <w:t xml:space="preserve">J.C. Sibuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119107v1</w:t>
+                <w:t xml:space="preserve">hal-00119097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swath bathymetric transect across the Sunda trench in relation with the December 26, 2004 earthquake : first tectonic results of the R/V Marion Dufresne cruise.</w:t>
+                <w:t xml:space="preserve">Evidence from in situ pore pressure monitoring of submarine slope failures generated by the December 26, 2004 Great Sumatra Earthquake.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rangin</w:t>
+                <w:t xml:space="preserve">N. Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Begot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malod</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119093v1</w:t>
+                <w:t xml:space="preserve">hal-00119107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">26 th December 2004 Geat Sumatra Earthquake : first insights from the summer 2005 Marion Dufresne cruise.</w:t>
+                <w:t xml:space="preserve">Swath bathymetric transect across the Sunda trench in relation with the December 26, 2004 earthquake : first tectonic results of the R/V Marion Dufresne cruise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Sibuet</w:t>
+                <w:t xml:space="preserve">C. Rangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119097v1</w:t>
+                <w:t xml:space="preserve">hal-00119093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11072,51 +11072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de campagne DIADEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lies Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11252,64 +11252,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Déverchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geophysics, Tectonics and Petroleum Geosciences. Proceedings of the 2nd Springer Conference of the Arabian Journal of Geosciences (CAJG-2), Tunisia 2019. 2022. Mustapha Meghraoui, Narasimman Sundararajan, Santanu Banerjee, Klaus-G. Hinzen, Mehdi Eshagh, François Rour, Helder I. Chaminé, Said Maouche, André Michard (Eds) Print ISBN978-3-030-73025-3 Online ISBN978-3-030-73026-0. Part. Tectonics and Geodynamics, pp. 541-544</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -11347,103 +11347,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strike-Slip Faulting in the Calabrian Accretionary Wedge: Using Analog Modeling to Test the Kinematic Boundary Conditions of Geodynamic Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André M-A Gutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dellong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Malavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transform Plate Boundaries and Fracture Zones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.321-337, 2019, </w:t>
@@ -11513,103 +11513,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide-angle seismic, bathymetric and gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
@@ -11641,609 +11641,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is “V” shaped Basins and Spurs system in Northern Lesser Antilles Forearc related to transition from Subduction to Collision?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Crustal “V” shape fracturing in Northern Lesser Antilles Forearc: Impact on segmentation of the seismogenic zone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milton Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523988v1</w:t>
+                <w:t xml:space="preserve">hal-02423820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the oceanic flexure off Algeria: along-strike changes in space and time</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mourad Medaouri</w:t>
+                <w:t xml:space="preserve">Is “V” shaped Basins and Spurs system in Northern Lesser Antilles Forearc related to transition from Subduction to Collision?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milton Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Graindorge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+                <w:t xml:space="preserve">Muriel Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.n°EGU2019-14735, 2019</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416470v1</w:t>
+                <w:t xml:space="preserve">hal-02523988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodynamic of the Lesser Antilles Back arc Domain; contributions of the GARANTI cruise, in the Grenada Basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.J. Cornee</w:t>
+                <w:t xml:space="preserve">Mapping the oceanic flexure off Algeria: along-strike changes in space and time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leffondré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Medaouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.n°EGU2019-14735, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427961v1</w:t>
+                <w:t xml:space="preserve">hal-02416470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal “V” shape fracturing in Northern Lesser Antilles Forearc: Impact on segmentation of the seismogenic zone.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milton Boucard</w:t>
+                <w:t xml:space="preserve">Geodynamic of the Lesser Antilles Back arc Domain; contributions of the GARANTI cruise, in the Grenada Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Laurencin</w:t>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423820v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide-angle seismic, bathymetric and gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington D.C., United States. pp.Abstract T21F-0285, 2018</w:t>
@@ -12441,51 +12441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05328141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurencin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.2.77" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05019184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Agranier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kernec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04616046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Kaci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107333" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Museur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basile" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp524-2021-96" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863064v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter R. Roest" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229592" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229112" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03602689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaza Haidar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Medaouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006877" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203721v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP524-2021-118" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118869v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020472" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leffondr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.674584" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006578" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006524" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Museur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graindorge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Roest" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228645" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00269-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik A&#239;di" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Badji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104433" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Roest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102940" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04964017v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dellong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dannowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Murphy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009223" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/2019S432" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04143820v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepretre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398834v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Klaeschen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-447-2019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008586" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318584v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083490" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Margheriti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015312" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852728v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.03.048" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sanclemente" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013849" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690623v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004511" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC004030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pattier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.04.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172231v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvane de Min" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leticee" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.02.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LBGFG3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01186479v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Biari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahabi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schnurle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.06.019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01200511v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcaurelio Franzetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.08.019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Bracene" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.01.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNGFCMQT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00919906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gallais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.10.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham K. Westbrook" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.47" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00793073v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.12.026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50318" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Rosas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.08.038" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL0LVH1V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00751511v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.08.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HNSKBRT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00770010v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medaouri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bracene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziouz Ouabadi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle31070776.1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00656030v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klaeschen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008505" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643515v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valenti Sallar&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bartolom&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643489v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049799" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00452634v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ladage" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006569" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404745v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Permana" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25653A.1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00401780v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kherroubi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Domzig" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.05.016" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445899v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Chauhan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Hananto" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04378.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354708v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sibuet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Henstock" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.053" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00204272v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112873v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237; Sallar&#232;s" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst R. Flueh" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2005.01.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL98G9NJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407305v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Agudelo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003060" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407315v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calahorrano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;thoux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018803" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407304v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sachpazi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laigle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.07.010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J0QH57V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407005v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spence" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hyndman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001823" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594039v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thomas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clochon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594053v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269856v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Domoison" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Albert Audemard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13411" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05593184v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6982" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593736v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lubert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594024v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594050v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269891v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurhellen de Larocque Latour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594083v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04122216v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurent" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269887v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingsley Ezenwaka" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594078v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593719v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874514v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre Gutscher" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7182" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587725v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588172v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589507v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587834v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelho&#235;fer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523479v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474222v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Philippon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527196v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118894v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118930v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502275v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domzig" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118488v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Malod" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malavieille" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119107v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sultan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Begot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malod" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119093v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rangin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119097v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sibuet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263389v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Coudun" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309702v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73026-0_121" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318078v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malavieille" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812064-4.00013-X" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360723v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11712" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523988v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416470v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02427961v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423820v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416497v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Padron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05019184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Agranier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kernec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05328141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurencin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2025.3.2.77" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04616046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Kaci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107333" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Museur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Roest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Basile" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp524-2021-96" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter R. Roest" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229112" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229592" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03602689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaza Haidar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Medaouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC006877" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203721v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP524-2021-118" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leffondr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.674584" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006578" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Boucard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020tc006524" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118869v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020472" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Museur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graindorge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Roest" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basile" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228645" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00269-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik A&#239;di" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Badji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104433" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Roest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102940" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dellong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dannowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Kopp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Murphy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009223" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04964017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Heuret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318584v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurencin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083490" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; M-A Gutscher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/2019S432" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398834v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Klaeschen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-447-2019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04143820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepretre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024702v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008586" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Margheriti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015312" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852728v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.03.048" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690623v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004511" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734549v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Collot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sanclemente" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013849" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01741165v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roest" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bayon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP431.7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01772653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC004030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365920v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pattier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaullier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.04.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01186479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Biari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahabi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schnurle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.06.019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172231v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvane de Min" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Leticee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.02.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LBGFG3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01200511v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcaurelio Franzetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.08.019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Bracene" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2014.01.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNGFCMQT-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00919906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gallais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.10.012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00814056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham K. Westbrook" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.47" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00793073v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.12.026" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50318" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00770010v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medaouri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bracene" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziouz Ouabadi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle31070776.1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00769762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dominguez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Rosas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.08.038" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL0LVH1V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00751511v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.08.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HNSKBRT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00656030v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klaeschen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008505" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643515v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valenti Sallar&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bartolom&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643489v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049799" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00452634v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ladage" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006569" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00445899v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Chauhan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C. C. Singh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Hananto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04378.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00401780v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kherroubi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Domzig" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.05.016" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00404745v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Permana" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25653A.1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354708v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sibuet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Henstock" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.04.053" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00204272v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pichon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Singh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cattaneo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112873v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valent&#237; Sallar&#232;s" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst R. Flueh" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2005.01.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL98G9NJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407305v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Collot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sage" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Agudelo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003060" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407315v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calahorrano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;thoux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018803" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407304v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sachpazi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laigle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.07.010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J0QH57V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407005v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spence" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hyndman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002JB001823" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594039v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thomas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clochon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269856v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Domoison" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Albert Audemard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-13411" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594053v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05593184v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-6982" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594050v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593736v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lubert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594024v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269891v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurhellen de Larocque Latour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594083v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04122216v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurent" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269887v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kingsley Ezenwaka" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594078v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593719v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874514v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andre Gutscher" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7182" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587834v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelho&#235;fer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588172v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587725v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589507v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527196v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474222v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Philippon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523479v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118894v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118930v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502275v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domzig" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yelles" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118488v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Malod" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malavieille" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119097v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sibuet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Begot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malod" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119107v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sultan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119093v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rangin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263389v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Coudun" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309702v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73026-0_121" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318078v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominguez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malavieille" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812064-4.00013-X" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360723v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11712" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423820v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Philippon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523988v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416470v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02427961v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cornee" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416497v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Padron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>