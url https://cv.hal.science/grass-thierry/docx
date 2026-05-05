--- v0 (2026-03-14)
+++ v1 (2026-05-05)
@@ -674,178 +674,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05256117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction des noms propres fictifs et des noms d'oeuvres de fiction.</w:t>
+                <w:t xml:space="preserve">Enseigner la traduction juridique en master de traduction professionnelle (allemand-français).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarete Durr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seuils du nom propre.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.101-112</w:t>
+              <w:t xml:space="preserve">Les langues modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017/3, pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05256139v1</w:t>
+                <w:t xml:space="preserve">hal-05256075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la traduction juridique en master de traduction professionnelle (allemand-français).</w:t>
+                <w:t xml:space="preserve">Traduction des noms propres fictifs et des noms d'oeuvres de fiction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grass</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margarete Durr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les langues modernes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017/3, pp.39-46</w:t>
+              <w:t xml:space="preserve">Seuils du nom propre.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.101-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05256075v1</w:t>
+                <w:t xml:space="preserve">hal-05256139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction automatique et biotraduction: le mariage forcé.</w:t>
               </w:r>
@@ -1058,165 +1058,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05256121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Plus » est-il synonyme de « mieux » ? Logiciels commerciaux contre logiciels libres du point de vue de l’ergonomie</w:t>
+                <w:t xml:space="preserve">Une relation hiérarchique non classique : la relation « chef »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.307-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218125v1</w:t>
+                <w:t xml:space="preserve">hal-05261228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une relation hiérarchique non classique : la relation « chef »</w:t>
+                <w:t xml:space="preserve">« Plus » est-il synonyme de « mieux » ? Logiciels commerciaux contre logiciels libres du point de vue de l’ergonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3, pp.307-324</w:t>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261228v1</w:t>
+                <w:t xml:space="preserve">hal-01218125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction des normes et normes de traduction dans l'espace européen - Institutions et entreprises</w:t>
               </w:r>
@@ -1621,645 +1621,546 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textométrie et évaluation comparative de la qualité d'une traduction sous l'angle de la pertinence.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages variés de l’outil d’exploration de corpus TXM dans le contexte de l’allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schaeffer-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">J. Dahm. </w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Magnus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines/Maschinen: Les machines dans l'espace germanique : de l'automate de Kempelen à Kraftwerk .</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes., pp.329-343, 2020</w:t>
+              <w:t xml:space="preserve">Machines / Maschinen. Les machines dans l'espace germanique : de l'automate de Kempelen à Kraftwerk.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.313-328, 2020, 978-2-7535-8002-2 - 9782753580022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05275203v1</w:t>
+                <w:t xml:space="preserve">hal-03978142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages variés de l’outil d’exploration de corpus TXM dans le contexte de l’allemand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Schaeffer-Lacroix</w:t>
+                <w:t xml:space="preserve">Textométrie et évaluation comparative de la qualité d'une traduction sous l'angle de la pertinence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarete Durr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Dahm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines / Maschinen. Les machines dans l'espace germanique : de l'automate de Kempelen à Kraftwerk.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.313-328, 2020, 978-2-7535-8002-2 - 9782753580022</w:t>
+              <w:t xml:space="preserve">Machines/Maschinen: Les machines dans l'espace germanique : de l'automate de Kempelen à Kraftwerk .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes., pp.329-343, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978142v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05275203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages variés de l'outil d'exploration de corpus TXM dans le contexte de l'allemand.</w:t>
+                <w:t xml:space="preserve">La traduction automatique et assistée par ordinateur dans les pays de langue romane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grass</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">J. Dahm. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Albrecht; R. Métrich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines/Maschinen: Les machines dans l'espace germanique : de l'automate de Kempelen à Kraftwerk .</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.313-328, 2020</w:t>
+              <w:t xml:space="preserve">Manuel de traductologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.751-764, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274374v1</w:t>
+                <w:t xml:space="preserve">hal-05274349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traduction automatique et assistée par ordinateur dans les pays de langue romane.</w:t>
+                <w:t xml:space="preserve">Principes terminologiques pour la constitution d'une base de données pour la traduction juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J. Albrecht; R. Métrich. </w:t>
+              <w:t xml:space="preserve">Aodha Mairtin MAc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel de traductologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, pp.751-764, 2016</w:t>
+              <w:t xml:space="preserve">Legal Lexicography - A Comparative Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-114, 2014, Law, Language and Communication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274349v1</w:t>
+                <w:t xml:space="preserve">hal-05278502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes terminologiques pour la constitution d'une base de données pour la traduction juridique</w:t>
+                <w:t xml:space="preserve">Médecins sans frontières, Doctors without Borders, Ärzte ohne Grenzen : traduire les noms propres d’associations (français – anglais – allemand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aodha Mairtin MAc. </w:t>
+              <w:t xml:space="preserve">Tatiana Milliaressi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legal Lexicography - A Comparative Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.103-114, 2014, Law, Language and Communication</w:t>
+              <w:t xml:space="preserve">De la linguistique à la traductologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197-212, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05278502v1</w:t>
+                <w:t xml:space="preserve">hal-05278305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médecins sans frontières, Doctors without Borders, Ärzte ohne Grenzen : traduire les noms propres d’associations (français – anglais – allemand)</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fonctions lexicales et traduction juridique bilingue allemand-français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Jacques Briu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminologie (1) : analyser des termes et des concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.57-82, 2011, Travaux interdisciplinaires et plurilingues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05278265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2406,51 +2307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890686v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Carter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grass" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz Fabo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.10446" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890676v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.10445" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256144v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Breyel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254381v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Durr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256117v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Souili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256139v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05261228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021144v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agafonov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Boisseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe G&#233;rard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Courtier Todirascu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-neologie-en-contexte/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978142v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaeffer-Lacroix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Magnus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278305v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278265v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890686v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Carter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grass" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ruiz Fabo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.10446" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890676v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.10445" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256144v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Breyel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254381v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Durr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256117v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Souili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256075v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05261228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218125v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05260482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021144v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agafonov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Boisseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe G&#233;rard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Courtier Todirascu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-neologie-en-contexte/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978142v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schaeffer-Lacroix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Magnus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275203v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274349v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278502v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05278265v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>