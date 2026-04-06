--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grazia GIACCO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Grazia GiaccoPR en Musique et musicologie, Université de Strasbourg, INSPÉ/UR 3402 ACCRA – Approches contemporaines de la création et de la réflexion artistiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PR en Musique et musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UR 3402 ACCRA – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches contemporaines de la création et de la réflexion artistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSPÉ, Université de Strasbourg, 141 avenue de Colmar, BP 40102, F-67024 Strasbourg Cedex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél. : +33 (0)3 88 43 82 00 (accueil), bureau 232 (03 88 43 82 39)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">giacco@unistra.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page Web de l’équipe : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://accra-recherche.unistra.fr/laccra/membres/chercheurs/grazia-giacco/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page Web : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://trc.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date et lieu de naissance : 3 octobre 1972 (Rome, Italie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalités : Italienne, Française (acquise en 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langues : Italien, Français (Anglais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes : histoire, esthétique et analyse de la musique des XXe et XXIe siècles ; musique/arts visuels ; recherche-création ; pédagogie des arts.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’UR 3402 ACCRA – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches contemporaines de la création et de la réflexion artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et responsable de l’axe 1 « La Fabrique des arts » et coordinatrice du projet de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche-création et méthodologies didactiques dans les arts et la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice et co-directrice du groupe de recherche CREAT : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création et Recherche dans l’Enseignement des arts et de la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (HEP Vaud, Lausanne, Suisse).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Histoire et esthétique de la musique, épistémologie et méthodologie de la recherche-création, pédagogie de la musique, didactique de la création artistique, méthodologie de la recherche en art.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">est musicienne, musicologue et enseignante-chercheuse HDR à l’Université de Strasbourg (France). Elle enseigne aussi à l’Académie supérieure de Musique de la HEAR (Haute école des arts du Rhin). Membre de l’UR 3402 ACCRA (Approches contemporaines de la création et de la réflexion artistiques), elle est co-fondatrice et membre du CREAT (Création, Recherche, Enseignement dans les Arts et la Technologie, HEP, Vaud, Lausanne). Elle co-dirige la collection « CREArTe » (EME éditions), dédiée aux recherches menées dans et par les pratiques des arts et de la technologie. Depuis janvier 2022, elle est membre du comité scientifique de la collection « Recherche&création » aux éditions Hermann. En juin 2022, elle est élue co-directrice adjointe du RESCAM (Réseau des écoles doctorales « Création-Arts-Médias »). Ses recherches portent sur la recherche-création, l’analyse et l’esthétique de la musique des XXe et XXIe siècles, et sur la pédagogie de la création artistique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partitions sonores. Un outil collaboratif entre l'interprétation et la composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Valente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue musicale OICRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier éclaté : enjeux dans la composition et l’interprétation musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Esclapez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Percées, 21 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une didactique de la création artistique : axes, projets et bilan (2014-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lorant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Ragioni di Erasmus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.153-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Process of Sound Creation: Some Models for Teaching Artistic Creation in Music Using a Soundpainting Project in a French Primary School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Coquillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRME-Visions of research in music education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste et voix, entre corps et souffle: pour une didactique de la création artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en éducation musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Pustijanac. György Ligeti. Il maestro dello spazio immaginario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (1), pp.257-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d’une dramaturgie intime. Le théâtre musical de Salvatore Sciarrino, de Vanitas à Macbeth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissonance : Schweizer Musikzeitschrift für Forschung und Kreation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 102, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warning and introduction from : Giacco Grazia, La notion de figure chez Salvatore Sciarrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Journal of Investigations into Global Musical Possibilities (SONUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, SONUS, 27 (2), pp.16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre timbre et espace formel dans la musique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Société québécoise de recherche en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le timbre musical : composition, interprétation, perception et réception, 9 (1-2), pp.151-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’espace et le temps. Les figures de Sciarrino.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissonance : Schweizer Musikzeitschrift für Forschung und Kreation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 65, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDFA, Collège doctoral franco-allemand. Séminaire doctoral, doctorat ICM (Interprétation et création musicales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDFA, Dec 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche(s)-création(s) : des « s » qui tracent un réseau multiple.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherches en Sciences, Arts et Création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier éclaté : en-jeux dans la composition et l’interprétation musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Esclapez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier en acte(s) : espace de création, création d’espace »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie d’hiver « Recherche – Création : perspectives didactiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Strasbourg, ACCRA/HEP, 8-9 février 2018. Académie d’hiver « Recherche – Création : perspectives didactiques », organisée par l’ACCRA EA 3402, Université de Strasbourg, en collaboration avec la Haute école pédagogique, Vaud. Lieu : Salle des conférences, MISHA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de quelques méthodologies en recherche-création et de leur adaptation en didactique de la création artistique et technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie d’hiver, 8-9 février 2018. Colloque "Recherche-Création et méthodologies didactiques dans les arts et la technologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grazia Giacco, Université de Strasbourg, UR 3402 ACCRA ; John Didier&amp;Sabine Chatelain, Haute école pédagogique, Vaud (Lausanne, Suisse), Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-création : quelle création pour le chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie d’été "Recherche – Création : perspectives didactiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Didier&amp;Sabine Chatelain, HEP Vaud (Lausanne, Suisse) ; Grazia Giacco, UR 3402 ACCRA, ESPE, Université de Strasbourg, Jul 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un artefact sonore ? Limites et possibilités pour une didactique de la création artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La conception d’un artefact : approches ergonomiques et didactiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Didier, HEP Vaud (Lausanne, Suisse), Oct 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens en miroir. Réflexions sur l'expérience artistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rosenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.154, 2021, CREArTe, 978-2-8066-3753-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens en miroir. Réflexions sur la pratique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rosenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, CREARTE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir l’identité de la recherche-création : états des lieux et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Verry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grazia Giacco; John Didier; Sabine Chatelain; Frédéric Verry. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, John Didier; Grazia Giacco, 978-2-8066-3701-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et création : approches didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Desponds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Didier; Grazia Giacco; Sabine Chatelain. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Coédition UTBM – HEP Vaud - Éditions Alphil, Michel Olinga, 979-10-91901-33-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-création et didactique de la création artistique. Le chercheur travaillé par la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-8066-3644-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la création artistique : Approches et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Spampinato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CREARTE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux De mémoire(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grazia Giacco; Francesco Spampinato; Jean Vion-Dury. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-343-00882-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des idées subtiles. Réflexions sur la composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Feneyrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Itinéraire, 2012, 978-2-9541231-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des idées subtiles – Réflexions sur la composition, traduction du texte du compositeur Salvatore Sciarrino [Origine delle idee sottili]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Feneyrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Itinéraire, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des idées subtiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Sciarrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Feneyrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Itinéraire. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps enchanté et matière animée : savoirs et pratiques musicales en recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel d'Adamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chambefort Françoise; Sanchez Carolane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues sur les enjeux de la recherche-création pour les sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-308, 2025, Recherche&amp;Création, 9791037044631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer ou ne pas créer : pour une relocalisation de l’approche musicologique dans l’espace de la recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Esclapez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacco Grazia, Didier John, Chatelain Sabine, Verry Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définir l’identité de la recherche-création : états des lieux et au-delà.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 107-132, 2020, 978-2-8066-3701-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une barque sur l’océan : entre culture et création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Didier; Grazia Giacco; Sabine Chatelain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et création : approches didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTBM; Éditions Alphil-Presses universitaires (CH)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-43, 2018, 979-10-91901-33-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un air d’eau : le son-matière chez Debussy et Sciarrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Spampinato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Armengaud et Pierre Albert Castanet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Debussy, la trace et l’écart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-214, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du compositeur-pédagogue : autour des Instantanées (2000) de Paul Méfano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Michel; Gérard Geay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Méfano – Les chemins d’un compositeur poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.189-201, 2017, 978270569447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d’une langue, choix d’un poème : le cas des Poesie francesi de Stefano Gervasoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Bonnet; Frédéric Marteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Choix d’un poème. La poésie saisie par la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.215-242, 2015, 978-2-7535-3697-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des arts et éducation musicale : quel équilibre entre connaissances et pratiques musicales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Guillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Terrien; Jean-Luc Leroy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’histoire des arts : Contribution à la réflexion et à l’action pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, L’Harmattan, pp.95-113, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Sciarrino : entre mécanismes de la pensée et écologie de l’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Donin; Laurent Feneyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories de la composition musicale au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symétrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1729-1746, 2013, 978-2-914373-62-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits de Salvatore Sciarrino (1981-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Angius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Duchesneau; Valérie Dufour; Marie-Hélène Benoit-Otis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits de compositeurs : Une autorité en questions (XIXe et XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, ouvrage publié avec le concours du CNL, de la Fondation universitaire de Belgique et de l’Observatoire interdisciplinaire de création et de recherche en musique, pp.217-228, 2013, Musicologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">… un cielo notturno dalle bianche veloci nuvolette… : Sciarrino et ses lieux d’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Feneyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silences de l’oracle. Autour de l’œuvre de Salvatore Sciarrino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDMC, pp.19-25, 2013, 978-2-916738-01-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et mémoire : un jeu de cartes...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux de mémoire(s) : Regards croisés sur la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-28, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité d’écritures autour de trois pièces pour percussions de Pierluigi Billone : écrits, partitions, enregistrements, vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propositions pour une historiographie critique de la création musicale après 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Universitaire Lorrain d’Histoire, pp.197-227, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette 4 : &amp;quot;Qu’est-que l’art-practice-as-research ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette 3 : &amp;quot;Qu’est-ce que la practice-led research / art-led research ? (PLR) (ALR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette 1 : &amp;quot;Qu'est-ce que la recherche-création ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette 2 : &amp;quot;Qu’est-ce que l’Art based research (ABR) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190264093.001.0001/acrefore-9780190264093-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciarrino, Salvatore (1947-) : présentation générale des écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DICTECO, Dictionnaire des écrits de compositeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grazia GIACCO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Grazia GiaccoPR en Musique et musicologie, Université de Strasbourg, INSPÉ/UR 3402 ACCRA – Approches contemporaines de la création et de la réflexion artistiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PR en Musique et musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UR 3402 ACCRA – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches contemporaines de la création et de la réflexion artistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSPÉ, Université de Strasbourg, 141 avenue de Colmar, BP 40102, F-67024 Strasbourg Cedex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél. : +33 (0)3 88 43 82 00 (accueil), bureau 232 (03 88 43 82 39)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">giacco@unistra.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page Web de l’équipe : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://accra-recherche.unistra.fr/laccra/membres/chercheurs/grazia-giacco/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page Web : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://trc.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date et lieu de naissance : 3 octobre 1972 (Rome, Italie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalités : Italienne, Française (acquise en 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langues : Italien, Français (Anglais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes : histoire, esthétique et analyse de la musique des XXe et XXIe siècles ; musique/arts visuels ; recherche-création ; pédagogie des arts.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’UR 3402 ACCRA – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches contemporaines de la création et de la réflexion artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et responsable de l’axe 1 « La Fabrique des arts » et coordinatrice du projet de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche-création et méthodologies didactiques dans les arts et la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice et co-directrice du groupe de recherche CREAT : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création et Recherche dans l’Enseignement des arts et de la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (HEP Vaud, Lausanne, Suisse).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Histoire et esthétique de la musique, épistémologie et méthodologie de la recherche-création, pédagogie de la musique, didactique de la création artistique, méthodologie de la recherche en art.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">est musicienne, musicologue et enseignante-chercheuse HDR à l’Université de Strasbourg (France). Elle enseigne aussi à l’Académie supérieure de Musique de la HEAR (Haute école des arts du Rhin). Membre de l’UR 3402 ACCRA (Approches contemporaines de la création et de la réflexion artistiques), elle est co-fondatrice et membre du CREAT (Création, Recherche, Enseignement dans les Arts et la Technologie, HEP, Vaud, Lausanne). Elle co-dirige la collection « CREArTe » (EME éditions), dédiée aux recherches menées dans et par les pratiques des arts et de la technologie. Depuis janvier 2022, elle est membre du comité scientifique de la collection « Recherche&création » aux éditions Hermann. En juin 2022, elle est élue co-directrice adjointe du RESCAM (Réseau des écoles doctorales « Création-Arts-Médias »). Ses recherches portent sur la recherche-création, l’analyse et l’esthétique de la musique des XXe et XXIe siècles, et sur la pédagogie de la création artistique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partitions sonores. Un outil collaboratif entre l'interprétation et la composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Valente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue musicale OICRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier éclaté : enjeux dans la composition et l’interprétation musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Esclapez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Percées, 21 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une didactique de la création artistique : axes, projets et bilan (2014-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lorant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Ragioni di Erasmus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.153-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Process of Sound Creation: Some Models for Teaching Artistic Creation in Music Using a Soundpainting Project in a French Primary School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Coquillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRME-Visions of research in music education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste et voix, entre corps et souffle: pour une didactique de la création artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en éducation musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Pustijanac. György Ligeti. Il maestro dello spazio immaginario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (1), pp.257-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d’une dramaturgie intime. Le théâtre musical de Salvatore Sciarrino, de Vanitas à Macbeth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissonance : Schweizer Musikzeitschrift für Forschung und Kreation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 102, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warning and introduction from : Giacco Grazia, La notion de figure chez Salvatore Sciarrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Journal of Investigations into Global Musical Possibilities (SONUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, SONUS, 27 (2), pp.16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre timbre et espace formel dans la musique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Société québécoise de recherche en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le timbre musical : composition, interprétation, perception et réception, 9 (1-2), pp.151-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’espace et le temps. Les figures de Sciarrino.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissonance : Schweizer Musikzeitschrift für Forschung und Kreation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 65, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDFA, Collège doctoral franco-allemand. Séminaire doctoral, doctorat ICM (Interprétation et création musicales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDFA, Dec 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche(s)-création(s) : des « s » qui tracent un réseau multiple.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherches en Sciences, Arts et Création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier éclaté : en-jeux dans la composition et l’interprétation musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Esclapez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier en acte(s) : espace de création, création d’espace »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie d’hiver « Recherche – Création : perspectives didactiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Strasbourg, ACCRA/HEP, 8-9 février 2018. Académie d’hiver « Recherche – Création : perspectives didactiques », organisée par l’ACCRA EA 3402, Université de Strasbourg, en collaboration avec la Haute école pédagogique, Vaud. Lieu : Salle des conférences, MISHA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de quelques méthodologies en recherche-création et de leur adaptation en didactique de la création artistique et technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie d’hiver, 8-9 février 2018. Colloque "Recherche-Création et méthodologies didactiques dans les arts et la technologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grazia Giacco, Université de Strasbourg, UR 3402 ACCRA ; John Didier&amp;Sabine Chatelain, Haute école pédagogique, Vaud (Lausanne, Suisse), Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-création : quelle création pour le chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie d’été "Recherche – Création : perspectives didactiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Didier&amp;Sabine Chatelain, HEP Vaud (Lausanne, Suisse) ; Grazia Giacco, UR 3402 ACCRA, ESPE, Université de Strasbourg, Jul 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un artefact sonore ? Limites et possibilités pour une didactique de la création artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La conception d’un artefact : approches ergonomiques et didactiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Didier, HEP Vaud (Lausanne, Suisse), Oct 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens en miroir. Réflexions sur l'expérience artistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rosenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.154, 2021, CREArTe, 978-2-8066-3753-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens en miroir. Réflexions sur la pratique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rosenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, CREARTE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir l’identité de la recherche-création : états des lieux et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Verry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grazia Giacco; John Didier; Sabine Chatelain; Frédéric Verry. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, John Didier; Grazia Giacco, 978-2-8066-3701-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et création : approches didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Desponds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Didier; Grazia Giacco; Sabine Chatelain. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Coédition UTBM – HEP Vaud - Éditions Alphil, Michel Olinga, 979-10-91901-33-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-création et didactique de la création artistique. Le chercheur travaillé par la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-8066-3644-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la création artistique : Approches et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Spampinato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CREARTE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux De mémoire(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grazia Giacco; Francesco Spampinato; Jean Vion-Dury. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-343-00882-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des idées subtiles. Réflexions sur la composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Feneyrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Itinéraire, 2012, 978-2-9541231-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des idées subtiles – Réflexions sur la composition, traduction du texte du compositeur Salvatore Sciarrino [Origine delle idee sottili]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Feneyrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Itinéraire, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des idées subtiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Sciarrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Feneyrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Itinéraire. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps enchanté et matière animée : savoirs et pratiques musicales en recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel d'Adamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chambefort Françoise; Sanchez Carolane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues sur les enjeux de la recherche-création pour les sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-308, 2025, Recherche&amp;Création, 9791037044631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer ou ne pas créer : pour une relocalisation de l’approche musicologique dans l’espace de la recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Esclapez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacco Grazia, Didier John, Chatelain Sabine, Verry Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définir l’identité de la recherche-création : états des lieux et au-delà.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 107-132, 2020, 978-2-8066-3701-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une barque sur l’océan : entre culture et création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Didier; Grazia Giacco; Sabine Chatelain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et création : approches didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTBM; Éditions Alphil-Presses universitaires (CH)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-43, 2018, 979-10-91901-33-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un air d’eau : le son-matière chez Debussy et Sciarrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Spampinato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Armengaud et Pierre Albert Castanet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Debussy, la trace et l’écart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-214, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du compositeur-pédagogue : autour des Instantanées (2000) de Paul Méfano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Michel; Gérard Geay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Méfano – Les chemins d’un compositeur poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.189-201, 2017, 978270569447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d’une langue, choix d’un poème : le cas des Poesie francesi de Stefano Gervasoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Bonnet; Frédéric Marteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Choix d’un poème. La poésie saisie par la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.215-242, 2015, 978-2-7535-3697-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des arts et éducation musicale : quel équilibre entre connaissances et pratiques musicales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Guillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Terrien; Jean-Luc Leroy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’histoire des arts : Contribution à la réflexion et à l’action pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, L’Harmattan, pp.95-113, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Sciarrino : entre mécanismes de la pensée et écologie de l’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Donin; Laurent Feneyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories de la composition musicale au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symétrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1729-1746, 2013, 978-2-914373-62-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">… un cielo notturno dalle bianche veloci nuvolette… : Sciarrino et ses lieux d’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Feneyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silences de l’oracle. Autour de l’œuvre de Salvatore Sciarrino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDMC, pp.19-25, 2013, 978-2-916738-01-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits de Salvatore Sciarrino (1981-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Angius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Duchesneau; Valérie Dufour; Marie-Hélène Benoit-Otis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits de compositeurs : Une autorité en questions (XIXe et XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, ouvrage publié avec le concours du CNL, de la Fondation universitaire de Belgique et de l’Observatoire interdisciplinaire de création et de recherche en musique, pp.217-228, 2013, Musicologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et mémoire : un jeu de cartes...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux de mémoire(s) : Regards croisés sur la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-28, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité d’écritures autour de trois pièces pour percussions de Pierluigi Billone : écrits, partitions, enregistrements, vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propositions pour une historiographie critique de la création musicale après 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Universitaire Lorrain d’Histoire, pp.197-227, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette 4 : &amp;quot;Qu’est-que l’art-practice-as-research ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette 3 : &amp;quot;Qu’est-ce que la practice-led research / art-led research ? (PLR) (ALR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette 1 : &amp;quot;Qu'est-ce que la recherche-création ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette 2 : &amp;quot;Qu’est-ce que l’Art based research (ABR) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190264093.001.0001/acrefore-9780190264093-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciarrino, Salvatore (1947-) : présentation générale des écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DICTECO, Dictionnaire des écrits de compositeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:giacco@unistra.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accra-recherche.unistra.fr/laccra/membres/chercheurs/grazia-giacco/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maestri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Giacco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Valente" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esclapez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lorant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Coquillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=1305" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chatelain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208103v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brunner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Desponds" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/coeditions/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60399&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591936v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Spampinato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-didactique_de_la_creation_artistique_approches_et_perspectives_de_recherche_grazia_giacco_john_didier_francesco_spampinato-9782806636003-54127.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41128" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feneyrou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sciarrino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303462v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Rodrigo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel d'Adamo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/dialogues-sur-les-enjeux-de-la-recherche-creation-pour-les-sciences-humaines-francoise-chambefort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292531v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65194&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/les-derniers-ouvrages/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=34291" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953155v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Guillemin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/theories-de-la-composition-musicale-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275648v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Angius" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622350v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303571v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190264093.001.0001/acrefore-9780190264093-" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:giacco@unistra.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accra-recherche.unistra.fr/laccra/membres/chercheurs/grazia-giacco/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maestri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Giacco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Valente" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esclapez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lorant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Coquillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=1305" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chatelain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208103v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brunner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Desponds" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/coeditions/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60399&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591936v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Spampinato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-didactique_de_la_creation_artistique_approches_et_perspectives_de_recherche_grazia_giacco_john_didier_francesco_spampinato-9782806636003-54127.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41128" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feneyrou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sciarrino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303462v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Rodrigo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel d'Adamo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/dialogues-sur-les-enjeux-de-la-recherche-creation-pour-les-sciences-humaines-francoise-chambefort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292531v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65194&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/les-derniers-ouvrages/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=34291" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953155v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Guillemin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/theories-de-la-composition-musicale-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Angius" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622350v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303571v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190264093.001.0001/acrefore-9780190264093-" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>