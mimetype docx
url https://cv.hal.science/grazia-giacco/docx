--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grazia GIACCO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Grazia GiaccoPR en Musique et musicologie, Université de Strasbourg, INSPÉ/UR 3402 ACCRA – Approches contemporaines de la création et de la réflexion artistiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PR en Musique et musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UR 3402 ACCRA – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches contemporaines de la création et de la réflexion artistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSPÉ, Université de Strasbourg, 141 avenue de Colmar, BP 40102, F-67024 Strasbourg Cedex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél. : +33 (0)3 88 43 82 00 (accueil), bureau 232 (03 88 43 82 39)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">giacco@unistra.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page Web de l’équipe : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://accra-recherche.unistra.fr/laccra/membres/chercheurs/grazia-giacco/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page Web : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://trc.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date et lieu de naissance : 3 octobre 1972 (Rome, Italie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalités : Italienne, Française (acquise en 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langues : Italien, Français (Anglais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes : histoire, esthétique et analyse de la musique des XXe et XXIe siècles ; musique/arts visuels ; recherche-création ; pédagogie des arts.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’UR 3402 ACCRA – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches contemporaines de la création et de la réflexion artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et responsable de l’axe 1 « La Fabrique des arts » et coordinatrice du projet de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche-création et méthodologies didactiques dans les arts et la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice et co-directrice du groupe de recherche CREAT : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création et Recherche dans l’Enseignement des arts et de la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (HEP Vaud, Lausanne, Suisse).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Histoire et esthétique de la musique, épistémologie et méthodologie de la recherche-création, pédagogie de la musique, didactique de la création artistique, méthodologie de la recherche en art.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">est musicienne, musicologue et enseignante-chercheuse HDR à l’Université de Strasbourg (France). Elle enseigne aussi à l’Académie supérieure de Musique de la HEAR (Haute école des arts du Rhin). Membre de l’UR 3402 ACCRA (Approches contemporaines de la création et de la réflexion artistiques), elle est co-fondatrice et membre du CREAT (Création, Recherche, Enseignement dans les Arts et la Technologie, HEP, Vaud, Lausanne). Elle co-dirige la collection « CREArTe » (EME éditions), dédiée aux recherches menées dans et par les pratiques des arts et de la technologie. Depuis janvier 2022, elle est membre du comité scientifique de la collection « Recherche&création » aux éditions Hermann. En juin 2022, elle est élue co-directrice adjointe du RESCAM (Réseau des écoles doctorales « Création-Arts-Médias »). Ses recherches portent sur la recherche-création, l’analyse et l’esthétique de la musique des XXe et XXIe siècles, et sur la pédagogie de la création artistique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partitions sonores. Un outil collaboratif entre l'interprétation et la composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Valente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue musicale OICRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier éclaté : enjeux dans la composition et l’interprétation musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Esclapez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Percées, 21 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une didactique de la création artistique : axes, projets et bilan (2014-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lorant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Ragioni di Erasmus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.153-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Process of Sound Creation: Some Models for Teaching Artistic Creation in Music Using a Soundpainting Project in a French Primary School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Coquillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRME-Visions of research in music education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste et voix, entre corps et souffle: pour une didactique de la création artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en éducation musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Pustijanac. György Ligeti. Il maestro dello spazio immaginario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (1), pp.257-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d’une dramaturgie intime. Le théâtre musical de Salvatore Sciarrino, de Vanitas à Macbeth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissonance : Schweizer Musikzeitschrift für Forschung und Kreation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 102, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warning and introduction from : Giacco Grazia, La notion de figure chez Salvatore Sciarrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Journal of Investigations into Global Musical Possibilities (SONUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, SONUS, 27 (2), pp.16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre timbre et espace formel dans la musique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Société québécoise de recherche en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le timbre musical : composition, interprétation, perception et réception, 9 (1-2), pp.151-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’espace et le temps. Les figures de Sciarrino.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissonance : Schweizer Musikzeitschrift für Forschung und Kreation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 65, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDFA, Collège doctoral franco-allemand. Séminaire doctoral, doctorat ICM (Interprétation et création musicales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDFA, Dec 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche(s)-création(s) : des « s » qui tracent un réseau multiple.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherches en Sciences, Arts et Création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier éclaté : en-jeux dans la composition et l’interprétation musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Esclapez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier en acte(s) : espace de création, création d’espace »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie d’hiver « Recherche – Création : perspectives didactiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Strasbourg, ACCRA/HEP, 8-9 février 2018. Académie d’hiver « Recherche – Création : perspectives didactiques », organisée par l’ACCRA EA 3402, Université de Strasbourg, en collaboration avec la Haute école pédagogique, Vaud. Lieu : Salle des conférences, MISHA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de quelques méthodologies en recherche-création et de leur adaptation en didactique de la création artistique et technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie d’hiver, 8-9 février 2018. Colloque "Recherche-Création et méthodologies didactiques dans les arts et la technologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grazia Giacco, Université de Strasbourg, UR 3402 ACCRA ; John Didier&amp;Sabine Chatelain, Haute école pédagogique, Vaud (Lausanne, Suisse), Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-création : quelle création pour le chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie d’été "Recherche – Création : perspectives didactiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Didier&amp;Sabine Chatelain, HEP Vaud (Lausanne, Suisse) ; Grazia Giacco, UR 3402 ACCRA, ESPE, Université de Strasbourg, Jul 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un artefact sonore ? Limites et possibilités pour une didactique de la création artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La conception d’un artefact : approches ergonomiques et didactiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Didier, HEP Vaud (Lausanne, Suisse), Oct 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens en miroir. Réflexions sur l'expérience artistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rosenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.154, 2021, CREArTe, 978-2-8066-3753-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens en miroir. Réflexions sur la pratique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rosenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, CREARTE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir l’identité de la recherche-création : états des lieux et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Verry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grazia Giacco; John Didier; Sabine Chatelain; Frédéric Verry. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, John Didier; Grazia Giacco, 978-2-8066-3701-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et création : approches didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Desponds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Didier; Grazia Giacco; Sabine Chatelain. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Coédition UTBM – HEP Vaud - Éditions Alphil, Michel Olinga, 979-10-91901-33-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-création et didactique de la création artistique. Le chercheur travaillé par la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-8066-3644-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la création artistique : Approches et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Spampinato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CREARTE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux De mémoire(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grazia Giacco; Francesco Spampinato; Jean Vion-Dury. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-343-00882-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des idées subtiles. Réflexions sur la composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Feneyrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Itinéraire, 2012, 978-2-9541231-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des idées subtiles – Réflexions sur la composition, traduction du texte du compositeur Salvatore Sciarrino [Origine delle idee sottili]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Feneyrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Itinéraire, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des idées subtiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Sciarrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Feneyrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Itinéraire. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps enchanté et matière animée : savoirs et pratiques musicales en recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel d'Adamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chambefort Françoise; Sanchez Carolane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues sur les enjeux de la recherche-création pour les sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-308, 2025, Recherche&amp;Création, 9791037044631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer ou ne pas créer : pour une relocalisation de l’approche musicologique dans l’espace de la recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Esclapez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacco Grazia, Didier John, Chatelain Sabine, Verry Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définir l’identité de la recherche-création : états des lieux et au-delà.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 107-132, 2020, 978-2-8066-3701-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une barque sur l’océan : entre culture et création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Didier; Grazia Giacco; Sabine Chatelain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et création : approches didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTBM; Éditions Alphil-Presses universitaires (CH)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-43, 2018, 979-10-91901-33-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un air d’eau : le son-matière chez Debussy et Sciarrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Spampinato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Armengaud et Pierre Albert Castanet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Debussy, la trace et l’écart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-214, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du compositeur-pédagogue : autour des Instantanées (2000) de Paul Méfano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Michel; Gérard Geay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Méfano – Les chemins d’un compositeur poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.189-201, 2017, 978270569447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d’une langue, choix d’un poème : le cas des Poesie francesi de Stefano Gervasoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Bonnet; Frédéric Marteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Choix d’un poème. La poésie saisie par la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.215-242, 2015, 978-2-7535-3697-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des arts et éducation musicale : quel équilibre entre connaissances et pratiques musicales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Guillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Terrien; Jean-Luc Leroy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’histoire des arts : Contribution à la réflexion et à l’action pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, L’Harmattan, pp.95-113, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Sciarrino : entre mécanismes de la pensée et écologie de l’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Donin; Laurent Feneyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories de la composition musicale au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symétrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1729-1746, 2013, 978-2-914373-62-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">… un cielo notturno dalle bianche veloci nuvolette… : Sciarrino et ses lieux d’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Feneyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silences de l’oracle. Autour de l’œuvre de Salvatore Sciarrino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDMC, pp.19-25, 2013, 978-2-916738-01-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits de Salvatore Sciarrino (1981-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Angius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Duchesneau; Valérie Dufour; Marie-Hélène Benoit-Otis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits de compositeurs : Une autorité en questions (XIXe et XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, ouvrage publié avec le concours du CNL, de la Fondation universitaire de Belgique et de l’Observatoire interdisciplinaire de création et de recherche en musique, pp.217-228, 2013, Musicologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et mémoire : un jeu de cartes...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux de mémoire(s) : Regards croisés sur la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-28, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité d’écritures autour de trois pièces pour percussions de Pierluigi Billone : écrits, partitions, enregistrements, vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propositions pour une historiographie critique de la création musicale après 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Universitaire Lorrain d’Histoire, pp.197-227, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette 4 : &amp;quot;Qu’est-que l’art-practice-as-research ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette 3 : &amp;quot;Qu’est-ce que la practice-led research / art-led research ? (PLR) (ALR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette 1 : &amp;quot;Qu'est-ce que la recherche-création ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette 2 : &amp;quot;Qu’est-ce que l’Art based research (ABR) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190264093.001.0001/acrefore-9780190264093-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciarrino, Salvatore (1947-) : présentation générale des écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DICTECO, Dictionnaire des écrits de compositeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grazia GIACCO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Grazia GiaccoPR en Musique et musicologie, Université de Strasbourg, INSPÉ/UR 3402 ACCRA – Approches contemporaines de la création et de la réflexion artistiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PR en Musique et musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UR 3402 ACCRA – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches contemporaines de la création et de la réflexion artistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSPÉ, Université de Strasbourg, 141 avenue de Colmar, BP 40102, F-67024 Strasbourg Cedex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél. : +33 (0)3 88 43 82 00 (accueil), bureau 232 (03 88 43 82 39)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">giacco@unistra.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page Web de l’équipe : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://accra-recherche.unistra.fr/laccra/membres/chercheurs/grazia-giacco/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page Web : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://trc.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date et lieu de naissance : 3 octobre 1972 (Rome, Italie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalités : Italienne, Française (acquise en 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langues : Italien, Français (Anglais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes : histoire, esthétique et analyse de la musique des XXe et XXIe siècles ; musique/arts visuels ; recherche-création ; pédagogie des arts.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’UR 3402 ACCRA – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches contemporaines de la création et de la réflexion artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et responsable de l’axe 1 « La Fabrique des arts » et coordinatrice du projet de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche-création et méthodologies didactiques dans les arts et la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice et co-directrice du groupe de recherche CREAT : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création et Recherche dans l’Enseignement des arts et de la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (HEP Vaud, Lausanne, Suisse).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Histoire et esthétique de la musique, épistémologie et méthodologie de la recherche-création, pédagogie de la musique, didactique de la création artistique, méthodologie de la recherche en art.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">est musicienne, musicologue et enseignante-chercheuse HDR à l’Université de Strasbourg (France). Elle enseigne aussi à l’Académie supérieure de Musique de la HEAR (Haute école des arts du Rhin). Membre de l’UR 3402 ACCRA (Approches contemporaines de la création et de la réflexion artistiques), elle est co-fondatrice et membre du CREAT (Création, Recherche, Enseignement dans les Arts et la Technologie, HEP, Vaud, Lausanne). Elle co-dirige la collection « CREArTe » (EME éditions), dédiée aux recherches menées dans et par les pratiques des arts et de la technologie. Depuis janvier 2022, elle est membre du comité scientifique de la collection « Recherche&création » aux éditions Hermann. En juin 2022, elle est élue co-directrice adjointe du RESCAM (Réseau des écoles doctorales « Création-Arts-Médias »). Ses recherches portent sur la recherche-création, l’analyse et l’esthétique de la musique des XXe et XXIe siècles, et sur la pédagogie de la création artistique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partitions sonores. Un outil collaboratif entre l'interprétation et la composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Valente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue musicale OICRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier éclaté : enjeux dans la composition et l’interprétation musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Esclapez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Percées, 21 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une didactique de la création artistique : axes, projets et bilan (2014-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lorant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Ragioni di Erasmus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.153-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Process of Sound Creation: Some Models for Teaching Artistic Creation in Music Using a Soundpainting Project in a French Primary School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Coquillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRME-Visions of research in music education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste et voix, entre corps et souffle: pour une didactique de la création artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en éducation musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Pustijanac. György Ligeti. Il maestro dello spazio immaginario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (1), pp.257-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d’une dramaturgie intime. Le théâtre musical de Salvatore Sciarrino, de Vanitas à Macbeth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissonance : Schweizer Musikzeitschrift für Forschung und Kreation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 102, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warning and introduction from : Giacco Grazia, La notion de figure chez Salvatore Sciarrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Journal of Investigations into Global Musical Possibilities (SONUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, SONUS, 27 (2), pp.16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre timbre et espace formel dans la musique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Société québécoise de recherche en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le timbre musical : composition, interprétation, perception et réception, 9 (1-2), pp.151-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’espace et le temps. Les figures de Sciarrino.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissonance : Schweizer Musikzeitschrift für Forschung und Kreation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 65, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDFA, Collège doctoral franco-allemand. Séminaire doctoral, doctorat ICM (Interprétation et création musicales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDFA, Dec 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche(s)-création(s) : des « s » qui tracent un réseau multiple.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherches en Sciences, Arts et Création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier éclaté : en-jeux dans la composition et l’interprétation musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Esclapez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier en acte(s) : espace de création, création d’espace »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie d’hiver « Recherche – Création : perspectives didactiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Strasbourg, ACCRA/HEP, 8-9 février 2018. Académie d’hiver « Recherche – Création : perspectives didactiques », organisée par l’ACCRA EA 3402, Université de Strasbourg, en collaboration avec la Haute école pédagogique, Vaud. Lieu : Salle des conférences, MISHA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de quelques méthodologies en recherche-création et de leur adaptation en didactique de la création artistique et technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie d’hiver, 8-9 février 2018. Colloque "Recherche-Création et méthodologies didactiques dans les arts et la technologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grazia Giacco, Université de Strasbourg, UR 3402 ACCRA ; John Didier&amp;Sabine Chatelain, Haute école pédagogique, Vaud (Lausanne, Suisse), Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-création : quelle création pour le chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie d’été "Recherche – Création : perspectives didactiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Didier&amp;Sabine Chatelain, HEP Vaud (Lausanne, Suisse) ; Grazia Giacco, UR 3402 ACCRA, ESPE, Université de Strasbourg, Jul 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un artefact sonore ? Limites et possibilités pour une didactique de la création artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La conception d’un artefact : approches ergonomiques et didactiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Didier, HEP Vaud (Lausanne, Suisse), Oct 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens en miroir. Réflexions sur l'expérience artistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rosenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.154, 2021, CREArTe, 978-2-8066-3753-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens en miroir. Réflexions sur la pratique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rosenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, CREARTE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir l’identité de la recherche-création : états des lieux et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Verry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grazia Giacco; John Didier; Sabine Chatelain; Frédéric Verry. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, John Didier; Grazia Giacco, 978-2-8066-3701-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et création : approches didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Desponds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Didier; Grazia Giacco; Sabine Chatelain. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Coédition UTBM – HEP Vaud - Éditions Alphil, Michel Olinga, 979-10-91901-33-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-création et didactique de la création artistique. Le chercheur travaillé par la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-8066-3644-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la création artistique : Approches et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Spampinato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CREARTE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux De mémoire(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grazia Giacco; Francesco Spampinato; Jean Vion-Dury. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-343-00882-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des idées subtiles. Réflexions sur la composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Feneyrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Itinéraire, 2012, 978-2-9541231-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des idées subtiles – Réflexions sur la composition, traduction du texte du compositeur Salvatore Sciarrino [Origine delle idee sottili]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Feneyrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Itinéraire, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des idées subtiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Sciarrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Feneyrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Itinéraire. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps enchanté et matière animée : savoirs et pratiques musicales en recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel d'Adamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chambefort Françoise; Sanchez Carolane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues sur les enjeux de la recherche-création pour les sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-308, 2025, Recherche&amp;Création, 9791037044631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer ou ne pas créer : pour une relocalisation de l’approche musicologique dans l’espace de la recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Esclapez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacco Grazia, Didier John, Chatelain Sabine, Verry Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définir l’identité de la recherche-création : états des lieux et au-delà.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 107-132, 2020, 978-2-8066-3701-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une barque sur l’océan : entre culture et création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Didier; Grazia Giacco; Sabine Chatelain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et création : approches didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTBM; Éditions Alphil-Presses universitaires (CH)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-43, 2018, 979-10-91901-33-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un air d’eau : le son-matière chez Debussy et Sciarrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Spampinato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Armengaud et Pierre Albert Castanet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Debussy, la trace et l’écart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-214, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du compositeur-pédagogue : autour des Instantanées (2000) de Paul Méfano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Michel; Gérard Geay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Méfano – Les chemins d’un compositeur poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.189-201, 2017, 978270569447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d’une langue, choix d’un poème : le cas des Poesie francesi de Stefano Gervasoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Bonnet; Frédéric Marteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Choix d’un poème. La poésie saisie par la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.215-242, 2015, 978-2-7535-3697-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des arts et éducation musicale : quel équilibre entre connaissances et pratiques musicales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Guillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Terrien; Jean-Luc Leroy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’histoire des arts : Contribution à la réflexion et à l’action pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, L’Harmattan, pp.95-113, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">… un cielo notturno dalle bianche veloci nuvolette… : Sciarrino et ses lieux d’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Feneyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silences de l’oracle. Autour de l’œuvre de Salvatore Sciarrino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDMC, pp.19-25, 2013, 978-2-916738-01-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Sciarrino : entre mécanismes de la pensée et écologie de l’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Donin; Laurent Feneyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories de la composition musicale au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symétrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1729-1746, 2013, 978-2-914373-62-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits de Salvatore Sciarrino (1981-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Angius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Duchesneau; Valérie Dufour; Marie-Hélène Benoit-Otis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits de compositeurs : Une autorité en questions (XIXe et XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, ouvrage publié avec le concours du CNL, de la Fondation universitaire de Belgique et de l’Observatoire interdisciplinaire de création et de recherche en musique, pp.217-228, 2013, Musicologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et mémoire : un jeu de cartes...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux de mémoire(s) : Regards croisés sur la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-28, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité d’écritures autour de trois pièces pour percussions de Pierluigi Billone : écrits, partitions, enregistrements, vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propositions pour une historiographie critique de la création musicale après 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Universitaire Lorrain d’Histoire, pp.197-227, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette 4 : &amp;quot;Qu’est-que l’art-practice-as-research ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette 3 : &amp;quot;Qu’est-ce que la practice-led research / art-led research ? (PLR) (ALR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette 1 : &amp;quot;Qu'est-ce que la recherche-création ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette 2 : &amp;quot;Qu’est-ce que l’Art based research (ABR) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190264093.001.0001/acrefore-9780190264093-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciarrino, Salvatore (1947-) : présentation générale des écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DICTECO, Dictionnaire des écrits de compositeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:giacco@unistra.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accra-recherche.unistra.fr/laccra/membres/chercheurs/grazia-giacco/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maestri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Giacco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Valente" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esclapez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lorant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Coquillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=1305" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chatelain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208103v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brunner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Desponds" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/coeditions/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60399&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591936v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Spampinato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-didactique_de_la_creation_artistique_approches_et_perspectives_de_recherche_grazia_giacco_john_didier_francesco_spampinato-9782806636003-54127.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41128" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feneyrou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sciarrino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303462v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Rodrigo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel d'Adamo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/dialogues-sur-les-enjeux-de-la-recherche-creation-pour-les-sciences-humaines-francoise-chambefort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292531v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65194&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/les-derniers-ouvrages/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=34291" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953155v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Guillemin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/theories-de-la-composition-musicale-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Angius" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622350v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303571v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190264093.001.0001/acrefore-9780190264093-" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:giacco@unistra.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accra-recherche.unistra.fr/laccra/membres/chercheurs/grazia-giacco/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maestri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Giacco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Valente" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esclapez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lorant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Coquillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=1305" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chatelain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208103v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brunner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Desponds" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/coeditions/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60399&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591936v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Spampinato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-didactique_de_la_creation_artistique_approches_et_perspectives_de_recherche_grazia_giacco_john_didier_francesco_spampinato-9782806636003-54127.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41128" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feneyrou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sciarrino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303462v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Rodrigo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel d'Adamo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/dialogues-sur-les-enjeux-de-la-recherche-creation-pour-les-sciences-humaines-francoise-chambefort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292531v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65194&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/les-derniers-ouvrages/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=34291" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953155v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Guillemin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620604v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620602v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/theories-de-la-composition-musicale-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Angius" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622350v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303571v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190264093.001.0001/acrefore-9780190264093-" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>