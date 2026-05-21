--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grazia GIACCO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Grazia GiaccoPR en Musique et musicologie, Université de Strasbourg, INSPÉ/UR 3402 ACCRA – Approches contemporaines de la création et de la réflexion artistiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PR en Musique et musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UR 3402 ACCRA – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches contemporaines de la création et de la réflexion artistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSPÉ, Université de Strasbourg, 141 avenue de Colmar, BP 40102, F-67024 Strasbourg Cedex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél. : +33 (0)3 88 43 82 00 (accueil), bureau 232 (03 88 43 82 39)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">giacco@unistra.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page Web de l’équipe : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://accra-recherche.unistra.fr/laccra/membres/chercheurs/grazia-giacco/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page Web : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://trc.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date et lieu de naissance : 3 octobre 1972 (Rome, Italie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalités : Italienne, Française (acquise en 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langues : Italien, Français (Anglais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes : histoire, esthétique et analyse de la musique des XXe et XXIe siècles ; musique/arts visuels ; recherche-création ; pédagogie des arts.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’UR 3402 ACCRA – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches contemporaines de la création et de la réflexion artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et responsable de l’axe 1 « La Fabrique des arts » et coordinatrice du projet de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche-création et méthodologies didactiques dans les arts et la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice et co-directrice du groupe de recherche CREAT : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création et Recherche dans l’Enseignement des arts et de la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (HEP Vaud, Lausanne, Suisse).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Histoire et esthétique de la musique, épistémologie et méthodologie de la recherche-création, pédagogie de la musique, didactique de la création artistique, méthodologie de la recherche en art.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">est musicienne, musicologue et enseignante-chercheuse HDR à l’Université de Strasbourg (France). Elle enseigne aussi à l’Académie supérieure de Musique de la HEAR (Haute école des arts du Rhin). Membre de l’UR 3402 ACCRA (Approches contemporaines de la création et de la réflexion artistiques), elle est co-fondatrice et membre du CREAT (Création, Recherche, Enseignement dans les Arts et la Technologie, HEP, Vaud, Lausanne). Elle co-dirige la collection « CREArTe » (EME éditions), dédiée aux recherches menées dans et par les pratiques des arts et de la technologie. Depuis janvier 2022, elle est membre du comité scientifique de la collection « Recherche&création » aux éditions Hermann. En juin 2022, elle est élue co-directrice adjointe du RESCAM (Réseau des écoles doctorales « Création-Arts-Médias »). Ses recherches portent sur la recherche-création, l’analyse et l’esthétique de la musique des XXe et XXIe siècles, et sur la pédagogie de la création artistique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partitions sonores. Un outil collaboratif entre l'interprétation et la composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Valente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue musicale OICRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier éclaté : enjeux dans la composition et l’interprétation musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Esclapez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Percées, 21 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une didactique de la création artistique : axes, projets et bilan (2014-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lorant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Ragioni di Erasmus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.153-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Process of Sound Creation: Some Models for Teaching Artistic Creation in Music Using a Soundpainting Project in a French Primary School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Coquillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRME-Visions of research in music education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste et voix, entre corps et souffle: pour une didactique de la création artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en éducation musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Pustijanac. György Ligeti. Il maestro dello spazio immaginario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (1), pp.257-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d’une dramaturgie intime. Le théâtre musical de Salvatore Sciarrino, de Vanitas à Macbeth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissonance : Schweizer Musikzeitschrift für Forschung und Kreation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 102, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warning and introduction from : Giacco Grazia, La notion de figure chez Salvatore Sciarrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Journal of Investigations into Global Musical Possibilities (SONUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, SONUS, 27 (2), pp.16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre timbre et espace formel dans la musique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Société québécoise de recherche en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le timbre musical : composition, interprétation, perception et réception, 9 (1-2), pp.151-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’espace et le temps. Les figures de Sciarrino.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissonance : Schweizer Musikzeitschrift für Forschung und Kreation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 65, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDFA, Collège doctoral franco-allemand. Séminaire doctoral, doctorat ICM (Interprétation et création musicales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDFA, Dec 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche(s)-création(s) : des « s » qui tracent un réseau multiple.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherches en Sciences, Arts et Création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier éclaté : en-jeux dans la composition et l’interprétation musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Esclapez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier en acte(s) : espace de création, création d’espace »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie d’hiver « Recherche – Création : perspectives didactiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Strasbourg, ACCRA/HEP, 8-9 février 2018. Académie d’hiver « Recherche – Création : perspectives didactiques », organisée par l’ACCRA EA 3402, Université de Strasbourg, en collaboration avec la Haute école pédagogique, Vaud. Lieu : Salle des conférences, MISHA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de quelques méthodologies en recherche-création et de leur adaptation en didactique de la création artistique et technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie d’hiver, 8-9 février 2018. Colloque "Recherche-Création et méthodologies didactiques dans les arts et la technologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grazia Giacco, Université de Strasbourg, UR 3402 ACCRA ; John Didier&amp;Sabine Chatelain, Haute école pédagogique, Vaud (Lausanne, Suisse), Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-création : quelle création pour le chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie d’été "Recherche – Création : perspectives didactiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Didier&amp;Sabine Chatelain, HEP Vaud (Lausanne, Suisse) ; Grazia Giacco, UR 3402 ACCRA, ESPE, Université de Strasbourg, Jul 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un artefact sonore ? Limites et possibilités pour une didactique de la création artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La conception d’un artefact : approches ergonomiques et didactiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Didier, HEP Vaud (Lausanne, Suisse), Oct 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens en miroir. Réflexions sur l'expérience artistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rosenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.154, 2021, CREArTe, 978-2-8066-3753-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens en miroir. Réflexions sur la pratique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rosenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, CREARTE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir l’identité de la recherche-création : états des lieux et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Verry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grazia Giacco; John Didier; Sabine Chatelain; Frédéric Verry. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, John Didier; Grazia Giacco, 978-2-8066-3701-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et création : approches didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Desponds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Didier; Grazia Giacco; Sabine Chatelain. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Coédition UTBM – HEP Vaud - Éditions Alphil, Michel Olinga, 979-10-91901-33-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-création et didactique de la création artistique. Le chercheur travaillé par la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-8066-3644-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la création artistique : Approches et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Spampinato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CREARTE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux De mémoire(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grazia Giacco; Francesco Spampinato; Jean Vion-Dury. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-343-00882-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des idées subtiles. Réflexions sur la composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Feneyrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Itinéraire, 2012, 978-2-9541231-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des idées subtiles – Réflexions sur la composition, traduction du texte du compositeur Salvatore Sciarrino [Origine delle idee sottili]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Feneyrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Itinéraire, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des idées subtiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Sciarrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Feneyrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Itinéraire. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps enchanté et matière animée : savoirs et pratiques musicales en recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel d'Adamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chambefort Françoise; Sanchez Carolane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues sur les enjeux de la recherche-création pour les sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-308, 2025, Recherche&amp;Création, 9791037044631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer ou ne pas créer : pour une relocalisation de l’approche musicologique dans l’espace de la recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Esclapez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacco Grazia, Didier John, Chatelain Sabine, Verry Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définir l’identité de la recherche-création : états des lieux et au-delà.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 107-132, 2020, 978-2-8066-3701-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une barque sur l’océan : entre culture et création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Didier; Grazia Giacco; Sabine Chatelain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et création : approches didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTBM; Éditions Alphil-Presses universitaires (CH)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-43, 2018, 979-10-91901-33-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un air d’eau : le son-matière chez Debussy et Sciarrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Spampinato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Armengaud et Pierre Albert Castanet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Debussy, la trace et l’écart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-214, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du compositeur-pédagogue : autour des Instantanées (2000) de Paul Méfano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Michel; Gérard Geay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Méfano – Les chemins d’un compositeur poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.189-201, 2017, 978270569447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d’une langue, choix d’un poème : le cas des Poesie francesi de Stefano Gervasoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Bonnet; Frédéric Marteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Choix d’un poème. La poésie saisie par la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.215-242, 2015, 978-2-7535-3697-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des arts et éducation musicale : quel équilibre entre connaissances et pratiques musicales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Guillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Terrien; Jean-Luc Leroy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’histoire des arts : Contribution à la réflexion et à l’action pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, L’Harmattan, pp.95-113, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">… un cielo notturno dalle bianche veloci nuvolette… : Sciarrino et ses lieux d’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Feneyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silences de l’oracle. Autour de l’œuvre de Salvatore Sciarrino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDMC, pp.19-25, 2013, 978-2-916738-01-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Sciarrino : entre mécanismes de la pensée et écologie de l’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Donin; Laurent Feneyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories de la composition musicale au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symétrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1729-1746, 2013, 978-2-914373-62-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits de Salvatore Sciarrino (1981-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Angius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Duchesneau; Valérie Dufour; Marie-Hélène Benoit-Otis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits de compositeurs : Une autorité en questions (XIXe et XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, ouvrage publié avec le concours du CNL, de la Fondation universitaire de Belgique et de l’Observatoire interdisciplinaire de création et de recherche en musique, pp.217-228, 2013, Musicologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et mémoire : un jeu de cartes...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux de mémoire(s) : Regards croisés sur la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-28, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité d’écritures autour de trois pièces pour percussions de Pierluigi Billone : écrits, partitions, enregistrements, vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propositions pour une historiographie critique de la création musicale après 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Universitaire Lorrain d’Histoire, pp.197-227, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette 4 : &amp;quot;Qu’est-que l’art-practice-as-research ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette 3 : &amp;quot;Qu’est-ce que la practice-led research / art-led research ? (PLR) (ALR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette 1 : &amp;quot;Qu'est-ce que la recherche-création ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette 2 : &amp;quot;Qu’est-ce que l’Art based research (ABR) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190264093.001.0001/acrefore-9780190264093-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciarrino, Salvatore (1947-) : présentation générale des écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DICTECO, Dictionnaire des écrits de compositeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grazia GIACCO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Grazia GiaccoPR en Musique et musicologie, Université de Strasbourg, INSPÉ/UR 3402 ACCRA – Approches contemporaines de la création et de la réflexion artistiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PR en Musique et musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UR 3402 ACCRA – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches contemporaines de la création et de la réflexion artistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSPÉ, Université de Strasbourg, 141 avenue de Colmar, BP 40102, F-67024 Strasbourg Cedex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél. : +33 (0)3 88 43 82 00 (accueil), bureau 232 (03 88 43 82 39)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">giacco@unistra.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page Web de l’équipe : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://accra-recherche.unistra.fr/laccra/membres/chercheurs/grazia-giacco/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page Web : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://trc.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date et lieu de naissance : 3 octobre 1972 (Rome, Italie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalités : Italienne, Française (acquise en 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langues : Italien, Français (Anglais)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes : histoire, esthétique et analyse de la musique des XXe et XXIe siècles ; musique/arts visuels ; recherche-création ; pédagogie des arts.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’UR 3402 ACCRA – </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches contemporaines de la création et de la réflexion artistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et responsable de l’axe 1 « La Fabrique des arts » et coordinatrice du projet de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche-création et méthodologies didactiques dans les arts et la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-fondatrice et co-directrice du groupe de recherche CREAT : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Création et Recherche dans l’Enseignement des arts et de la technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (HEP Vaud, Lausanne, Suisse).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Histoire et esthétique de la musique, épistémologie et méthodologie de la recherche-création, pédagogie de la musique, didactique de la création artistique, méthodologie de la recherche en art.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">***</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">est musicienne, musicologue et enseignante-chercheuse HDR à l’Université de Strasbourg (France). Elle enseigne aussi à l’Académie supérieure de Musique de la HEAR (Haute école des arts du Rhin). Membre de l’UR 3402 ACCRA (Approches contemporaines de la création et de la réflexion artistiques), elle est co-fondatrice et membre du CREAT (Création, Recherche, Enseignement dans les Arts et la Technologie, HEP, Vaud, Lausanne). Elle co-dirige la collection « CREArTe » (EME éditions), dédiée aux recherches menées dans et par les pratiques des arts et de la technologie. Depuis janvier 2022, elle est membre du comité scientifique de la collection « Recherche&création » aux éditions Hermann. En juin 2022, elle est élue co-directrice adjointe du RESCAM (Réseau des écoles doctorales « Création-Arts-Médias »). Ses recherches portent sur la recherche-création, l’analyse et l’esthétique de la musique des XXe et XXIe siècles, et sur la pédagogie de la création artistique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les partitions sonores. Un outil collaboratif entre l'interprétation et la composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Valente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue musicale OICRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier éclaté : enjeux dans la composition et l’interprétation musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Esclapez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Percées. Explorations en arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Percées, 21 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une didactique de la création artistique : axes, projets et bilan (2014-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lorant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Ragioni di Erasmus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.153-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Process of Sound Creation: Some Models for Teaching Artistic Creation in Music Using a Soundpainting Project in a French Primary School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Coquillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRME-Visions of research in music education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geste et voix, entre corps et souffle: pour une didactique de la création artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en éducation musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Pustijanac. György Ligeti. Il maestro dello spazio immaginario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (1), pp.257-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour d’une dramaturgie intime. Le théâtre musical de Salvatore Sciarrino, de Vanitas à Macbeth.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissonance : Schweizer Musikzeitschrift für Forschung und Kreation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 102, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warning and introduction from : Giacco Grazia, La notion de figure chez Salvatore Sciarrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Journal of Investigations into Global Musical Possibilities (SONUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, SONUS, 27 (2), pp.16-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre timbre et espace formel dans la musique contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Société québécoise de recherche en musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le timbre musical : composition, interprétation, perception et réception, 9 (1-2), pp.151-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’espace et le temps. Les figures de Sciarrino.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissonance : Schweizer Musikzeitschrift für Forschung und Kreation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 65, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDFA, Collège doctoral franco-allemand. Séminaire doctoral, doctorat ICM (Interprétation et création musicales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDFA, Dec 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche(s)-création(s) : des « s » qui tracent un réseau multiple.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherches en Sciences, Arts et Création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier éclaté : en-jeux dans la composition et l’interprétation musicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Esclapez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier en acte(s) : espace de création, création d’espace »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie d’hiver « Recherche – Création : perspectives didactiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Strasbourg, ACCRA/HEP, 8-9 février 2018. Académie d’hiver « Recherche – Création : perspectives didactiques », organisée par l’ACCRA EA 3402, Université de Strasbourg, en collaboration avec la Haute école pédagogique, Vaud. Lieu : Salle des conférences, MISHA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de quelques méthodologies en recherche-création et de leur adaptation en didactique de la création artistique et technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie d’hiver, 8-9 février 2018. Colloque "Recherche-Création et méthodologies didactiques dans les arts et la technologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grazia Giacco, Université de Strasbourg, UR 3402 ACCRA ; John Didier&amp;Sabine Chatelain, Haute école pédagogique, Vaud (Lausanne, Suisse), Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-création : quelle création pour le chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie d’été "Recherche – Création : perspectives didactiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Didier&amp;Sabine Chatelain, HEP Vaud (Lausanne, Suisse) ; Grazia Giacco, UR 3402 ACCRA, ESPE, Université de Strasbourg, Jul 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un artefact sonore ? Limites et possibilités pour une didactique de la création artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La conception d’un artefact : approches ergonomiques et didactiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Didier, HEP Vaud (Lausanne, Suisse), Oct 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens en miroir. Réflexions sur l'expérience artistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rosenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.154, 2021, CREArTe, 978-2-8066-3753-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens en miroir. Réflexions sur la pratique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rosenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, CREARTE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir l’identité de la recherche-création : états des lieux et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Verry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grazia Giacco; John Didier; Sabine Chatelain; Frédéric Verry. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, John Didier; Grazia Giacco, 978-2-8066-3701-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et création : approches didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Desponds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Didier; Grazia Giacco; Sabine Chatelain. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Coédition UTBM – HEP Vaud - Éditions Alphil, Michel Olinga, 979-10-91901-33-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche-création et didactique de la création artistique. Le chercheur travaillé par la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-8066-3644-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique de la création artistique : Approches et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Spampinato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, CREARTE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux De mémoire(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Spampinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vion-Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grazia Giacco; Francesco Spampinato; Jean Vion-Dury. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-343-00882-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des idées subtiles. Réflexions sur la composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Feneyrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Itinéraire, 2012, 978-2-9541231-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des idées subtiles – Réflexions sur la composition, traduction du texte du compositeur Salvatore Sciarrino [Origine delle idee sottili]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Feneyrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Itinéraire, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des idées subtiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Sciarrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Feneyrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Itinéraire. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01106804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps enchanté et matière animée : savoirs et pratiques musicales en recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel d'Adamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chambefort Françoise; Sanchez Carolane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues sur les enjeux de la recherche-création pour les sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-308, 2025, Recherche&amp;Création, 9791037044631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer ou ne pas créer : pour une relocalisation de l’approche musicologique dans l’espace de la recherche-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Esclapez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giacco Grazia, Didier John, Chatelain Sabine, Verry Frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Définir l’identité de la recherche-création : états des lieux et au-delà.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 107-132, 2020, 978-2-8066-3701-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une barque sur l’océan : entre culture et création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Didier; Grazia Giacco; Sabine Chatelain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et création : approches didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTBM; Éditions Alphil-Presses universitaires (CH)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-43, 2018, 979-10-91901-33-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un air d’eau : le son-matière chez Debussy et Sciarrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Spampinato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Armengaud et Pierre Albert Castanet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude Debussy, la trace et l’écart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-214, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du compositeur-pédagogue : autour des Instantanées (2000) de Paul Méfano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Michel; Gérard Geay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Méfano – Les chemins d’un compositeur poète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.189-201, 2017, 978270569447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d’une langue, choix d’un poème : le cas des Poesie francesi de Stefano Gervasoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Bonnet; Frédéric Marteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Choix d’un poème. La poésie saisie par la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.215-242, 2015, 978-2-7535-3697-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des arts et éducation musicale : quel équilibre entre connaissances et pratiques musicales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Guillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Terrien; Jean-Luc Leroy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement de l’histoire des arts : Contribution à la réflexion et à l’action pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, L’Harmattan, pp.95-113, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits de Salvatore Sciarrino (1981-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Angius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Duchesneau; Valérie Dufour; Marie-Hélène Benoit-Otis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits de compositeurs : Une autorité en questions (XIXe et XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, ouvrage publié avec le concours du CNL, de la Fondation universitaire de Belgique et de l’Observatoire interdisciplinaire de création et de recherche en musique, pp.217-228, 2013, Musicologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">… un cielo notturno dalle bianche veloci nuvolette… : Sciarrino et ses lieux d’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Feneyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silences de l’oracle. Autour de l’œuvre de Salvatore Sciarrino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDMC, pp.19-25, 2013, 978-2-916738-01-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Sciarrino : entre mécanismes de la pensée et écologie de l’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Donin; Laurent Feneyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories de la composition musicale au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symétrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1729-1746, 2013, 978-2-914373-62-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et mémoire : un jeu de cartes...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux de mémoire(s) : Regards croisés sur la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-28, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité d’écritures autour de trois pièces pour percussions de Pierluigi Billone : écrits, partitions, enregistrements, vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propositions pour une historiographie critique de la création musicale après 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche Universitaire Lorrain d’Histoire, pp.197-227, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette 4 : &amp;quot;Qu’est-que l’art-practice-as-research ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette 1 : &amp;quot;Qu'est-ce que la recherche-création ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette 3 : &amp;quot;Qu’est-ce que la practice-led research / art-led research ? (PLR) (ALR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablette 2 : &amp;quot;Qu’est-ce que l’Art based research (ABR) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780190264093.001.0001/acrefore-9780190264093-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciarrino, Salvatore (1947-) : présentation générale des écrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Giacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DICTECO, Dictionnaire des écrits de compositeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:giacco@unistra.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accra-recherche.unistra.fr/laccra/membres/chercheurs/grazia-giacco/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maestri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Giacco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Valente" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esclapez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lorant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Coquillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=1305" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chatelain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208103v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brunner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Desponds" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/coeditions/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60399&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591936v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Spampinato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-didactique_de_la_creation_artistique_approches_et_perspectives_de_recherche_grazia_giacco_john_didier_francesco_spampinato-9782806636003-54127.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41128" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feneyrou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sciarrino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303462v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Rodrigo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel d'Adamo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/dialogues-sur-les-enjeux-de-la-recherche-creation-pour-les-sciences-humaines-francoise-chambefort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292531v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65194&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/les-derniers-ouvrages/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=34291" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953155v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Guillemin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620604v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620602v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/theories-de-la-composition-musicale-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Angius" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622350v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303571v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190264093.001.0001/acrefore-9780190264093-" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:giacco@unistra.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accra-recherche.unistra.fr/laccra/membres/chercheurs/grazia-giacco/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trc.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maestri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Giacco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Valente" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esclapez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lorant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Coquillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276883v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620553v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500866v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/index.asp?navig=catalogue&amp;amp;obj=collection&amp;amp;no=1305" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620606v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chatelain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208103v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brunner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Desponds" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/coeditions/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60399&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591936v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Spampinato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-didactique_de_la_creation_artistique_approches_et_perspectives_de_recherche_grazia_giacco_john_didier_francesco_spampinato-9782806636003-54127.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vion-Dury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=41128" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feneyrou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106804v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sciarrino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303462v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Rodrigo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel d'Adamo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/dialogues-sur-les-enjeux-de-la-recherche-creation-pour-les-sciences-humaines-francoise-chambefort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292531v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65194&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544880v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/les-derniers-ouvrages/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=34291" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953155v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Guillemin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Angius" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620602v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/theories-de-la-composition-musicale-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622350v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303514v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190264093.001.0001/acrefore-9780190264093-" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>