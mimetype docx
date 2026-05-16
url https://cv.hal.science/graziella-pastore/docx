--- v0 (2026-03-21)
+++ v1 (2026-05-16)
@@ -1838,351 +1838,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Golein, Le Racional des divins offices de Guillaume Durand. Livre IV. La messe. Les Prologues et le Traité du sacre. Liturgie, spiritualité et royauté. Une exégèse allégorique</w:t>
+                <w:t xml:space="preserve">L’Histoire ancienne jusqu’à César ou Histoires pour Roger, châtelain de Lille, de Wauchier de Denain - L’Histoire de la Macédoine et d’Alexandre le Grand, édition critique de Catherine Gaullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Pastore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 172 (LVIII | I), pp.118-119. </w:t>
+              <w:t xml:space="preserve">, 2014, 173 (LVIII | II), pp.339-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/studifrancesi.2068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/studifrancesi.1741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590667v1</w:t>
+                <w:t xml:space="preserve">hal-04590678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Histoire ancienne jusqu’à César ou Histoires pour Roger, châtelain de Lille, de Wauchier de Denain - L’Histoire de la Macédoine et d’Alexandre le Grand, édition critique de Catherine Gaullier</w:t>
+                <w:t xml:space="preserve">Jean Golein, Le Racional des divins offices de Guillaume Durand. Livre IV. La messe. Les Prologues et le Traité du sacre. Liturgie, spiritualité et royauté. Une exégèse allégorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Pastore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 173 (LVIII | II), pp.339-340. </w:t>
+              <w:t xml:space="preserve">, 2014, 172 (LVIII | I), pp.118-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/studifrancesi.1741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/studifrancesi.2068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590678v1</w:t>
+                <w:t xml:space="preserve">hal-04590667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cité de Dieu de Saint Augustin traduite par Raoul de Presles (1371-1375). Livres I à III, édition du manuscrit BnF, fr. 22912 sous la direction d’Olivier Bertrand, volume 1, tome 1</w:t>
+                <w:t xml:space="preserve">Sur le sort de la première traduction française de Valère Maxime dans la seconde moitié du xv e siècle : prolégomènes à l’édition de l’abrégé de Jean de Hangest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Pastore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studi francesi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 174 (LVIII | III), pp.568-569. </w:t>
+              <w:t xml:space="preserve">Le Moyen Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74, pp.83 - 98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/studifrancesi.1079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1484/J.LMFR.5.103576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590692v1</w:t>
+                <w:t xml:space="preserve">hal-01863683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le sort de la première traduction française de Valère Maxime dans la seconde moitié du xv e siècle : prolégomènes à l’édition de l’abrégé de Jean de Hangest</w:t>
+                <w:t xml:space="preserve">La Cité de Dieu de Saint Augustin traduite par Raoul de Presles (1371-1375). Livres I à III, édition du manuscrit BnF, fr. 22912 sous la direction d’Olivier Bertrand, volume 1, tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Pastore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Moyen Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 74, pp.83 - 98. </w:t>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 174 (LVIII | III), pp.568-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.LMFR.5.103576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/studifrancesi.1079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863683v1</w:t>
+                <w:t xml:space="preserve">hal-04590692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Becker, Le lyrisme d’Eustache Deschamps: entre poésie et pragmatisme</w:t>
               </w:r>
@@ -3409,51 +3409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Pastore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.2.96753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590977v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.50876" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590976v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.47954" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.47969" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590960v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.44595" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.46814" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590963v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.46864" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590958v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.43554" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590948v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.22182" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590953v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.41868" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590945v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.16149" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.16170" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.12368" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01863691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8173" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01863699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2016.7506" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590941v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.4291" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.738" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590842v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.339" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.1241" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590938v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.1217" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.2066" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.2068" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590678v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.1741" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590692v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.1079" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01863683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LMFR.5.103576" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.1729" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590867v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.2686" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03937224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2013.464308" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01863685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LMFR.1.100753" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92F0F4A605F06E4295505CBEEA4293056D79B2FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517167v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476159v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Andrea Martina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rivoira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela del Savio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590928v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01863689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01863693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560563v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Banski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bowers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Degl&#8217;innocenti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej &#270;ur&#269;o" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04590894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Pastore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.2.96753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590977v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.50876" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590976v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.47954" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.47969" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590960v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.44595" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.46814" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590963v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.46864" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590958v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.43554" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590948v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.22182" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590953v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.41868" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590945v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.16149" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.16170" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.12368" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01863691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8173" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01863699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2016.7506" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590941v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.4291" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.738" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590842v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.339" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.1241" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590938v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.1217" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.2066" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590678v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.1741" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.2068" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01863683v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LMFR.5.103576" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.1079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.1729" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590867v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.2686" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03937224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2013.464308" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01863685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LMFR.1.100753" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92F0F4A605F06E4295505CBEEA4293056D79B2FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517167v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476159v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Andrea Martina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Rivoira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela del Savio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590928v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01863689v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-01863693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560563v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Banski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bowers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Degl&#8217;innocenti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej &#270;ur&#269;o" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04590894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>