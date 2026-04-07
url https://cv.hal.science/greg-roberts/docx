--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -386,295 +386,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field report: Deployment of a fleet of drones for cloud exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+                <w:t xml:space="preserve">Use of Large-Eddy simulations to design an adaptive sampling strategy to assess cumulus cloud heterogeneities by Remotely Piloted Aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Narvor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fleur Couvreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17568293211070830⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.335-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-15-335-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520657v1</w:t>
+                <w:t xml:space="preserve">hal-03156025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Large-Eddy simulations to design an adaptive sampling strategy to assess cumulus cloud heterogeneities by Remotely Piloted Aircraft</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field report: Deployment of a fleet of drones for cloud exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Roberts</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Narvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Couvreux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Narvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (2), pp.335-352. </w:t>
+              <w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.175682932110708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-15-335-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17568293211070830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156025v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
               </w:r>
@@ -792,295 +792,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023368v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud‐Nucleating Particles Over the Southern Ocean in a Changing Climate</w:t>
+                <w:t xml:space="preserve">Impact of Tropical Cyclones on Inhabited Areas of the SWIO Basin at Present and Future Horizons. Part 2: Modeling Component of the Research Program RENOVRISK-CYCLONE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Twohy</w:t>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Demott</w:t>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Russell</w:t>
+                <w:t xml:space="preserve">Soline Bielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darin Toohey</w:t>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Rainwater</w:t>
+                <w:t xml:space="preserve">Joris Pianezze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (3), </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020EF001673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos12060689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03450986v1</w:t>
+                <w:t xml:space="preserve">hal-03242979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Tropical Cyclones on Inhabited Areas of the SWIO Basin at Present and Future Horizons. Part 2: Modeling Component of the Research Program RENOVRISK-CYCLONE</w:t>
+                <w:t xml:space="preserve">Cloud‐Nucleating Particles Over the Southern Ocean in a Changing Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Barthe</w:t>
+                <w:t xml:space="preserve">Cynthia Twohy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+                <w:t xml:space="preserve">Paul Demott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Bielli</w:t>
+                <w:t xml:space="preserve">Lynn Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tulet</w:t>
+                <w:t xml:space="preserve">Darin Toohey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Pianezze</w:t>
+                <w:t xml:space="preserve">Bryan Rainwater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (6), pp.689. </w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos12060689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020EF001673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03242979v1</w:t>
+                <w:t xml:space="preserve">meteo-03450986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of clouds, aerosols, precipitation, and surface radiation over the Southern Ocean: An overview of CAPRICORN, MARCUS, MICRE and SOCRATES</w:t>
               </w:r>
@@ -1118,51 +1118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Demott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.E894-E928. </w:t>
@@ -1194,680 +1194,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Tropical Cyclones on Inhabited Areas of the SWIO Basin at Present and Future Horizons. Part 1: Overview and Observing Component of the Research Project RENOVRISK-CYCLONE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Status and Future of Small Uncrewed Aircraft Systems (UAS) in Operational Meteorology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Cordier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Soline Bielli</w:t>
+                <w:t xml:space="preserve">James Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debbie O’sullivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stewart Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Elston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12050544⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (11), pp.E2121-E2136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-20-0138.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214000v1</w:t>
+                <w:t xml:space="preserve">meteo-03450993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Status and Future of Small Uncrewed Aircraft Systems (UAS) in Operational Meteorology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Debbie O’sullivan</w:t>
+                <w:t xml:space="preserve">Impact of Tropical Cyclones on Inhabited Areas of the SWIO Basin at Present and Future Horizons. Part 1: Overview and Observing Component of the Research Project RENOVRISK-CYCLONE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stewart Taylor</w:t>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Elston</w:t>
+                <w:t xml:space="preserve">Emmanuel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Bielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 102 (11), pp.E2121-E2136. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-20-0138.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos12050544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-03450993v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured Constraints on Cloud Top Entrainment to Reduce Uncertainty of Nonprecipitating Stratocumulus Shortwave Radiative Forcing in the Southern Ocean</w:t>
+                <w:t xml:space="preserve">Organic composition of three different size ranges of aerosol particles over the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">K. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Twohy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL090513⟩</w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2020.1845296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059739v1</w:t>
+                <w:t xml:space="preserve">hal-03065657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic composition of three different size ranges of aerosol particles over the Southern Ocean</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observations of aerosol, cloud, turbulence, and radiation properties at the top of the marine boundary layer over the Eastern North Atlantic Ocean: The ACORES campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Twohy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Greg Roberts</w:t>
+                <w:t xml:space="preserve">Holger Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Erik Szodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Egerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Wehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02786826.2020.1845296⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-19-0191.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065657v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of aerosol, cloud, turbulence, and radiation properties at the top of the marine boundary layer over the Eastern North Atlantic Ocean: The ACORES campaign</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Birgit Wehner</w:t>
+                <w:t xml:space="preserve">Measured Constraints on Cloud Top Entrainment to Reduce Uncertainty of Nonprecipitating Stratocumulus Shortwave Radiative Forcing in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Henning</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-59. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-19-0191.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GL090513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065659v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Marine Biological Activity to Aerosol Chemical Composition and Cloud‐Relevant Properties Over the North Atlantic Ocean</w:t>
               </w:r>
@@ -2026,51 +2026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2249,633 +2249,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky photogrammetry techniques to georeference a cloud field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the impact of overlying vegetation canopy structures on fire radiative power (FRP) retrieval through simulation and measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Crispel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.J. Wooster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lynham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-11-593-2018⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217, pp.158-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065671v1</w:t>
+                <w:t xml:space="preserve">hal-04645553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of overlying vegetation canopy structures on fire radiative power (FRP) retrieval through simulation and measurement</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global Carbon Budget 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lynham</w:t>
+                <w:t xml:space="preserve">Corinne Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie M. Andrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Friedlingstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Sitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.08.015⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.2141-2194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-10-2141-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645553v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on biomass energy deployment in mitigation pathways: the case of water scarcity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Séférian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13, pp.054011. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/aabcd7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01764461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Carbon Budget 2018</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephen Sitch</w:t>
+                <w:t xml:space="preserve">Vertical wind velocity measurements using a five-hole probe with remotely piloted aircraft to study aerosol–cloud interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiance Calmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Hauck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jana Preissler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin O'Dowd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-10-2141-2018⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-11-2583-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951197v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-01769215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical wind velocity measurements using a five-hole probe with remotely piloted aircraft to study aerosol–cloud interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">All-sky photogrammetry techniques to georeference a cloud field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crispel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Colin O'Dowd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.593-609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-11-2583-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-11-593-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-01769215v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial extent of new particle formation events over the Mediterranean Basin from multiple ground-based and airborne measurements</w:t>
               </w:r>
@@ -3123,589 +3123,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolating the effects of reactivity stratification in reactivity-controlled compression ignition with iso-octane and n -heptane on a light-duty multi-cylinder engine</w:t>
+                <w:t xml:space="preserve">Top-down and bottom-up aerosol–cloud closure: towards understanding sources of uncertainty in deriving cloud shortwave radiative flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Wissink</w:t>
+                <w:t xml:space="preserve">Kevin Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiance Calmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Curran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Greg Roberts</w:t>
+                <w:t xml:space="preserve">Keri Nicoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Pb Musculus</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eyal Hashimshoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1468087417732898⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (16), pp.9797-9814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-9797-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945845v1</w:t>
+                <w:t xml:space="preserve">hal-03089868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary marine aerosol physical flux and chemical composition during a nutrient enrichment experiment in mesocosms in the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un drone au-dessus des océans : le projet Miriad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Schwier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">Patrice Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jorge Pey</w:t>
+                <w:t xml:space="preserve">Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-14645-2017⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.9-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/62453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051675v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-down and bottom-up aerosol–cloud closure: towards understanding sources of uncertainty in deriving cloud shortwave radiative flux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolating the effects of reactivity stratification in reactivity-controlled compression ignition with iso-octane and n -heptane on a light-duty multi-cylinder engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wissink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Sanchez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Scott Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keri Nicoll</w:t>
+                <w:t xml:space="preserve">Mark Pb Musculus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyal Hashimshoni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (16), pp.9797-9814. </w:t>
+              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (9), pp.907-926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-17-9797-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1468087417732898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089868v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un drone au-dessus des océans : le projet Miriad</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primary marine aerosol physical flux and chemical composition during a nutrient enrichment experiment in mesocosms in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Barrau</w:t>
+                <w:t xml:space="preserve">Allison Schwier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Medina</w:t>
+                <w:t xml:space="preserve">Sébastien Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Durand</w:t>
+                <w:t xml:space="preserve">Bruno Charrìère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 97, pp.9-10. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (23), pp.14645-14660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/62453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-14645-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415866v1</w:t>
+                <w:t xml:space="preserve">hal-02051675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-sky photogrammetry techniques to georeference a cloud field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crispel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3925,64 +3925,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Zuend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Laaksonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 546 (7660), pp.637-641. </w:t>
@@ -4033,51 +4033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical, physical and chemical properties of aerosols transported to a coastal site in the western Mediterranean: a focus on primary marine aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4154,103 +4154,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RCCI Combustion Regime Transitions in a Single-Cylinder Optical Engine and a Multi-Cylinder Metal Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Wissink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan Eagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE International Journal of Engines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (5), pp.2392-2413. </w:t>
@@ -4282,295 +4282,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorological and aerosol effects on marine cloud microphysical properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerosol arriving on the Caribbean island of Barbados: physical properties and origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Modini</w:t>
+                <w:t xml:space="preserve">Heike Wex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Frossard</w:t>
+                <w:t xml:space="preserve">Katrin Dieckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ahlm</w:t>
+                <w:t xml:space="preserve">Thomas Conrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Izaguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JD024595⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (22), pp.14107-14130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-14107-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065688v1</w:t>
+                <w:t xml:space="preserve">hal-03065686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol arriving on the Caribbean island of Barbados: physical properties and origin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heike Wex</w:t>
+                <w:t xml:space="preserve">Meteorological and aerosol effects on marine cloud microphysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Dieckmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Greg Roberts</w:t>
+                <w:t xml:space="preserve">R. Modini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Conrath</w:t>
+                <w:t xml:space="preserve">A. Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Izaguirre</w:t>
+                <w:t xml:space="preserve">L. Ahlm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (22), pp.14107-14130. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (8), pp.4142-4161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-16-14107-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015JD024595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065686v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the Chemistry-Aerosol Mediterranean Experiment/Aerosol Direct Radiative Forcing on the Mediterranean Climate (ChArMEx/ADRIMED) summer 2013 campaign</w:t>
               </w:r>
@@ -4952,1141 +4952,1141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01233173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
+                <w:t xml:space="preserve">Overview of aerosol properties associated with air masses sampled by the ATR-42 during the EUCAARI campaign (2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Belamari</w:t>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Boudevillain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+                <w:t xml:space="preserve">Jean-Claude Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
+                <w:t xml:space="preserve">Jean François Burkhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (4), pp.4877-4893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-4877-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829760v1</w:t>
+                <w:t xml:space="preserve">hal-00690254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of aerosol properties associated with air masses sampled by the ATR-42 during the EUCAARI campaign (2008)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Airborne investigation of the aerosols–cloud interactions in the vicinity and within a marine stratocumulus over the North Sea during EUCAARI (2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+                <w:t xml:space="preserve">Ralf Weigel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean François Burkhart</w:t>
+                <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-4877-2013⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81, pp.288-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690254v1</w:t>
+                <w:t xml:space="preserve">hal-01981039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne investigation of the aerosols–cloud interactions in the vicinity and within a marine stratocumulus over the North Sea during EUCAARI (2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Radiation Fog and Quasi-Fog Formation Processes During the ParisFog Field Experiment 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Weigel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Greg Roberts</w:t>
+                <w:t xml:space="preserve">N. Boyouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baumgardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 81, pp.288-303. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 170 (12), pp.2283-2303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.08.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00024-013-0672-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981039v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Radiation Fog and Quasi-Fog Formation Processes During the ParisFog Field Experiment 2007</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Dupont</w:t>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Boyouk</w:t>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Baumgardner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gomes</w:t>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-013-0672-z⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01089497v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+                <w:t xml:space="preserve">Sophie Belamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Basdevant</w:t>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828758v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range transport of Saharan dust over northwestern Europe during EUCAARI 2008 campaign: Evolution of dust optical properties by scavenging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ, Airborne Instrumentation: Addressing and Solving Measurement Problems in Ice Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baumgardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Bègue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tulet</w:t>
+                <w:t xml:space="preserve">L. Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gomes</w:t>
+                <w:t xml:space="preserve">A. Bansemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012JD017611⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (2), pp.ES29-ES34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-11-00123.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955347v1</w:t>
+                <w:t xml:space="preserve">hal-03554558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ, Airborne Instrumentation: Addressing and Solving Measurement Problems in Ice Clouds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Eastern Pacific Emitted Aerosol Cloud Experiment (E-PEACE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Avallone</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bansemer</w:t>
+                <w:t xml:space="preserve">Armin Sorooshian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Borrmann</w:t>
+                <w:t xml:space="preserve">John Seinfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 93 (2), pp.ES29-ES34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-11-00123.1⟩</w:t>
+              <w:t xml:space="preserve">, 2012, pp.130109100058001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554558v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eastern Pacific Emitted Aerosol Cloud Experiment (E-PEACE)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-range transport of Saharan dust over northwestern Europe during EUCAARI 2008 campaign: Evolution of dust optical properties by scavenging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Seinfeld</w:t>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Albrecht</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.130109100058001. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, pp.D17201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2012JD017611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554561v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of Aerosol Chemistry during New Particle Formation Events at a Remote Rural Mountain Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Creamean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6176,51 +6176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of organic compounds on cloud condensation nuclei (CCN) activity of sea spray aerosol produced by bubble bursting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meagan J.K. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6322,103 +6322,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New particle formation events measured on board the ATR-42 aircraft during the EUCAARI campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Manninen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (14), pp.6721-6735. </w:t>
@@ -6450,325 +6450,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00554263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of particle cloud droplet activity and composition in the free troposphere and the boundary layer during INTEX-B</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Impact of Particle Generation Method on the Apparent Hygroscopicity of Insoluble Mineral Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Day</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Russell</w:t>
+                <w:t xml:space="preserve">Ryan Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dunlea</w:t>
+                <w:t xml:space="preserve">Meagan Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jimenez</w:t>
+                <w:t xml:space="preserve">Markus Petters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Kreidenweis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-10-6627-2010⟩</w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (10), pp.830-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2010.497514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554538v1</w:t>
+                <w:t xml:space="preserve">hal-03554539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Particle Generation Method on the Apparent Hygroscopicity of Insoluble Mineral Particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Characterization of particle cloud droplet activity and composition in the free troposphere and the boundary layer during INTEX-B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meagan Moore</w:t>
+                <w:t xml:space="preserve">D. Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Petters</w:t>
+                <w:t xml:space="preserve">E. Dunlea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Kreidenweis</w:t>
+                <w:t xml:space="preserve">J. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (10), pp.830-846. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (14), pp.6627-6644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02786826.2010.497514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-10-6627-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554539v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of aircraft observations from the Pacific Dust Experiment campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6858,51 +6858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submicron aerosol size distributions and cloud condensation nuclei concentrations measured at Gosan, Korea, during the Atmospheric Brown Clouds–East Asian Regional Experiment 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seong Soo Yum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7001,51 +7001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of aerosols on the shortwave cloud radiative forcing from North Pacific oceanic clouds: Results from the Cloud Indirect Forcing Experiment (CIFEX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wilcox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ramanathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7187,186 +7187,186 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réaliser une campagne de mesure par drones à Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’effet rafraichissant des parcs à Paris pendant PANAME 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Goret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stephan Baudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Barrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile de Munck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Lemonsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Drones &amp; Cap' 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COPIL Drones &amp; Cap', Nov 2023, Mur de Bretagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287675v1</w:t>
+                <w:t xml:space="preserve">hal-04298183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some results from the SOuth west FOGs 3D experiment for processes study (SOFOG3D) project</w:t>
               </w:r>
@@ -7471,584 +7471,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-04643796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet rafraichissant des parcs à Paris pendant PANAME 2023</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Réaliser une campagne de mesure par drones à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Goret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Goret</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile de Munck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Baudru</w:t>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Barrié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile de Munck</w:t>
+                <w:t xml:space="preserve">Aude Lemonsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Drones &amp; Cap' 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COPIL Drones &amp; Cap', Nov 2023, Mur de Bretagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298183v1</w:t>
+                <w:t xml:space="preserve">hal-04287675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flottes de drones pour l’observation de phénomènes atmosphériques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field report: deployment of a fleet of drones for cloud exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Narvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Micro Air Vehicle Conference and Competition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Puebla, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17568293211070830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637337v1</w:t>
+                <w:t xml:space="preserve">hal-03406192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field report: deployment of a fleet of drones for cloud exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+                <w:t xml:space="preserve">Study of thermodynamic properties of trade-wind cumulus clouds with Remotely Piloted Aircrafts during the EUREC4A field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Narvor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fleur Couvreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Micro Air Vehicle Conference and Competition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17568293211070830⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, (online), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406192v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of thermodynamic properties of trade-wind cumulus clouds with Remotely Piloted Aircrafts during the EUREC4A field campaign</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drones et basses couches de l’atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Roberts</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Drones &amp; Cap', Sep 2021, Saint-Pierre-d’Oléron, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418182v1</w:t>
+                <w:t xml:space="preserve">hal-03630770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drones et basses couches de l’atmosphère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Roberts</w:t>
+                <w:t xml:space="preserve">Flottes de drones pour l’observation de phénomènes atmosphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Drones &amp; Cap', Sep 2021, Saint-Pierre-d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630770v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental flights of adaptive patterns for cloud exploration with UAVs</w:t>
               </w:r>
@@ -8181,51 +8181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of thermodynamic properties of cumulus clouds: from strategy design in numerical simulation to application during a measurement campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Couvreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8366,1711 +8366,1577 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Fog, Fog Collection and Dew</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Taipei, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04735158v1</w:t>
+                <w:t xml:space="preserve">insu-04463097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SOuth west FOGs 3D experiment for processes study (SOFOG3D) project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martial Haeffelin</w:t>
+                <w:t xml:space="preserve">Mechanisms of Post-Injection Soot-Reduction Revealed by Visible and Diffused Back-Illumination Soot Extinction Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Lind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Eagle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Öivind Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Fog, Fog Collection and Dew</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">WCX World Congress Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, DETROIT, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04463097v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Post-Injection Soot-Reduction Revealed by Visible and Diffused Back-Illumination Soot Extinction Imaging</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D in-situ measurements of entrainment-related cumulus clouds properties using a swarm of unmanned aerial vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Öivind Andersson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lamraoui Fayçal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCX World Congress Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, DETROIT, United States</w:t>
+              <w:t xml:space="preserve">4th Conference of the International Society for Atmospheric Research using Remotely-piloted Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945859v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D in-situ measurements of entrainment-related cumulus clouds properties using a swarm of unmanned aerial vehicles</w:t>
+                <w:t xml:space="preserve">Bottom-up and top-down closure of aerosol-cloud interactions using RPAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamraoui Fayçal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Simon Lacroix</w:t>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference of the International Society for Atmospheric Research using Remotely-piloted Aircraft</w:t>
+              <w:t xml:space="preserve">ISARRA 2016, 4th Conference of the International Society for Atmospheric Research using Remotely - piloted Aircraft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522329v1</w:t>
+                <w:t xml:space="preserve">hal-02267201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up and top-down closure of aerosol-cloud interactions using RPAS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fleets of enduring drones to probe atmospheric phenomena with clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISARRA 2016, 4th Conference of the International Society for Atmospheric Research using Remotely - piloted Aircraft</w:t>
+              <w:t xml:space="preserve">ISARRA 2016 4th Conference of the International Society for Atmospheric Research using Remotely-piloted Aircraft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267201v1</w:t>
+                <w:t xml:space="preserve">hal-01470201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleets of enduring drones to probe atmospheric phenomena with clouds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">multi-dimensional Cloud-aERosol Exploratory Study using RPAS (mCERES): Bottom-up and top-down closure of aerosol-cloud interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiance Calmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Benard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Burnet</w:t>
+                <w:t xml:space="preserve">Grégoire Cayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerianne Nicoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISARRA 2016 4th Conference of the International Society for Atmospheric Research using Remotely-piloted Aircraft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGU 2016, European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp 6530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470201v1</w:t>
+                <w:t xml:space="preserve">hal-01346244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">multi-dimensional Cloud-aERosol Exploratory Study using RPAS (mCERES): Bottom-up and top-down closure of aerosol-cloud interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of Aerosol-Cloud Interactions using a 5-hole Probe with Remotly Piloted Aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiance Calmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kerianne Nicoll</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keri Nicoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Preissler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2016, European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp 6530</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.2016 - 7999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346244v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Aerosol-Cloud Interactions using a 5-hole Probe with Remotly Piloted Aircraft</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jana Preissler</w:t>
+                <w:t xml:space="preserve">Observations and modelling of the boundary layer using remotely piloted aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Momboisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.2016 - 7999</w:t>
+              <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267447v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations and modelling of the boundary layer using remotely piloted aircraft</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Development of a High-Performance Compact RPA dedicated to Atmospheric Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Cayez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ISARRA 2014, International Society of Atmospheric Research using Remotely-piloted Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059738v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a High-Performance Compact RPA dedicated to Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Murat Bronz</w:t>
+                <w:t xml:space="preserve">Using Remotely Piloted Aircraft System to study the evolution of the boundary layer related to fog events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Momboisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISARRA 2014, International Society of Atmospheric Research using Remotely-piloted Aircraft</w:t>
+              <w:t xml:space="preserve">ISARRA 2014, 2nd Conference of the International Society for Atmospheric Research using Remotely piloted Aircraft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996441v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Remotely Piloted Aircraft System to study the evolution of the boundary layer related to fog events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Using Remotely Piloted Aircraft System to Study the Evolution of the Boundary Layer Related to Fog Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Cayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ronflé-Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Albrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dralet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISARRA 2014, 2nd Conference of the International Society for Atmospheric Research using Remotely piloted Aircraft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Odense, Denmark</w:t>
+              <w:t xml:space="preserve">AGU 2014 Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023009v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Remotely Piloted Aircraft System to Study the Evolution of the Boundary Layer Related to Fog Events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">CCN formation by mixing processes between Saharan dust and European pollution aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Albrand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2014 Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">10th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.EGU2013--2699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267331v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCN formation by mixing processes between Saharan dust and European pollution aerosols</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Flight tests for meteorological studies with MAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.EGU2013--2699</w:t>
+              <w:t xml:space="preserve">IMAV 2013, International Micro Air Vehicle Conference and Flight Competition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965473v1</w:t>
+                <w:t xml:space="preserve">hal-00936235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight tests for meteorological studies with MAV</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Long-range transport of Saharan dust over Northern Europe: EUCAARI 2008 campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, South Hadley, United States. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10080,150 +9946,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active teaching and learning of the use of RPA in meteorology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Cayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gorraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bustico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISARRA 2018, International Society for Atmospheric Research using Remotely Piloted Aircraft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10233,143 +10099,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure des échanges air-mer par drone à grand rayon d’action pour les études des cyclones tropicaux, Météo et Climat Info</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiance Calmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">74, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10379,167 +10245,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive Comparison Between a Set of European Dust Regional Models and Observations in the Western Mediterranean for the Summer 2012 Pre-ChArMEx/TRAQA Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Basart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Basart</w:t>
+                <w:t xml:space="preserve">J. M. Baldasano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dulac</w:t>
+                <w:t xml:space="preserve">P. Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Douw G. Steyn; Nadine Chaumerliac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air Pollution Modeling and its Application XXIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.79-83, 2016, 978-3-319-24476-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-24478-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01272473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10549,51 +10415,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top-down and Bottom-up aerosol-cloud-closure: towards understanding sources of uncertainty in deriving cloud radiative flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10602,98 +10468,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiance Calmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Nicoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Hashimshoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-01567780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10703,409 +10569,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commission for Basic Systems and Commission for Instruments and Methods of Observation Workshop on Use of Unmanned Aerial Vehicles (UAV) for Operational Meteorology WMO Workshop on Use of Unmanned Aerial Vehicles (UAV) for Operational Meteorology Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dean Lockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Pritchett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dean Lockett</w:t>
+                <w:t xml:space="preserve">M. Lockett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Pritchett</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Mustapic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] World Meteorological Organisation. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des flux d’aérosols et d’énergie au-dessus des océans par un drone à grand rayon d’action : le projet MIRIAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Météo France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NCAR / EOL Community Workshop on Unmanned Aircraft Systems for Atmospheric Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B M Argrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Axisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B M Argrow</w:t>
+                <w:t xml:space="preserve">P. Chilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Axisa</w:t>
+                <w:t xml:space="preserve">S Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chilson</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M Fladeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] National Center for Atmospheric Research. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId367"/>
+      <w:footerReference w:type="default" r:id="rId365"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11252,51 +11118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04791719v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Narvor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailon-Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFR.2024.3478216" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04253110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4430" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03520657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070830" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03156025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roberts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-335-2022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03450986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Twohy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Demott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Russell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darin Toohey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Rainwater" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EF001673" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060689" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mcfarquhar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bretherton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Protat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0132.1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12050544" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03450993v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pinto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Taylor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Elston" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0138.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sanchez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Russell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090513" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saliba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twohy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2020.1845296" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065659v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Siebert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Erik Szodry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Egerer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wehner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Henning" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0191.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Mansour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Decesari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Facchini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Belosi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paglione" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD032246" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mazoyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-4323-2019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sanchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13989-2019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crispel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-593-2018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Wooster" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lynham" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.08.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764461v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Colin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aabcd7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951197v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M. Andrew" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hauck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-2141-2018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01769215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Preissler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Derrien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin O'Dowd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-2583-2018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656123v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Culot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9567-2017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583940v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Arndt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg C. Roberts" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-6975-2017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945845v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wissink" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Curran" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pb Musculus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087417732898" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051675v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14645-2017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089868v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Nicoll" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Hashimshoni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9797-2017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415866v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barrau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Medina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62453" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2017-203" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reddington" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Carslaw" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schutgens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-15-00317.1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Ovadnevaite" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zuend" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Laaksonen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22806" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584127v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeys" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7891-2017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Eagle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-24-0088" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065688v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Modini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frossard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahlm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024595" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065686v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Wex" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Dieckmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Conrath" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Izaguirre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-14107-2016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758952v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peruzza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pace" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-7257" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690254v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Burkhart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-4877-2013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981039v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Weigel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.08.035" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089497v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupont" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyouk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumgardner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-013-0672-z" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRTZ0Q3K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955347v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JD017611" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554558v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avallone" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bansemer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borrmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-11-00123.1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554561v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Sorooshian" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Seinfeld" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Albrecht" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00015" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554553v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Creamean" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John ten Hoeve" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jacobson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Es103692f" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554551v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan J.K. Moore" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Furutani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Moffet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.04.034" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73N5V4M8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554263v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Manninen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-6721-2010" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554538v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Day" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dunlea" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-6627-2010" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554539v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sullivan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Moore" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Petters" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kreidenweis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2010.497514" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554535v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stith" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramanathan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cooper" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demott" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010924" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554517v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Soo Yum" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Hwan Kim" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keunyong Song" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dohyeong Kim" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD008212" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554483v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wilcox" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027150" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875473v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sorensen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1996.4664" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-88DMRHQD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287675v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Goret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Nagel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04643796v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298183v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Baudru" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barri&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637337v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406192v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418182v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8698" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630770v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02994385v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Seguin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros45743.2020.9341408" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418188v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04735158v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17836" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04463097v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945859v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Lind" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eagle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;ivind Andersson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522329v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamraoui Fay&#231;al" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267201v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470201v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01346244v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cayez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerianne Nicoll" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267447v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059738v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dralet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Seity" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Momboisse" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996441v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023009v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267331v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ronfl&#233;-Nadaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Albrand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965473v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936235v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965501v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191714v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gorraz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bustico" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415874v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01567780v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nicoll" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hashimshoni" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415892v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Lockett" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pritchett" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lockett" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mustapic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415885v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415894v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M Argrow" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Axisa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chilson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ellis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fladeland" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04791719v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Narvor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailon-Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFR.2024.3478216" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04253110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4430" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03156025v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roberts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-335-2022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03520657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070830" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060689" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03450986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Twohy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Demott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Russell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darin Toohey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Rainwater" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EF001673" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mcfarquhar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bretherton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Protat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0132.1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03450993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pinto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Taylor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Elston" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0138.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12050544" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065657v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saliba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Russell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twohy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2020.1845296" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Siebert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Erik Szodry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Egerer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wehner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Henning" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0191.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090513" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Mansour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Decesari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Facchini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Belosi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paglione" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD032246" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mazoyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-4323-2019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sanchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13989-2019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645553v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Wooster" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lynham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.08.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M. Andrew" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hauck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-2141-2018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764461v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Colin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aabcd7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01769215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Preissler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Derrien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin O'Dowd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-2583-2018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crispel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-593-2018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656123v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Culot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9567-2017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583940v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Arndt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg C. Roberts" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-6975-2017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089868v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Nicoll" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Hashimshoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9797-2017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415866v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barrau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Medina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62453" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945845v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wissink" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Curran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pb Musculus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087417732898" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051675v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14645-2017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2017-203" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reddington" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Carslaw" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schutgens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-15-00317.1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Ovadnevaite" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zuend" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Laaksonen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22806" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584127v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeys" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7891-2017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Eagle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-24-0088" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065686v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Wex" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Dieckmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Conrath" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Izaguirre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-14107-2016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065688v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Modini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frossard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahlm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024595" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758952v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peruzza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pace" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-7257" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690254v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Burkhart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-4877-2013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981039v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Weigel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.08.035" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089497v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyouk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumgardner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-013-0672-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRTZ0Q3K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554558v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avallone" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bansemer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borrmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-11-00123.1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554561v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Sorooshian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Seinfeld" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Albrecht" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955347v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JD017611" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554553v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Creamean" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John ten Hoeve" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jacobson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Es103692f" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554551v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan J.K. Moore" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Furutani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Moffet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.04.034" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73N5V4M8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554263v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Manninen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-6721-2010" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554539v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sullivan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Moore" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Petters" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kreidenweis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2010.497514" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554538v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Day" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dunlea" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-6627-2010" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554535v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stith" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramanathan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cooper" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demott" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010924" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554517v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Soo Yum" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Hwan Kim" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keunyong Song" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dohyeong Kim" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD008212" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554483v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wilcox" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027150" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875473v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sorensen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1996.4664" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-88DMRHQD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298183v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Goret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Baudru" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barri&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04643796v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287675v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Nagel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406192v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418182v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8698" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630770v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637337v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02994385v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Seguin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros45743.2020.9341408" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418188v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04463097v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945859v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Lind" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eagle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;ivind Andersson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522329v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamraoui Fay&#231;al" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267201v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470201v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01346244v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cayez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerianne Nicoll" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267447v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059738v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dralet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Seity" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Momboisse" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996441v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023009v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267331v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ronfl&#233;-Nadaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Albrand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965473v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936235v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965501v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191714v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gorraz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bustico" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415874v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01567780v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nicoll" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hashimshoni" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415892v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Lockett" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pritchett" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lockett" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mustapic" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415885v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415894v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M Argrow" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Axisa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chilson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ellis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fladeland" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>