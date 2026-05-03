--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -386,295 +386,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Large-Eddy simulations to design an adaptive sampling strategy to assess cumulus cloud heterogeneities by Remotely Piloted Aircraft</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field report: Deployment of a fleet of drones for cloud exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Roberts</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Narvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Couvreux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Narvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-15-335-2022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.175682932110708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17568293211070830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156025v1</w:t>
+                <w:t xml:space="preserve">hal-03520657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field report: Deployment of a fleet of drones for cloud exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+                <w:t xml:space="preserve">Use of Large-Eddy simulations to design an adaptive sampling strategy to assess cumulus cloud heterogeneities by Remotely Piloted Aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Narvor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fleur Couvreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, pp.175682932110708. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.335-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17568293211070830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-15-335-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520657v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
               </w:r>
@@ -792,295 +792,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023368v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Tropical Cyclones on Inhabited Areas of the SWIO Basin at Present and Future Horizons. Part 2: Modeling Component of the Research Program RENOVRISK-CYCLONE</w:t>
+                <w:t xml:space="preserve">Cloud‐Nucleating Particles Over the Southern Ocean in a Changing Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Barthe</w:t>
+                <w:t xml:space="preserve">Cynthia Twohy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+                <w:t xml:space="preserve">Paul Demott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Bielli</w:t>
+                <w:t xml:space="preserve">Lynn Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tulet</w:t>
+                <w:t xml:space="preserve">Darin Toohey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Pianezze</w:t>
+                <w:t xml:space="preserve">Bryan Rainwater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (6), pp.689. </w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos12060689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020EF001673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03242979v1</w:t>
+                <w:t xml:space="preserve">meteo-03450986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud‐Nucleating Particles Over the Southern Ocean in a Changing Climate</w:t>
+                <w:t xml:space="preserve">Impact of Tropical Cyclones on Inhabited Areas of the SWIO Basin at Present and Future Horizons. Part 2: Modeling Component of the Research Program RENOVRISK-CYCLONE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Twohy</w:t>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Demott</w:t>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Russell</w:t>
+                <w:t xml:space="preserve">Soline Bielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darin Toohey</w:t>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Rainwater</w:t>
+                <w:t xml:space="preserve">Joris Pianezze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (3), </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020EF001673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos12060689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03450986v1</w:t>
+                <w:t xml:space="preserve">hal-03242979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of clouds, aerosols, precipitation, and surface radiation over the Southern Ocean: An overview of CAPRICORN, MARCUS, MICRE and SOCRATES</w:t>
               </w:r>
@@ -1118,51 +1118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Demott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.E894-E928. </w:t>
@@ -1334,103 +1334,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Tropical Cyclones on Inhabited Areas of the SWIO Basin at Present and Future Horizons. Part 1: Overview and Observing Component of the Research Project RENOVRISK-CYCLONE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Bielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (5), pp.544. </w:t>
@@ -1462,412 +1462,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic composition of three different size ranges of aerosol particles over the Southern Ocean</w:t>
+                <w:t xml:space="preserve">Observations of aerosol, cloud, turbulence, and radiation properties at the top of the marine boundary layer over the Eastern North Atlantic Ocean: The ACORES campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Saliba</w:t>
+                <w:t xml:space="preserve">Holger Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sanchez</w:t>
+                <w:t xml:space="preserve">Kai-Erik Szodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Russell</w:t>
+                <w:t xml:space="preserve">Ulrike Egerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Twohy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Greg Roberts</w:t>
+                <w:t xml:space="preserve">Birgit Wehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02786826.2020.1845296⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-19-0191.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065657v1</w:t>
+                <w:t xml:space="preserve">hal-03065659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of aerosol, cloud, turbulence, and radiation properties at the top of the marine boundary layer over the Eastern North Atlantic Ocean: The ACORES campaign</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measured Constraints on Cloud Top Entrainment to Reduce Uncertainty of Nonprecipitating Stratocumulus Shortwave Radiative Forcing in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai-Erik Szodry</w:t>
+                <w:t xml:space="preserve">K. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Egerer</w:t>
+                <w:t xml:space="preserve">M. Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Wehner</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-19-0191.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL090513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065659v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured Constraints on Cloud Top Entrainment to Reduce Uncertainty of Nonprecipitating Stratocumulus Shortwave Radiative Forcing in the Southern Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Organic composition of three different size ranges of aerosol particles over the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Twohy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (21), </w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GL090513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2020.1845296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059739v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Marine Biological Activity to Aerosol Chemical Composition and Cloud‐Relevant Properties Over the North Atlantic Ocean</w:t>
               </w:r>
@@ -2249,1463 +2249,1463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of overlying vegetation canopy structures on fire radiative power (FRP) retrieval through simulation and measurement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">All-sky photogrammetry techniques to georeference a cloud field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Wooster</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Crispel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.08.015⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.593-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-11-593-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645553v1</w:t>
+                <w:t xml:space="preserve">hal-03065671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Carbon Budget 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the impact of overlying vegetation canopy structures on fire radiative power (FRP) retrieval through simulation and measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Wooster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Le Quéré</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Judith Hauck</w:t>
+                <w:t xml:space="preserve">T. Lynham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-10-2141-2018⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217, pp.158-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951197v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on biomass energy deployment in mitigation pathways: the case of water scarcity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Séférian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13, pp.054011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-9326/aabcd7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01764461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical wind velocity measurements using a five-hole probe with remotely piloted aircraft to study aerosol–cloud interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Greg Roberts</w:t>
+                <w:t xml:space="preserve">Global Carbon Budget 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie M. Andrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Friedlingstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Sitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Preissler</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Judith Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-11-2583-2018⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.2141-2194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-10-2141-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-01769215v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky photogrammetry techniques to georeference a cloud field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertical wind velocity measurements using a five-hole probe with remotely piloted aircraft to study aerosol–cloud interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiance Calmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Preissler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Crispel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Greg Roberts</w:t>
+                <w:t xml:space="preserve">Colin O'Dowd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (1), pp.593-609. </w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-11-593-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-11-2583-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065671v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-01769215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial extent of new particle formation events over the Mediterranean Basin from multiple ground-based and airborne measurements</w:t>
+                <w:t xml:space="preserve">Sources and mixing state of summertime background aerosol in the north-western Mediterranean basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Berland</w:t>
+                <w:t xml:space="preserve">Jovanna Arndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Rose</w:t>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Pey</w:t>
+                <w:t xml:space="preserve">Greg C. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Culot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (15), pp.9567-9583. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-9567-2017⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 17 (11), pp.6975 - 7001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-6975-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656123v1</w:t>
+                <w:t xml:space="preserve">hal-01583940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources and mixing state of summertime background aerosol in the north-western Mediterranean basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial extent of new particle formation events over the Mediterranean Basin from multiple ground-based and airborne measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jovanna Arndt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Sciare</w:t>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Mallet</w:t>
+                <w:t xml:space="preserve">Jorge Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greg C. Roberts</w:t>
+                <w:t xml:space="preserve">Anais Culot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (11), pp.6975 - 7001. </w:t>
+              <w:t xml:space="preserve">, 2017, 17 (15), pp.9567-9583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-17-6975-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-9567-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583940v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-down and bottom-up aerosol–cloud closure: towards understanding sources of uncertainty in deriving cloud shortwave radiative flux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un drone au-dessus des océans : le projet Miriad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Sanchez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Radiance Calmer</w:t>
+                <w:t xml:space="preserve">Sébastien Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keri Nicoll</w:t>
+                <w:t xml:space="preserve">Patrice Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyal Hashimshoni</w:t>
+                <w:t xml:space="preserve">Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (16), pp.9797-9814. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.9-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-17-9797-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/62453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089868v1</w:t>
+                <w:t xml:space="preserve">hal-02415866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un drone au-dessus des océans : le projet Miriad</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolating the effects of reactivity stratification in reactivity-controlled compression ignition with iso-octane and n -heptane on a light-duty multi-cylinder engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wissink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Durand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mark Pb Musculus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/62453⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (9), pp.907-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1468087417732898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415866v1</w:t>
+                <w:t xml:space="preserve">hal-01945845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolating the effects of reactivity stratification in reactivity-controlled compression ignition with iso-octane and n -heptane on a light-duty multi-cylinder engine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primary marine aerosol physical flux and chemical composition during a nutrient enrichment experiment in mesocosms in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Curran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Greg Roberts</w:t>
+                <w:t xml:space="preserve">Allison Schwier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Pb Musculus</w:t>
+                <w:t xml:space="preserve">Sébastien Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Charrìère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Pey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (9), pp.907-926. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (23), pp.14645-14660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1468087417732898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-14645-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945845v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary marine aerosol physical flux and chemical composition during a nutrient enrichment experiment in mesocosms in the Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Top-down and bottom-up aerosol–cloud closure: towards understanding sources of uncertainty in deriving cloud shortwave radiative flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Schwier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">Kevin Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiance Calmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mas</w:t>
+                <w:t xml:space="preserve">Keri Nicoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Charrìère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jorge Pey</w:t>
+                <w:t xml:space="preserve">Eyal Hashimshoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (23), pp.14645-14660. </w:t>
+              <w:t xml:space="preserve">, 2017, 17 (16), pp.9797-9814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-17-14645-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-9797-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051675v1</w:t>
+                <w:t xml:space="preserve">hal-03089868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-sky photogrammetry techniques to georeference a cloud field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crispel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3925,51 +3925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Zuend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Laaksonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4014,593 +4014,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical, physical and chemical properties of aerosols transported to a coastal site in the western Mediterranean: a focus on primary marine aerosols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RCCI Combustion Regime Transitions in a Single-Cylinder Optical Engine and a Multi-Cylinder Metal Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wissink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Claeys</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">Ethan Eagle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (12), pp.7891 - 7915. </w:t>
+              <w:t xml:space="preserve">SAE International Journal of Engines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (5), pp.2392-2413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-17-7891-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2017-24-0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584127v1</w:t>
+                <w:t xml:space="preserve">hal-01945839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RCCI Combustion Regime Transitions in a Single-Cylinder Optical Engine and a Multi-Cylinder Metal Engine</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical, physical and chemical properties of aerosols transported to a coastal site in the western Mediterranean: a focus on primary marine aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethan Eagle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Roberts</w:t>
+                <w:t xml:space="preserve">Marine Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovanna Arndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE International Journal of Engines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (5), pp.2392-2413. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (12), pp.7891 - 7915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2017-24-0088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-7891-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945839v1</w:t>
+                <w:t xml:space="preserve">hal-01584127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol arriving on the Caribbean island of Barbados: physical properties and origin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meteorological and aerosol effects on marine cloud microphysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heike Wex</w:t>
+                <w:t xml:space="preserve">R. Modini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Dieckmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Greg Roberts</w:t>
+                <w:t xml:space="preserve">A. Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Conrath</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel Izaguirre</w:t>
+                <w:t xml:space="preserve">L. Ahlm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-14107-2016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (8), pp.4142-4161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JD024595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065686v1</w:t>
+                <w:t xml:space="preserve">hal-03065688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorological and aerosol effects on marine cloud microphysical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Russell</w:t>
+                <w:t xml:space="preserve">Aerosol arriving on the Caribbean island of Barbados: physical properties and origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Wex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Modini</w:t>
+                <w:t xml:space="preserve">Katrin Dieckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Frossard</w:t>
+                <w:t xml:space="preserve">Thomas Conrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ahlm</w:t>
+                <w:t xml:space="preserve">Miguel Izaguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121 (8), pp.4142-4161. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (22), pp.14107-14130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JD024595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-14107-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065688v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the Chemistry-Aerosol Mediterranean Experiment/Aerosol Direct Radiative Forcing on the Mediterranean Climate (ChArMEx/ADRIMED) summer 2013 campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4824,51 +4824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions aérosols- rayonnement-climat en région méditerranéenne Impact de l'effet radiatif direct sur le cycle de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4952,1111 +4952,1111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01233173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of aerosol properties associated with air masses sampled by the ATR-42 during the EUCAARI campaign (2008)</w:t>
+                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+                <w:t xml:space="preserve">Sophie Belamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Roger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Burkhart</w:t>
+                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (4), pp.4877-4893. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-13-4877-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690254v1</w:t>
+                <w:t xml:space="preserve">hal-00829760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne investigation of the aerosols–cloud interactions in the vicinity and within a marine stratocumulus over the North Sea during EUCAARI (2008)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Overview of aerosol properties associated with air masses sampled by the ATR-42 during the EUCAARI campaign (2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ralf Weigel</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gomes</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Burkhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.08.035⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (4), pp.4877-4893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-4877-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981039v1</w:t>
+                <w:t xml:space="preserve">hal-00690254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of Radiation Fog and Quasi-Fog Formation Processes During the ParisFog Field Experiment 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boyouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baumgardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 170 (12), pp.2283-2303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00024-013-0672-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+                <w:t xml:space="preserve">Airborne investigation of the aerosols–cloud interactions in the vicinity and within a marine stratocumulus over the North Sea during EUCAARI (2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Basdevant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Ralf Weigel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81, pp.288-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828758v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Belamari</w:t>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Boudevillain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+                <w:t xml:space="preserve">Claude Basdevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
+              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829760v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ, Airborne Instrumentation: Addressing and Solving Measurement Problems in Ice Clouds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-range transport of Saharan dust over northwestern Europe during EUCAARI 2008 campaign: Evolution of dust optical properties by scavenging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Avallone</w:t>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bansemer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Borrmann</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-11-00123.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, pp.D17201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012JD017611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554558v1</w:t>
+                <w:t xml:space="preserve">hal-00955347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eastern Pacific Emitted Aerosol Cloud Experiment (E-PEACE)</w:t>
+                <w:t xml:space="preserve">In Situ, Airborne Instrumentation: Addressing and Solving Measurement Problems in Ice Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lynn Russell</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baumgardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Sorooshian</w:t>
+                <w:t xml:space="preserve">A. Bansemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Seinfeld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruce Albrecht</w:t>
+                <w:t xml:space="preserve">S. Borrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.130109100058001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00015⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 93 (2), pp.ES29-ES34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-11-00123.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554561v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range transport of Saharan dust over northwestern Europe during EUCAARI 2008 campaign: Evolution of dust optical properties by scavenging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eastern Pacific Emitted Aerosol Cloud Experiment (E-PEACE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Sorooshian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Bègue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tulet</w:t>
+                <w:t xml:space="preserve">John Seinfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gomes</w:t>
+                <w:t xml:space="preserve">Bruce Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 117, pp.D17201. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.130109100058001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2012JD017611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955347v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of Aerosol Chemistry during New Particle Formation Events at a Remote Rural Mountain Site</w:t>
               </w:r>
@@ -6322,51 +6322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New particle formation events measured on board the ATR-42 aircraft during the EUCAARI campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Manninen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6374,51 +6374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (14), pp.6721-6735. </w:t>
@@ -6616,51 +6616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dunlea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7221,152 +7221,152 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet rafraichissant des parcs à Paris pendant PANAME 2023</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réaliser une campagne de mesure par drones à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Goret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Baudru</w:t>
+                <w:t xml:space="preserve">Cécile de Munck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Barrié</w:t>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile de Munck</w:t>
+                <w:t xml:space="preserve">Aude Lemonsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Drones &amp; Cap' 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COPIL Drones &amp; Cap', Nov 2023, Mur de Bretagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298183v1</w:t>
+                <w:t xml:space="preserve">hal-04287675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some results from the SOuth west FOGs 3D experiment for processes study (SOFOG3D) project</w:t>
               </w:r>
@@ -7471,584 +7471,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-04643796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réaliser une campagne de mesure par drones à Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’effet rafraichissant des parcs à Paris pendant PANAME 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Goret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Baudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Barrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Munck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Lemonsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Drones &amp; Cap' 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COPIL Drones &amp; Cap', Nov 2023, Mur de Bretagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287675v1</w:t>
+                <w:t xml:space="preserve">hal-04298183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field report: deployment of a fleet of drones for cloud exploration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flottes de drones pour l’observation de phénomènes atmosphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Micro Air Vehicle Conference and Competition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Drones &amp; Cap', Sep 2021, Saint-Pierre-d’Oléron, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406192v1</w:t>
+                <w:t xml:space="preserve">hal-03637337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of thermodynamic properties of trade-wind cumulus clouds with Remotely Piloted Aircrafts during the EUREC4A field campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field report: deployment of a fleet of drones for cloud exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Roberts</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Narvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Couvreux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Narvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Micro Air Vehicle Conference and Competition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Puebla, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17568293211070830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8698⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03418182v1</w:t>
+                <w:t xml:space="preserve">hal-03406192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drones et basses couches de l’atmosphère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of thermodynamic properties of trade-wind cumulus clouds with Remotely Piloted Aircrafts during the EUREC4A field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Roberts</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Narvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, (online), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630770v1</w:t>
+                <w:t xml:space="preserve">hal-03418182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flottes de drones pour l’observation de phénomènes atmosphériques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Greg Roberts</w:t>
+                <w:t xml:space="preserve">Drones et basses couches de l’atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Drones &amp; Cap', Sep 2021, Saint-Pierre-d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637337v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental flights of adaptive patterns for cloud exploration with UAVs</w:t>
               </w:r>
@@ -8457,51 +8457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Eagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Öivind Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8556,77 +8556,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D in-situ measurements of entrainment-related cumulus clouds properties using a swarm of unmanned aerial vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamraoui Fayçal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Conference of the International Society for Atmospheric Research using Remotely-piloted Aircraft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8733,51 +8733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleets of enduring drones to probe atmospheric phenomena with clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8884,51 +8884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiance Calmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Cayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9022,64 +9022,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keri Nicoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Preissler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.2016 - 7999</w:t>
@@ -9102,329 +9102,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations and modelling of the boundary layer using remotely piloted aircraft</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a High-Performance Compact RPA dedicated to Atmospheric Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Cayez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ISARRA 2014, International Society of Atmospheric Research using Remotely-piloted Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Odense, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059738v1</w:t>
+                <w:t xml:space="preserve">hal-00996441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a High-Performance Compact RPA dedicated to Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Murat Bronz</w:t>
+                <w:t xml:space="preserve">Observations and modelling of the boundary layer using remotely piloted aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Seity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Momboisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISARRA 2014, International Society of Atmospheric Research using Remotely-piloted Aircraft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Odense, Denmark</w:t>
+              <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996441v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Remotely Piloted Aircraft System to study the evolution of the boundary layer related to fog events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Cayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Momboisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9518,51 +9518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ronflé-Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Albrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2014 Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
@@ -9585,325 +9585,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCN formation by mixing processes between Saharan dust and European pollution aerosols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tulet</w:t>
+                <w:t xml:space="preserve">Flight tests for meteorological studies with MAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.EGU2013--2699</w:t>
+              <w:t xml:space="preserve">IMAV 2013, International Micro Air Vehicle Conference and Flight Competition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965473v1</w:t>
+                <w:t xml:space="preserve">hal-00936235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight tests for meteorological studies with MAV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Cayez</w:t>
+                <w:t xml:space="preserve">CCN formation by mixing processes between Saharan dust and European pollution aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAV 2013, International Micro Air Vehicle Conference and Flight Competition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp xxxx</w:t>
+              <w:t xml:space="preserve">10th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.EGU2013--2699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936235v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range transport of Saharan dust over Northern Europe: EUCAARI 2008 campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, South Hadley, United States. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10126,90 +10126,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure des échanges air-mer par drone à grand rayon d’action pour les études des cyclones tropicaux, Météo et Climat Info</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiance Calmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">74, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10699,271 +10699,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des flux d’aérosols et d’énergie au-dessus des océans par un drone à grand rayon d’action : le projet MIRIAD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Durand</w:t>
+                <w:t xml:space="preserve">The NCAR / EOL Community Workshop on Unmanned Aircraft Systems for Atmospheric Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B M Argrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Axisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fladeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Météo France. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] National Center for Atmospheric Research. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415885v1</w:t>
+                <w:t xml:space="preserve">hal-02415894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NCAR / EOL Community Workshop on Unmanned Aircraft Systems for Atmospheric Research</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure des flux d’aérosols et d’énergie au-dessus des océans par un drone à grand rayon d’action : le projet MIRIAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Météo France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Fladeland</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02415894v1</w:t>
+                <w:t xml:space="preserve">hal-02415885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId365"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11118,51 +11118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04791719v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Narvor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailon-Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFR.2024.3478216" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04253110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4430" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03156025v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roberts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-335-2022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03520657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070830" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060689" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03450986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Twohy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Demott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Russell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darin Toohey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Rainwater" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EF001673" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mcfarquhar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bretherton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Protat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0132.1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03450993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pinto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Taylor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Elston" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0138.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12050544" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065657v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saliba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Russell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twohy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2020.1845296" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Siebert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Erik Szodry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Egerer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wehner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Henning" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0191.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090513" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Mansour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Decesari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Facchini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Belosi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paglione" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD032246" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mazoyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-4323-2019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sanchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13989-2019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645553v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Wooster" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lynham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.08.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M. Andrew" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hauck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-2141-2018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764461v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Colin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aabcd7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01769215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Preissler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Derrien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin O'Dowd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-2583-2018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crispel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-593-2018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656123v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Culot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9567-2017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583940v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Arndt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg C. Roberts" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-6975-2017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089868v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Nicoll" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Hashimshoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9797-2017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415866v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barrau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Medina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62453" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945845v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wissink" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Curran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pb Musculus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087417732898" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051675v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14645-2017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2017-203" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reddington" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Carslaw" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schutgens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-15-00317.1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Ovadnevaite" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zuend" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Laaksonen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22806" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584127v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeys" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7891-2017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Eagle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-24-0088" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065686v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Wex" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Dieckmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Conrath" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Izaguirre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-14107-2016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065688v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Modini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frossard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahlm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024595" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758952v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peruzza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pace" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-7257" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690254v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Burkhart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-4877-2013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981039v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Weigel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.08.035" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089497v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyouk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumgardner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-013-0672-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRTZ0Q3K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554558v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avallone" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bansemer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borrmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-11-00123.1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554561v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Sorooshian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Seinfeld" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Albrecht" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955347v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JD017611" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554553v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Creamean" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John ten Hoeve" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jacobson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Es103692f" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554551v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan J.K. Moore" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Furutani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Moffet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.04.034" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73N5V4M8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554263v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Manninen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-6721-2010" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554539v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sullivan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Moore" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Petters" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kreidenweis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2010.497514" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554538v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Day" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dunlea" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-6627-2010" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554535v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stith" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramanathan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cooper" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demott" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010924" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554517v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Soo Yum" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Hwan Kim" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keunyong Song" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dohyeong Kim" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD008212" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554483v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wilcox" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027150" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875473v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sorensen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1996.4664" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-88DMRHQD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298183v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Goret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Baudru" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barri&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04643796v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287675v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Nagel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406192v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418182v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8698" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630770v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637337v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02994385v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Seguin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros45743.2020.9341408" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418188v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04463097v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945859v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Lind" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eagle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;ivind Andersson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522329v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamraoui Fay&#231;al" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267201v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470201v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01346244v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cayez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerianne Nicoll" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267447v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059738v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dralet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Seity" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Momboisse" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996441v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023009v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267331v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ronfl&#233;-Nadaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Albrand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965473v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936235v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965501v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191714v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gorraz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bustico" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415874v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01567780v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nicoll" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hashimshoni" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415892v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Lockett" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pritchett" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lockett" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mustapic" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415885v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415894v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M Argrow" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Axisa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chilson" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ellis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fladeland" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04791719v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Narvor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailon-Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFR.2024.3478216" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04253110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4430" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03520657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070830" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03156025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roberts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-335-2022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03450986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Twohy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Demott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Russell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darin Toohey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Rainwater" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EF001673" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060689" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mcfarquhar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bretherton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Protat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0132.1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03450993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pinto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Taylor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Elston" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0138.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12050544" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Siebert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Erik Szodry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Egerer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wehner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Henning" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0191.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059739v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sanchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Russell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090513" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saliba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twohy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2020.1845296" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Mansour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Decesari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Facchini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Belosi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paglione" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD032246" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mazoyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-4323-2019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sanchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13989-2019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crispel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-593-2018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Wooster" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lynham" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.08.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764461v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Colin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aabcd7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951197v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M. Andrew" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hauck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-2141-2018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01769215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Preissler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Derrien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin O'Dowd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-2583-2018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Arndt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg C. Roberts" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-6975-2017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656123v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Culot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9567-2017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415866v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barrau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Medina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62453" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wissink" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Curran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pb Musculus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087417732898" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051675v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14645-2017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089868v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Nicoll" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Hashimshoni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9797-2017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2017-203" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reddington" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Carslaw" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schutgens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-15-00317.1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Ovadnevaite" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zuend" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Laaksonen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22806" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945839v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Eagle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-24-0088" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584127v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeys" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7891-2017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065688v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Modini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frossard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahlm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024595" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065686v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Wex" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Dieckmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Conrath" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Izaguirre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-14107-2016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758952v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peruzza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pace" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-7257" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690254v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Burkhart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-4877-2013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089497v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyouk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumgardner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-013-0672-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRTZ0Q3K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981039v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Weigel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.08.035" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955347v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JD017611" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554558v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avallone" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bansemer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borrmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-11-00123.1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554561v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Sorooshian" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Seinfeld" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Albrecht" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00015" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554553v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Creamean" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John ten Hoeve" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jacobson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Es103692f" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554551v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan J.K. Moore" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Furutani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Moffet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.04.034" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73N5V4M8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554263v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Manninen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-6721-2010" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554539v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sullivan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Moore" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Petters" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kreidenweis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2010.497514" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554538v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Day" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dunlea" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-6627-2010" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554535v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stith" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramanathan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cooper" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demott" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010924" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554517v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Soo Yum" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Hwan Kim" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keunyong Song" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dohyeong Kim" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD008212" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554483v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wilcox" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027150" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875473v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sorensen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1996.4664" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-88DMRHQD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287675v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Goret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Nagel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04643796v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298183v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Baudru" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barri&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637337v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406192v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418182v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8698" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630770v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02994385v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Seguin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros45743.2020.9341408" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418188v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04463097v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945859v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Lind" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eagle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;ivind Andersson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522329v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamraoui Fay&#231;al" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267201v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470201v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01346244v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cayez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerianne Nicoll" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267447v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996441v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059738v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dralet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Seity" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Momboisse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023009v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267331v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ronfl&#233;-Nadaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Albrand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936235v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965473v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965501v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191714v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gorraz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bustico" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415874v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01567780v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nicoll" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hashimshoni" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415892v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Lockett" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pritchett" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lockett" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mustapic" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415894v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M Argrow" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Axisa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chilson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ellis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fladeland" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415885v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>