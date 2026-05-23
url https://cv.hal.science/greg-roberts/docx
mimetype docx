--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -386,295 +386,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field report: Deployment of a fleet of drones for cloud exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+                <w:t xml:space="preserve">Use of Large-Eddy simulations to design an adaptive sampling strategy to assess cumulus cloud heterogeneities by Remotely Piloted Aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Narvor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fleur Couvreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17568293211070830⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.335-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-15-335-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520657v1</w:t>
+                <w:t xml:space="preserve">hal-03156025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Large-Eddy simulations to design an adaptive sampling strategy to assess cumulus cloud heterogeneities by Remotely Piloted Aircraft</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field report: Deployment of a fleet of drones for cloud exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Roberts</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Narvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Couvreux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Narvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (2), pp.335-352. </w:t>
+              <w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.175682932110708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-15-335-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17568293211070830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156025v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
               </w:r>
@@ -792,295 +792,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023368v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud‐Nucleating Particles Over the Southern Ocean in a Changing Climate</w:t>
+                <w:t xml:space="preserve">Impact of Tropical Cyclones on Inhabited Areas of the SWIO Basin at Present and Future Horizons. Part 2: Modeling Component of the Research Program RENOVRISK-CYCLONE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Twohy</w:t>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Demott</w:t>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Russell</w:t>
+                <w:t xml:space="preserve">Soline Bielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darin Toohey</w:t>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Rainwater</w:t>
+                <w:t xml:space="preserve">Joris Pianezze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (3), </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020EF001673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos12060689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03450986v1</w:t>
+                <w:t xml:space="preserve">hal-03242979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Tropical Cyclones on Inhabited Areas of the SWIO Basin at Present and Future Horizons. Part 2: Modeling Component of the Research Program RENOVRISK-CYCLONE</w:t>
+                <w:t xml:space="preserve">Cloud‐Nucleating Particles Over the Southern Ocean in a Changing Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Barthe</w:t>
+                <w:t xml:space="preserve">Cynthia Twohy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+                <w:t xml:space="preserve">Paul Demott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Bielli</w:t>
+                <w:t xml:space="preserve">Lynn Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tulet</w:t>
+                <w:t xml:space="preserve">Darin Toohey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Pianezze</w:t>
+                <w:t xml:space="preserve">Bryan Rainwater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (6), pp.689. </w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos12060689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020EF001673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03242979v1</w:t>
+                <w:t xml:space="preserve">meteo-03450986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of clouds, aerosols, precipitation, and surface radiation over the Southern Ocean: An overview of CAPRICORN, MARCUS, MICRE and SOCRATES</w:t>
               </w:r>
@@ -1118,51 +1118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Demott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.E894-E928. </w:t>
@@ -1334,103 +1334,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Tropical Cyclones on Inhabited Areas of the SWIO Basin at Present and Future Horizons. Part 1: Overview and Observing Component of the Research Project RENOVRISK-CYCLONE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Bielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (5), pp.544. </w:t>
@@ -1596,278 +1596,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measured Constraints on Cloud Top Entrainment to Reduce Uncertainty of Nonprecipitating Stratocumulus Shortwave Radiative Forcing in the Southern Ocean</w:t>
+                <w:t xml:space="preserve">Organic composition of three different size ranges of aerosol particles over the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">K. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Twohy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL090513⟩</w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2020.1845296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059739v1</w:t>
+                <w:t xml:space="preserve">hal-03065657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic composition of three different size ranges of aerosol particles over the Southern Ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Measured Constraints on Cloud Top Entrainment to Reduce Uncertainty of Nonprecipitating Stratocumulus Shortwave Radiative Forcing in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Russell</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-25. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02786826.2020.1845296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GL090513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065657v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Marine Biological Activity to Aerosol Chemical Composition and Cloud‐Relevant Properties Over the North Atlantic Ocean</w:t>
               </w:r>
@@ -2249,633 +2249,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky photogrammetry techniques to georeference a cloud field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the impact of overlying vegetation canopy structures on fire radiative power (FRP) retrieval through simulation and measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Crispel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.J. Wooster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lynham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-11-593-2018⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217, pp.158-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065671v1</w:t>
+                <w:t xml:space="preserve">hal-04645553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of overlying vegetation canopy structures on fire radiative power (FRP) retrieval through simulation and measurement</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraints on biomass energy deployment in mitigation pathways: the case of water scarcity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lynham</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Séférian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.08.015⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, pp.054011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/aabcd7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645553v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01764461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on biomass energy deployment in mitigation pathways: the case of water scarcity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global Carbon Budget 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Colin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie M. Andrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Friedlingstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Sitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/aabcd7⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (4), pp.2141-2194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-10-2141-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01764461v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Carbon Budget 2018</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephen Sitch</w:t>
+                <w:t xml:space="preserve">Vertical wind velocity measurements using a five-hole probe with remotely piloted aircraft to study aerosol–cloud interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiance Calmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Hauck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jana Preissler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin O'Dowd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-10-2141-2018⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-11-2583-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951197v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-01769215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical wind velocity measurements using a five-hole probe with remotely piloted aircraft to study aerosol–cloud interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radiance Calmer</w:t>
+                <w:t xml:space="preserve">All-sky photogrammetry techniques to georeference a cloud field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Crispel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Colin O'Dowd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.593-609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-11-2583-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-11-593-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-01769215v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources and mixing state of summertime background aerosol in the north-western Mediterranean basin</w:t>
               </w:r>
@@ -3257,455 +3257,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolating the effects of reactivity stratification in reactivity-controlled compression ignition with iso-octane and n -heptane on a light-duty multi-cylinder engine</w:t>
+                <w:t xml:space="preserve">Top-down and bottom-up aerosol–cloud closure: towards understanding sources of uncertainty in deriving cloud shortwave radiative flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Wissink</w:t>
+                <w:t xml:space="preserve">Kevin Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiance Calmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Curran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Greg Roberts</w:t>
+                <w:t xml:space="preserve">Keri Nicoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Pb Musculus</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eyal Hashimshoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1468087417732898⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (16), pp.9797-9814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-9797-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945845v1</w:t>
+                <w:t xml:space="preserve">hal-03089868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary marine aerosol physical flux and chemical composition during a nutrient enrichment experiment in mesocosms in the Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolating the effects of reactivity stratification in reactivity-controlled compression ignition with iso-octane and n -heptane on a light-duty multi-cylinder engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wissink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Schwier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">Scott Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mas</w:t>
+                <w:t xml:space="preserve">Mark Pb Musculus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Charrìère</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (23), pp.14645-14660. </w:t>
+              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (9), pp.907-926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-17-14645-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1468087417732898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051675v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-down and bottom-up aerosol–cloud closure: towards understanding sources of uncertainty in deriving cloud shortwave radiative flux</w:t>
+                <w:t xml:space="preserve">Primary marine aerosol physical flux and chemical composition during a nutrient enrichment experiment in mesocosms in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Sanchez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Radiance Calmer</w:t>
+                <w:t xml:space="preserve">Allison Schwier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keri Nicoll</w:t>
+                <w:t xml:space="preserve">Sébastien Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyal Hashimshoni</w:t>
+                <w:t xml:space="preserve">Bruno Charrìère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (16), pp.9797-9814. </w:t>
+              <w:t xml:space="preserve">, 2017, 17 (23), pp.14645-14660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-17-9797-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-14645-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089868v1</w:t>
+                <w:t xml:space="preserve">hal-02051675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-sky photogrammetry techniques to georeference a cloud field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Crispel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3925,51 +3925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Zuend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Laaksonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4014,563 +4014,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RCCI Combustion Regime Transitions in a Single-Cylinder Optical Engine and a Multi-Cylinder Metal Engine</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical, physical and chemical properties of aerosols transported to a coastal site in the western Mediterranean: a focus on primary marine aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethan Eagle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Roberts</w:t>
+                <w:t xml:space="preserve">Marine Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovanna Arndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE International Journal of Engines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (5), pp.2392-2413. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (12), pp.7891 - 7915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4271/2017-24-0088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-7891-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945839v1</w:t>
+                <w:t xml:space="preserve">hal-01584127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical, physical and chemical properties of aerosols transported to a coastal site in the western Mediterranean: a focus on primary marine aerosols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RCCI Combustion Regime Transitions in a Single-Cylinder Optical Engine and a Multi-Cylinder Metal Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wissink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Curran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Claeys</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">Ethan Eagle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (12), pp.7891 - 7915. </w:t>
+              <w:t xml:space="preserve">SAE International Journal of Engines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (5), pp.2392-2413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-17-7891-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4271/2017-24-0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584127v1</w:t>
+                <w:t xml:space="preserve">hal-01945839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorological and aerosol effects on marine cloud microphysical properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerosol arriving on the Caribbean island of Barbados: physical properties and origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Modini</w:t>
+                <w:t xml:space="preserve">Heike Wex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Frossard</w:t>
+                <w:t xml:space="preserve">Katrin Dieckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ahlm</w:t>
+                <w:t xml:space="preserve">Thomas Conrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Izaguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JD024595⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (22), pp.14107-14130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-14107-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065688v1</w:t>
+                <w:t xml:space="preserve">hal-03065686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol arriving on the Caribbean island of Barbados: physical properties and origin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heike Wex</w:t>
+                <w:t xml:space="preserve">Meteorological and aerosol effects on marine cloud microphysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Dieckmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Greg Roberts</w:t>
+                <w:t xml:space="preserve">R. Modini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Conrath</w:t>
+                <w:t xml:space="preserve">A. Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Izaguirre</w:t>
+                <w:t xml:space="preserve">L. Ahlm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (22), pp.14107-14130. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (8), pp.4142-4161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-16-14107-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015JD024595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065686v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the Chemistry-Aerosol Mediterranean Experiment/Aerosol Direct Radiative Forcing on the Mediterranean Climate (ChArMEx/ADRIMED) summer 2013 campaign</w:t>
               </w:r>
@@ -4952,1111 +4952,1111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01233173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
+                <w:t xml:space="preserve">Overview of aerosol properties associated with air masses sampled by the ATR-42 during the EUCAARI campaign (2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Belamari</w:t>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Boudevillain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+                <w:t xml:space="preserve">Jean-Claude Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
+                <w:t xml:space="preserve">Jean François Burkhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (4), pp.4877-4893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-4877-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829760v1</w:t>
+                <w:t xml:space="preserve">hal-00690254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of aerosol properties associated with air masses sampled by the ATR-42 during the EUCAARI campaign (2008)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Airborne investigation of the aerosols–cloud interactions in the vicinity and within a marine stratocumulus over the North Sea during EUCAARI (2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+                <w:t xml:space="preserve">Ralf Weigel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean François Burkhart</w:t>
+                <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-4877-2013⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81, pp.288-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690254v1</w:t>
+                <w:t xml:space="preserve">hal-01981039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of Radiation Fog and Quasi-Fog Formation Processes During the ParisFog Field Experiment 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haeffelin</w:t>
+                <w:t xml:space="preserve">N. Boyouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Dupont</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Baumgardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 170 (12), pp.2283-2303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00024-013-0672-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne investigation of the aerosols–cloud interactions in the vicinity and within a marine stratocumulus over the North Sea during EUCAARI (2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Weigel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gomes</w:t>
+                <w:t xml:space="preserve">Claude Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.08.035⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981039v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+                <w:t xml:space="preserve">Sophie Belamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Basdevant</w:t>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828758v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range transport of Saharan dust over northwestern Europe during EUCAARI 2008 campaign: Evolution of dust optical properties by scavenging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ, Airborne Instrumentation: Addressing and Solving Measurement Problems in Ice Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baumgardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Bègue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tulet</w:t>
+                <w:t xml:space="preserve">L. Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gomes</w:t>
+                <w:t xml:space="preserve">A. Bansemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012JD017611⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (2), pp.ES29-ES34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-11-00123.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955347v1</w:t>
+                <w:t xml:space="preserve">hal-03554558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ, Airborne Instrumentation: Addressing and Solving Measurement Problems in Ice Clouds</w:t>
+                <w:t xml:space="preserve">Eastern Pacific Emitted Aerosol Cloud Experiment (E-PEACE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Avallone</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bansemer</w:t>
+                <w:t xml:space="preserve">Armin Sorooshian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Borrmann</w:t>
+                <w:t xml:space="preserve">John Seinfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 93 (2), pp.ES29-ES34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-11-00123.1⟩</w:t>
+              <w:t xml:space="preserve">, 2012, pp.130109100058001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554558v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eastern Pacific Emitted Aerosol Cloud Experiment (E-PEACE)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-range transport of Saharan dust over northwestern Europe during EUCAARI 2008 campaign: Evolution of dust optical properties by scavenging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Seinfeld</w:t>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Albrecht</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.130109100058001. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117, pp.D17201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2012JD017611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554561v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of Aerosol Chemistry during New Particle Formation Events at a Remote Rural Mountain Site</w:t>
               </w:r>
@@ -6322,51 +6322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New particle formation events measured on board the ATR-42 aircraft during the EUCAARI campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Manninen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6374,51 +6374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (14), pp.6721-6735. </w:t>
@@ -7221,152 +7221,152 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réaliser une campagne de mesure par drones à Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’effet rafraichissant des parcs à Paris pendant PANAME 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Goret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stephan Baudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Barrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile de Munck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Lemonsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Drones &amp; Cap' 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COPIL Drones &amp; Cap', Nov 2023, Mur de Bretagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287675v1</w:t>
+                <w:t xml:space="preserve">hal-04298183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some results from the SOuth west FOGs 3D experiment for processes study (SOFOG3D) project</w:t>
               </w:r>
@@ -7471,247 +7471,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-04643796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet rafraichissant des parcs à Paris pendant PANAME 2023</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réaliser une campagne de mesure par drones à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Goret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Goret</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile de Munck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Baudru</w:t>
+                <w:t xml:space="preserve">Tim Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Barrié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile de Munck</w:t>
+                <w:t xml:space="preserve">Aude Lemonsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Drones &amp; Cap' 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COPIL Drones &amp; Cap', Nov 2023, Mur de Bretagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298183v1</w:t>
+                <w:t xml:space="preserve">hal-04287675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flottes de drones pour l’observation de phénomènes atmosphériques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of thermodynamic properties of trade-wind cumulus clouds with Remotely Piloted Aircrafts during the EUREC4A field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Narvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, (online), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637337v1</w:t>
+                <w:t xml:space="preserve">hal-03418182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field report: deployment of a fleet of drones for cloud exploration</w:t>
               </w:r>
@@ -7776,538 +7815,499 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Couvreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Micro Air Vehicle Conference and Competition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Puebla, Mexico. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/17568293211070830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of thermodynamic properties of trade-wind cumulus clouds with Remotely Piloted Aircrafts during the EUREC4A field campaign</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drones et basses couches de l’atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Roberts</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Drones &amp; Cap', Sep 2021, Saint-Pierre-d’Oléron, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418182v1</w:t>
+                <w:t xml:space="preserve">hal-03630770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drones et basses couches de l’atmosphère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Roberts</w:t>
+                <w:t xml:space="preserve">Flottes de drones pour l’observation de phénomènes atmosphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Drones &amp; Cap', Sep 2021, Saint-Pierre-d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630770v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental flights of adaptive patterns for cloud exploration with UAVs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of thermodynamic properties of cumulus clouds: from strategy design in numerical simulation to application during a measurement campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Narvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Verdu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gregory Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2020, IEEE/RSJ International Conference on Intelligent Robots and System</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994385v1</w:t>
+                <w:t xml:space="preserve">hal-03418188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of thermodynamic properties of cumulus clouds: from strategy design in numerical simulation to application during a measurement campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental flights of adaptive patterns for cloud exploration with UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Narvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Titouan Verdu</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2020, IEEE/RSJ International Conference on Intelligent Robots and System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Las Vegas (on line), United States. pp 1429-1435, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iros45743.2020.9341408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418188v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SOuth west FOGs 3D experiment for processes study (SOFOG3D) project</w:t>
               </w:r>
@@ -8457,51 +8457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Eagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mounaïm-Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Öivind Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8556,77 +8556,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D in-situ measurements of entrainment-related cumulus clouds properties using a swarm of unmanned aerial vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamraoui Fayçal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Conference of the International Society for Atmospheric Research using Remotely-piloted Aircraft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8733,51 +8733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleets of enduring drones to probe atmospheric phenomena with clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8884,51 +8884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiance Calmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Cayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9022,64 +9022,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keri Nicoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Preissler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.2016 - 7999</w:t>
@@ -9585,325 +9585,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight tests for meteorological studies with MAV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Cayez</w:t>
+                <w:t xml:space="preserve">CCN formation by mixing processes between Saharan dust and European pollution aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAV 2013, International Micro Air Vehicle Conference and Flight Competition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp xxxx</w:t>
+              <w:t xml:space="preserve">10th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.EGU2013--2699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936235v1</w:t>
+                <w:t xml:space="preserve">hal-00965473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCN formation by mixing processes between Saharan dust and European pollution aerosols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tulet</w:t>
+                <w:t xml:space="preserve">Flight tests for meteorological studies with MAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.EGU2013--2699</w:t>
+              <w:t xml:space="preserve">IMAV 2013, International Micro Air Vehicle Conference and Flight Competition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965473v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range transport of Saharan dust over Northern Europe: EUCAARI 2008 campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, South Hadley, United States. pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10152,64 +10152,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiance Calmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">74, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11118,51 +11118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04791719v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Narvor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailon-Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFR.2024.3478216" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04253110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4430" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03520657v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070830" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03156025v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roberts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-335-2022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03450986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Twohy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Demott" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Russell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darin Toohey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Rainwater" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EF001673" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060689" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mcfarquhar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bretherton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Protat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0132.1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03450993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pinto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Taylor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Elston" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0138.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12050544" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Siebert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Erik Szodry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Egerer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wehner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Henning" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0191.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059739v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sanchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Russell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090513" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saliba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twohy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2020.1845296" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Mansour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Decesari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Facchini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Belosi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paglione" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD032246" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mazoyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-4323-2019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sanchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13989-2019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crispel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-593-2018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Wooster" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lynham" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.08.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764461v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Colin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aabcd7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951197v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M. Andrew" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hauck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-2141-2018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01769215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Preissler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Derrien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin O'Dowd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-2583-2018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Arndt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg C. Roberts" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-6975-2017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656123v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Culot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9567-2017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415866v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barrau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Medina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62453" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945845v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wissink" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Curran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pb Musculus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087417732898" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051675v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14645-2017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089868v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Nicoll" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Hashimshoni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9797-2017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2017-203" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reddington" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Carslaw" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schutgens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-15-00317.1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Ovadnevaite" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zuend" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Laaksonen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22806" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945839v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Eagle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-24-0088" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584127v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeys" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7891-2017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065688v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Modini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frossard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahlm" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024595" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065686v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Wex" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Dieckmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Conrath" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Izaguirre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-14107-2016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758952v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peruzza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pace" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-7257" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690254v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Burkhart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-4877-2013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089497v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyouk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumgardner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-013-0672-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRTZ0Q3K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981039v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Weigel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.08.035" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955347v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JD017611" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554558v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avallone" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bansemer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borrmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-11-00123.1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554561v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Sorooshian" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Seinfeld" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Albrecht" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00015" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554553v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Creamean" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John ten Hoeve" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jacobson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Es103692f" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554551v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan J.K. Moore" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Furutani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Moffet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.04.034" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73N5V4M8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554263v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Manninen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-6721-2010" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554539v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sullivan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Moore" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Petters" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kreidenweis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2010.497514" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554538v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Day" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dunlea" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-6627-2010" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554535v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stith" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramanathan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cooper" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demott" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010924" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554517v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Soo Yum" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Hwan Kim" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keunyong Song" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dohyeong Kim" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD008212" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554483v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wilcox" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027150" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875473v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sorensen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1996.4664" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-88DMRHQD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287675v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Goret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Nagel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04643796v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298183v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Baudru" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barri&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637337v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406192v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418182v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8698" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630770v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02994385v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Seguin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros45743.2020.9341408" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418188v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04463097v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945859v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Lind" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eagle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;ivind Andersson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522329v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamraoui Fay&#231;al" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267201v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470201v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01346244v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cayez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerianne Nicoll" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267447v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996441v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059738v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dralet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Seity" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Momboisse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023009v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267331v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ronfl&#233;-Nadaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Albrand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936235v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965473v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965501v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191714v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gorraz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bustico" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415874v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01567780v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nicoll" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hashimshoni" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415892v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Lockett" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pritchett" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lockett" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mustapic" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415894v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M Argrow" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Axisa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chilson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ellis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fladeland" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415885v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04791719v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Narvor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailon-Ruiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFR.2024.3478216" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04253110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4430" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03156025v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roberts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-335-2022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03520657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070830" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Pianezze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060689" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03450986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Twohy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Demott" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Russell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darin Toohey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Rainwater" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EF001673" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mcfarquhar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bretherton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Protat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0132.1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03450993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Pinto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie O&#8217;sullivan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Taylor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Elston" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0138.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12050544" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Siebert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Erik Szodry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Egerer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wehner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Henning" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-19-0191.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saliba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sanchez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Russell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twohy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2020.1845296" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090513" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Mansour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Decesari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Facchini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Belosi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Paglione" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD032246" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mazoyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-4323-2019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Sanchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13989-2019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645553v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Wooster" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lynham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.08.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764461v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Colin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aabcd7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951197v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M. Andrew" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hauck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-2141-2018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01769215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Preissler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Derrien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin O'Dowd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-2583-2018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crispel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-593-2018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovanna Arndt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg C. Roberts" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-6975-2017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656123v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Berland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Culot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9567-2017" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415866v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barrau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Medina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62453" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089868v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keri Nicoll" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Hashimshoni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9797-2017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945845v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wissink" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Curran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pb Musculus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mouna&#239;m-Rousselle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087417732898" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051675v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Schwier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-14645-2017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2017-203" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reddington" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Carslaw" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schutgens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-15-00317.1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Ovadnevaite" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zuend" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Laaksonen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature22806" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584127v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeys" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7891-2017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Eagle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2017-24-0088" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065686v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Wex" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Dieckmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Conrath" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Izaguirre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-14107-2016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065688v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Modini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frossard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahlm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JD024595" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758952v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peruzza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pace" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-7257" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690254v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Burkhart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-4877-2013" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981039v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Weigel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.08.035" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089497v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dupont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boyouk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumgardner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-013-0672-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRTZ0Q3K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554558v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avallone" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bansemer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borrmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-11-00123.1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554561v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Sorooshian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Seinfeld" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Albrecht" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955347v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JD017611" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554553v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Creamean" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John ten Hoeve" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jacobson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/Es103692f" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554551v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan J.K. Moore" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Furutani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Moffet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.04.034" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73N5V4M8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554263v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Manninen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-6721-2010" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554539v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Sullivan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Moore" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Petters" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kreidenweis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2010.497514" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554538v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Day" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dunlea" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-6627-2010" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554535v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stith" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ramanathan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cooper" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demott" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010924" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554517v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong Soo Yum" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Hwan Kim" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keunyong Song" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dohyeong Kim" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD008212" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03554483v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wilcox" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027150" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875473v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sorensen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1996.4664" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-88DMRHQD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298183v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Goret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Baudru" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barri&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04643796v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287675v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Nagel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418182v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8698" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406192v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630770v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637337v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418188v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02994385v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Seguin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros45743.2020.9341408" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04463097v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945859v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Lind" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Eagle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;ivind Andersson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522329v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamraoui Fay&#231;al" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267201v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470201v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01346244v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cayez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerianne Nicoll" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267447v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996441v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059738v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dralet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Seity" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Momboisse" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023009v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267331v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ronfl&#233;-Nadaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Albrand" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965473v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936235v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965501v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191714v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gorraz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bustico" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415874v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01567780v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nicoll" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hashimshoni" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415892v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Lockett" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pritchett" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lockett" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mustapic" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415894v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B M Argrow" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Axisa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chilson" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ellis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fladeland" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415885v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>