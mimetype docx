--- v0 (2026-03-06)
+++ v1 (2026-05-05)
@@ -66,7003 +66,7405 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline features and functional outcomes in primary central nervous system vasculitis: development and validation of a prognostic model</w:t>
+                <w:t xml:space="preserve">Does the susceptibility vessel sign influence the effectiveness of intravenous thrombolysis before endovascular thrombectomy in acute ischaemic stroke?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Nehme</w:t>
+                <w:t xml:space="preserve">Timothée Werlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Sylaja</w:t>
+                <w:t xml:space="preserve">Florent Wijanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Isabel</w:t>
+                <w:t xml:space="preserve">Emilien Micard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Capron</w:t>
+                <w:t xml:space="preserve">Bailiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Arquizan</w:t>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">European Stroke Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (1), pp.aakaf003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaf590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/esj/aakaf003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393215v1</w:t>
+                <w:t xml:space="preserve">hal-05503057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data‐Driven Clustering Approach to Identify Different Phenotypes of Primary Central Nervous System Vasculitis</w:t>
+                <w:t xml:space="preserve">Tantalum sedimentation in Onyx® syringes: An in-vitro study of agitation strategies to maintain fluoroscopic visibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert de Boysson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Nehme</w:t>
+                <w:t xml:space="preserve">Thibault Agripnidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Briant</w:t>
+                <w:t xml:space="preserve">Farouk Tradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Alamowitch</w:t>
+                <w:t xml:space="preserve">Quentin Holay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille Aouba</w:t>
+                <w:t xml:space="preserve">Alexis Ruimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Ali El Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.70174⟩</w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 53 (1), pp.101408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2025.101408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142798v1</w:t>
+                <w:t xml:space="preserve">hal-05585726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventional neuroradiology in France in 2025: Scaling up expertise, access, and innovation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hemorrhagic transformation after endovascular treatment: Baseline infarct volume is a better predictor than infarct growth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Agripnidis</w:t>
+                <w:t xml:space="preserve">Mathilde Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Rouchaud</w:t>
+                <w:t xml:space="preserve">Fanny Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaultier Marnat</w:t>
+                <w:t xml:space="preserve">Bertrand Lapergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jildaz Caroff</w:t>
+                <w:t xml:space="preserve">Maeva Kyheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2025.101350⟩</w:t>
+              <w:t xml:space="preserve">European Stroke Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/esj/23969873251357151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460482v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated DWI-FLAIR mismatch assessment in stroke using DWI only</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conservative management of brain arteriovenous malformations: results of the prospective observation registry of a pragmatic trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauranne Scheldeman</w:t>
+                <w:t xml:space="preserve">Tim Darsaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke Wouters</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastian Cheng</w:t>
+                <w:t xml:space="preserve">Jonathan Heppner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Ebinger</w:t>
+                <w:t xml:space="preserve">Camille Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Jabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Stroke Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/23969873251362712⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 142 (3), pp.637-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2024.5.JNS24623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299980v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Would you board a plane if the pilot had never trained on a flight simulator?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated DWI-FLAIR mismatch assessment in stroke using DWI only</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibault Agripnidis</w:t>
+                <w:t xml:space="preserve">Joseph Benzakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauranne Scheldeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ebinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2025.101370⟩</w:t>
+              <w:t xml:space="preserve">European Stroke Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/23969873251362712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460483v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meningeal Embolization for Preventing Chronic Subdural Hematoma Recurrence After Surgery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charbel Mounayer</w:t>
+                <w:t xml:space="preserve">Data‐Driven Clustering Approach to Identify Different Phenotypes of Primary Central Nervous System Vasculitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Boysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Alamowitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Aouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jama.2025.7583⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (5), pp.e70174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.70174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158216v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservative management of brain arteriovenous malformations: results of the prospective observation registry of a pragmatic trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roland Jabre</w:t>
+                <w:t xml:space="preserve">Baseline features and functional outcomes in primary central nervous system vasculitis: development and validation of a prognostic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sylaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Isabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arquizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3171/2024.5.JNS24623⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaf590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507979v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silk Vista Baby for the treatment of distal anterior cerebral artery aneurysms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jabbour</w:t>
+                <w:t xml:space="preserve">Interventional neuroradiology in France in 2025: Scaling up expertise, access, and innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Agripnidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Rouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaultier Marnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jildaz Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00234-025-03678-y⟩</w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (4), pp.101350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2025.101350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300998v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WEB shape modifications: angiography–histopathology correlations in rabbits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Would you board a plane if the pilot had never trained on a flight simulator?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Rouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Janot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Cortese</w:t>
+                <w:t xml:space="preserve">Gaultier Marnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Agripnidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnis-2023-020193⟩</w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (5), pp.101370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2025.101370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412992v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of weather conditions on endovascular treatment case volume for patients with ischemic stroke</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meningeal Embolization for Preventing Chronic Subdural Hematoma Recurrence After Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Janot</w:t>
+                <w:t xml:space="preserve">Eimad Shotar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Pasi</w:t>
+                <w:t xml:space="preserve">Bertrand Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Philippe Desilles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaultier Marnat</w:t>
+                <w:t xml:space="preserve">Henri Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Rouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Mounayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2023.07.001⟩</w:t>
+              <w:t xml:space="preserve">JAMA Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 334 (2), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jama.2025.7583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294685v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antithrombotic therapies for neurointerventional surgery: a 2021 French comprehensive national survey</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silk Vista Baby for the treatment of distal anterior cerebral artery aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lavenu-Bombled</w:t>
+                <w:t xml:space="preserve">Luca Scarcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Figueiredo</w:t>
+                <w:t xml:space="preserve">Frédéric Clarençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamelia Habchi</w:t>
+                <w:t xml:space="preserve">Adam a Dmytriw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eimad Shotar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-018601⟩</w:t>
+              <w:t xml:space="preserve">Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00234-025-03678-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459874v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspirin versus aggressive antiplatelet therapy for acute carotid stenting plus thrombectomy in tandem occlusions: ETIS Registry results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bifurcation geometry remodelling of vessels in de novo and growing intracranial aneurysms: a multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Moreno</w:t>
+                <w:t xml:space="preserve">Julien Boucherit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Sibon</w:t>
+                <w:t xml:space="preserve">Basile Kerleroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Pop</w:t>
+                <w:t xml:space="preserve">Guillaume Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (e2), pp.e248-e254. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnis-2022-019527⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.566-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-018487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708366v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombectomy in basilar artery occlusions: Impact of number of passes and futile reperfusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Successful Thrombectomy Improves Functional Outcome in Tandem Occlusions with a Large Ischemic Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Elhorany</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+                <w:t xml:space="preserve">Benjamin Gory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier N. Naggara</w:t>
+                <w:t xml:space="preserve">Stephanos Nikolaos Finitsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Darcourt</w:t>
+                <w:t xml:space="preserve">Jean Philippe Desilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Consoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Mazighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2022-018715⟩</w:t>
+              <w:t xml:space="preserve">World Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 178, pp.e282-e291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wneu.2023.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122300v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation geometry remodelling of vessels in de novo and growing intracranial aneurysms: a multicenter study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WEB shape modifications: angiography–histopathology correlations in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tessier</w:t>
+                <w:t xml:space="preserve">Kevin Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rodriguez</w:t>
+                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzi Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (6), pp.566-571. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-018487⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.jnis-2023-020193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnis-2023-020193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504270v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful Thrombectomy Improves Functional Outcome in Tandem Occlusions with a Large Ischemic Core</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arturo Consoli</w:t>
+                <w:t xml:space="preserve">Antithrombotic therapies for neurointerventional surgery: a 2021 French comprehensive national survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jildaz Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Mazighi</w:t>
+                <w:t xml:space="preserve">Laurent Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lavenu-Bombled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamelia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wneu.2023.07.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.402-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-018601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195189v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-ischemic cerebral enhancing lesions after intracranial aneurysm endovascular repair: a retrospective French national registry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Velasco</w:t>
+                <w:t xml:space="preserve">Aspirin versus aggressive antiplatelet therapy for acute carotid stenting plus thrombectomy in tandem occlusions: ETIS Registry results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaultier Marnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Saliou</w:t>
+                <w:t xml:space="preserve">Stefanos Finistis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-017992⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 15 (e2), pp.e248-e254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnis-2022-019527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525447v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical or Endovascular Treatment of MCA Aneurysms: An Agreement Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of weather conditions on endovascular treatment case volume for patients with ischemic stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fahed</w:t>
+                <w:t xml:space="preserve">David Malka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Findlay</w:t>
+                <w:t xml:space="preserve">Kévin Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bourcier</w:t>
+                <w:t xml:space="preserve">Marco Pasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Desilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaultier Marnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 43 (10), pp.1437-1444. </w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (6), pp.593-599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3174/ajnr.A7648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2023.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227711v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distal cerebral vasospasm treatment following aneurysmal subarachnoid hemorrhage using the Comaneci device: technical feasibility and single-center preliminary results</w:t>
+                <w:t xml:space="preserve">Thrombectomy in basilar artery occlusions: Impact of number of passes and futile reperfusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Thiery</w:t>
+                <w:t xml:space="preserve">Adam H. de Havenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Carle</w:t>
+                <w:t xml:space="preserve">Mahmoud Elhorany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Testud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
+                <w:t xml:space="preserve">Olivier N. Naggara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Habert</w:t>
+                <w:t xml:space="preserve">Jean Darcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.neurintsurg-2022-018699. </w:t>
+              <w:t xml:space="preserve">, 2023, 15 (5), pp.422-427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2022-018699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2022-018715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808423v1</w:t>
+                <w:t xml:space="preserve">hal-04122300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotid artery direct access for mechanical thrombectomy: the Carotid Artery Puncture Evaluation (CARE) study</w:t>
+                <w:t xml:space="preserve">Parent Artery Straightening after Flow-Diverter Stenting Improves the Odds of Aneurysm Occlusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Dumas</w:t>
+                <w:t xml:space="preserve">K. Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Kaesmacher</w:t>
+                <w:t xml:space="preserve">Robert Fahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Rouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ognard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dargazanli</w:t>
+                <w:t xml:space="preserve">K. Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-017935⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (1), pp.87-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3174/ajnr.A7350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591744v1</w:t>
+                <w:t xml:space="preserve">hal-04591727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parent Artery Straightening after Flow-Diverter Stenting Improves the Odds of Aneurysm Occlusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surgical or Endovascular Treatment of MCA Aneurysms: An Agreement Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Janot</w:t>
+                <w:t xml:space="preserve">T.E. Darsaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Fahed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Rouchaud</w:t>
+                <w:t xml:space="preserve">R. Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Zuber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
+                <w:t xml:space="preserve">J.M. Findlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 43 (1), pp.87-92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3174/ajnr.A7350⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 43 (10), pp.1437-1444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3174/ajnr.A7648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591727v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue outcome prediction in hyperacute ischemic stroke: Comparison of machine learning models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distal cerebral vasospasm treatment following aneurysmal subarachnoid hemorrhage using the Comaneci device: technical feasibility and single-center preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Turc</w:t>
+                <w:t xml:space="preserve">Louis Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wagih Ben Hassen</w:t>
+                <w:t xml:space="preserve">Xavier Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Legrand</w:t>
+                <w:t xml:space="preserve">Benoit Testud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0271678X211024371⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.neurintsurg-2022-018699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2022-018699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329129v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognosis and risk factors associated with asymptomatic intracranial hemorrhage after endovascular treatment of large vessel occlusion stroke: a prospective multicenter cohort study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carotid artery direct access for mechanical thrombectomy: the Carotid Artery Puncture Evaluation (CARE) study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Preterre</w:t>
+                <w:t xml:space="preserve">Victor Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène de Gaalon</w:t>
+                <w:t xml:space="preserve">Johannes Kaesmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Labreuche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikael Mazighi</w:t>
+                <w:t xml:space="preserve">Julien Ognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dargazanli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.14539⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.1180-1185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-017935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127517v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombectomy complications in large vessel occlusions: Incidence, predictors, and clinical impact in the ETIS registry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaultier Marnat</w:t>
+                <w:t xml:space="preserve">Non-ischemic cerebral enhancing lesions after intracranial aneurysm endovascular repair: a retrospective French national registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eimad Shotar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Richard</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bourcier</w:t>
+                <w:t xml:space="preserve">Alessandra Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.121.034865⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-017992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524596v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventional Neuroradiology Trainee-led Research Collaborative JENI, moving forward</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Janot</w:t>
+                <w:t xml:space="preserve">The Combination of Stent and Antiplatelet Therapy May Be Responsible of Parenchymal Magnetic Susceptibility Artifacts after Endovascular Procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bourhis-Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieg Dissaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2021.01.007⟩</w:t>
+              <w:t xml:space="preserve">Computerized tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), pp.792 - 800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/tomography7040066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449182v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudden coma onset following simultaneous bilateral carotid occlusion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pediatric Brain Arteriovenous Malformation Recurrence: A Cohort Study, Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Kerleroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Benichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Stricker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurologica Belgica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13760-021-01831-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.neurintsurg-2021-017777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-017777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03428470v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute surgical management of children with ruptured brain arteriovenous malformation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Gariel</w:t>
+                <w:t xml:space="preserve">Thrombectomy complications in large vessel occlusions: Incidence, predictors, and clinical impact in the ETIS registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Happi Ngankou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaultier Marnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3171/2020.8.peds20479⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (12), pp.e764-e768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.121.034865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03280643v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral amyloid angiopathy-related acute lobar intra-cerebral hemorrhage: diagnostic value of plain CT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Sudden coma onset following simultaneous bilateral carotid occlusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dusonchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Boulouis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
+              <w:t xml:space="preserve">Acta Neurologica Belgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-021-10796-z⟩</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13760-021-01831-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03346031v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03428470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemorrhage Expansion After Pediatric Intracerebral Hemorrhage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Interventional Neuroradiology Trainee-led Research Collaborative JENI, moving forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Kerleroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Stricker</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Rouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eimad Shotar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.120.030592⟩</w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (2), pp.137-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2021.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360182v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etiology of intracerebral hemorrhage in children: cohort study, systematic review, and meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Acute surgical management of children with ruptured brain arteriovenous malformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Stricker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Benichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery. Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3171/2020.7.PEDS20447⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.437 - 445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2020.8.peds20479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119822v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03280643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Brain Regions Eloquence Assessment in Patients with Large Ischemic Cores treated with Mechanical Thrombectomy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Cerebral amyloid angiopathy-related acute lobar intra-cerebral hemorrhage: diagnostic value of plain CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Benzakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Daly Eraya</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Schwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Oppenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000012863⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-021-10796-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03403995v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03346031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combination of Stent and Antiplatelet Therapy May Be Responsible of Parenchymal Magnetic Susceptibility Artifacts after Endovascular Procedure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Gentric</w:t>
+                <w:t xml:space="preserve">Tissue outcome prediction in hyperacute ischemic stroke: Comparison of machine learning models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Benzakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagih Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/tomography7040066⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.0271678X2110243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0271678X211024371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249396v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pediatric Brain Arteriovenous Malformation Recurrence: A Cohort Study, Systematic Review and Meta-Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Stricker</w:t>
+                <w:t xml:space="preserve">Prognosis and risk factors associated with asymptomatic intracranial hemorrhage after endovascular treatment of large vessel occlusion stroke: a prospective multicenter cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Preterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène de Gaalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Mazighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-017777⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (1), pp.229-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.14539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590338v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic lesion of the corpus callosum as presenting neuroradiological manifestation of COVID-2019 infection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Etiology of intracerebral hemorrhage in children: cohort study, systematic review, and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Boulouis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Stricker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Benichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-020-10166-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery. Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (3), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2020.7.PEDS20447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02969093v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Thrombectomy for Acute Ischemic Stroke Amid the COVID-19 Outbreak</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Hemorrhage Expansion After Pediatric Intracerebral Hemorrhage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Kerleroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoit Testud</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Benichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 51 (7), pp.2012-2017. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.120.030373⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 52 (2), pp.588-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.120.030592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224097v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurologic and neuroimaging findings in patients with COVID-19: A retrospective multicenter study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maleka Schenck</w:t>
+                <w:t xml:space="preserve">Relevance of Brain Regions Eloquence Assessment in Patients with Large Ischemic Cores treated with Mechanical Thrombectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Kerleroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Benzakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dargazanli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Daly Eraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 95 (13), pp.e1868-e1882. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000010112⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 97 (20), pp.e1975-e1985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000012863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03482260v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03403995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus Guidelines of the French Society of Neuroradiology (SFNR) on the use of Gadolinium-Based Contrast agents (GBCAs) and related MRI protocols in Neuroradiology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René Anxionnat</w:t>
+                <w:t xml:space="preserve">Hydrocephalus in children with ruptured cerebral arteriovenous malformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Stricker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Benichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Garzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2020.05.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery. Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.283 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2020.3.peds19680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493312v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03279250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical thrombectomy practices in France: Exhaustive survey of centers and individual operators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Dumas</w:t>
+                <w:t xml:space="preserve">Predictors of Unexplained Early Neurological Deterioration After Endovascular Treatment for Acute Ischemic Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2020.05.001⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (10), pp.2943-2950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.120.029494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269039v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfusion Imaging to Select Patients with Large Ischemic Core for Mechanical Thrombectomy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consensus Guidelines of the French Society of Neuroradiology (SFNR) on the use of Gadolinium-Based Contrast agents (GBCAs) and related MRI protocols in Neuroradiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wagih Ben-Hassen</w:t>
+                <w:t xml:space="preserve">François Lersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Desal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Anxionnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5853/jos.2019.02908⟩</w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, pp.441 - 449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2020.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02971228v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vessel wall MR imaging for the detection of intracranial inflammatory vasculopathies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Menjot de Champfleur</w:t>
+                <w:t xml:space="preserve">Mechanical thrombectomy practices in France: Exhaustive survey of centers and individual operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Kerleroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Saba</w:t>
+                <w:t xml:space="preserve">François Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diagnosis and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (4), pp.1108-1119. </w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (6), pp.410-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21037/cdt-20-324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2020.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338374v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome and recanalization rate of tandem basilar artery occlusion treated by mechanical thrombectomy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Cytotoxic lesion of the corpus callosum as presenting neuroradiological manifestation of COVID-2019 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure de Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Boulouis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2020.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-020-10166-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493468v1</w:t>
+                <w:t xml:space="preserve">inserm-02969093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain MRI Findings in Severe COVID-19: A Retrospective Observational Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérome de Sèze</w:t>
+                <w:t xml:space="preserve">Mechanical Thrombectomy for Acute Ischemic Stroke Amid the COVID-19 Outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Kerleroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
+                <w:t xml:space="preserve">Thibaut Fabacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Maamar</w:t>
+                <w:t xml:space="preserve">Nicolas Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Testud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/radiol.2020202222⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (7), pp.2012-2017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.120.030373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03482261v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of Unexplained Early Neurological Deterioration After Endovascular Treatment for Acute Ischemic Stroke</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Labreuche</w:t>
+                <w:t xml:space="preserve">Neurologic and neuroimaging findings in patients with COVID-19: A retrospective multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Anheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Merdji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maleka Schenck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.120.029494⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (13), pp.e1868-e1882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000010112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280043v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03482260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocephalus in children with ruptured cerebral arteriovenous malformation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Garzelli</w:t>
+                <w:t xml:space="preserve">Vessel wall MR imaging for the detection of intracranial inflammatory vasculopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Edjlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Menjot de Champfleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Saba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery. Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3171/2020.3.peds19680⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Diagnosis and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.1108-1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/cdt-20-324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03279250v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter- and intraobserver reliability for angiographic leptomeningeal collateral flow assessment by the American Society of Interventional and Therapeutic Neuroradiology/Society of Interventional Radiology (ASITN/SIR) scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bartolini</w:t>
+                <w:t xml:space="preserve">Perfusion Imaging to Select Patients with Large Ischemic Core for Mechanical Thrombectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Kerleroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dargazanli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Daly-Eraya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagih Ben-Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2018-014185⟩</w:t>
+              <w:t xml:space="preserve">Journal of Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (2), pp.225-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5853/jos.2019.02908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395583v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02971228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Adaptative endovascular strategy to the CloT MRI in large intracranial vessel occlusion” (VECTOR): Study protocol of a randomized control trial</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Outcome and recanalization rate of tandem basilar artery occlusion treated by mechanical thrombectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elhorany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagih Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Crozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eimad Shotar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2019.11.001⟩</w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, pp.404 - 409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2020.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395487v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Imaging or Computed Tomography Before Treatment in Acute Ischemic Stroke: Effect on Workflow and Functional Outcome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yu Xie</w:t>
+                <w:t xml:space="preserve">Brain MRI Findings in Severe COVID-19: A Retrospective Observational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome de Sèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.118.023882⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 297 (2), pp.E242-E251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.2020202222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220929v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03482261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit from revascularization after thrombectomy according to FLAIR vascular hyperintensities–DWI mismatch</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gautheron</w:t>
+                <w:t xml:space="preserve">“Adaptative endovascular strategy to the CloT MRI in large intracranial vessel occlusion” (VECTOR): Study protocol of a randomized control trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Kerleroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eimad Shotar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-019-06094-y⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2019.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231743v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual assessment of diffusion weighted imaging infarct volume lacks accuracy and reliability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Asya Ekmen</w:t>
+                <w:t xml:space="preserve">Magnetic Resonance Imaging or Computed Tomography Before Treatment in Acute Ischemic Stroke: Effect on Workflow and Functional Outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (3), pp.659-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.118.023882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2018-014613⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03654623v1</w:t>
+                <w:t xml:space="preserve">hal-03220929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S100B Serum Elevation Predicts In-Hospital Mortality After Brain Arteriovenous Malformation Rupture</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Inter- and intraobserver reliability for angiographic leptomeningeal collateral flow assessment by the American Society of Interventional and Therapeutic Neuroradiology/Society of Interventional Radiology (ASITN/SIR) scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagih Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Malley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clarençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.119.025033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.338-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2018-014185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405570v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Thrombolysis Recanalization in Stroke Referrals for Thrombectomy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Benefit from revascularization after thrombectomy according to FLAIR vascular hyperintensities–DWI mismatch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Piotin</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Edjlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (10), pp.5567-5576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-019-06094-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.118.022335⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02306845v1</w:t>
+                <w:t xml:space="preserve">hal-03231743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility vessel sign on MRI predicts better clinical outcome in patients with anterior circulation acute stroke treated with stent retriever as first-line strategy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Labreuche</w:t>
+                <w:t xml:space="preserve">Visual assessment of diffusion weighted imaging infarct volume lacks accuracy and reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dargazanli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guenego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asya Ekmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (4), pp.328-333. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2018-014217⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 11 (9), pp.947-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2018-014613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227792v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S100B Serum Elevation Predicts In-Hospital Mortality After Brain Arteriovenous Malformation Rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eimad Shotar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Amouyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (5), pp.1250-1253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.119.025033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Primary angiitis of the CNS and reversible cerebral vasoconstriction syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Boysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Parienti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Arquizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 91 (16), pp.734. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1212/WNL.0000000000006367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-Thrombolysis Recanalization in Stroke Referrals for Thrombectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seners</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naggara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilde Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (12), pp.2975-2982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.118.022335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susceptibility vessel sign on MRI predicts better clinical outcome in patients with anterior circulation acute stroke treated with stent retriever as first-line strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagih Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Soize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (4), pp.328-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2018-014217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId268"/>
+      <w:footerReference w:type="default" r:id="rId286"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7209,51 +7611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05393215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nehme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sylaja" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Isabel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Capron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arquizan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaf590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Boysson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Briant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Alamowitch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aouba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70174" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460482v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Agripnidis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Rouchaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaultier Marnat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jildaz Caroff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2025.101350" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Benzakoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Scheldeman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Wouters" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Cheng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ebinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969873251362712" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Donnard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Boulouis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2025.101370" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimad Shotar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Mounayer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2025.7583" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Darsaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gentric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Heppner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lopez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jabre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2024.5.JNS24623" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Scarcia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claren&#231;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam a Dmytriw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jabbour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00234-025-03678-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04412992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Janot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulouis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Forestier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Bala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cortese" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnis-2023-020193" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Janot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pasi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Desilles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2023.07.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavenu-Bombled" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Figueiredo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelia Habchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-018601" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04708366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Finistis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Moreno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sibon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Pop" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnis-2022-019527" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122300v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam H. de Havenon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elhorany" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier N. Naggara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Darcourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2022-018715" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504270v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boucherit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kerleroux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tessier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodriguez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-018487" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gory" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Nikolaos Finitsis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Consoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Mazighi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2023.07.043" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525447v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Labeyrie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Biondi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Velasco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saliou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-017992" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boisseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Darsaut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fahed" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Findlay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourcier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A7648" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03808423v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thiery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Testud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Habert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2022-018699" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dumas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kaesmacher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ognard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dargazanli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-017935" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591727v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fahed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zuber" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A7350" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329129v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Turc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagih Ben Hassen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X211024371" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127517v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Preterre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne de Gaalon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labreuche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14539" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524596v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Happi Ngankou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.121.034865" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449182v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2021.01.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03428470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dusonchet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13760-021-01831-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03280643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stricker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourgeois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gariel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.8.peds20479" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03346031v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Baron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Schwall" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-021-10796-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360182v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.030592" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119822v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.7.PEDS20447" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03403995v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daly Eraya" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000012863" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05249396v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourhis-Guizien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Dissaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tomography7040066" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590338v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-017777" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02969093v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure de Beaurepaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bornet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-10166-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224097v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabacher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricout" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mo&#239;se" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.030373" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03482260v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kremer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lersy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anheim" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Merdji" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleka Schenck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000010112" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493312v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Desal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2020.05.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03269039v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zhu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2020.05.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02971228v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daly-Eraya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagih Ben-Hassen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5853/jos.2019.02908" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03338374v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Edjlali" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Qiao" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot de Champfleur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Saba" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/cdt-20-324" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493468v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crozier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2020.08.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03482261v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome de S&#232;ze" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Maamar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2020202222" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03280043v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Girot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.029494" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03279250v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Garzelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.3.peds19680" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395583v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malley" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bartolini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2018-014185" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395487v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.11.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220929v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Provost" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hassen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.118.023882" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231743v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaumont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06094-y" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03654623v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Khoury" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guenego" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zuber" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asya Ekmen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2018-014613" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02405570v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amouyal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacquens" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.119.025033" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02306845v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seners" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naggara" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde H&#233;non" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piotin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.118.022335" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227792v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soize" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2018-014217" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02155453v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Parienti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mawet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000006367" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Werl&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Wijanto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esj/aakaf003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05585726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Agripnidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Tradi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Holay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruimy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Ali El Ahmadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2025.101408" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;ot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Munsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lapergue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Kyheng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sibon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esj/23969873251357151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Darsaut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gentric" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Heppner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lopez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jabre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2024.5.JNS24623" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299980v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Benzakoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Scheldeman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Wouters" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Cheng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ebinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969873251362712" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142798v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Boysson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nehme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Briant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Alamowitch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aouba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70174" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05393215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sylaja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Isabel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Capron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arquizan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaf590" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Rouchaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaultier Marnat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jildaz Caroff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2025.101350" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Donnard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Boulouis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2025.101370" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158216v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimad Shotar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Mounayer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2025.7583" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Scarcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claren&#231;on" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam a Dmytriw" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jabbour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00234-025-03678-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boucherit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kerleroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tessier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodriguez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-018487" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Nikolaos Finitsis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Desilles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Consoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Mazighi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2023.07.043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04412992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Janot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulouis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Forestier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Bala" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cortese" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnis-2023-020193" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459874v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavenu-Bombled" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Figueiredo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelia Habchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-018601" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04708366v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Finistis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Moreno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Pop" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnis-2022-019527" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Janot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pasi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2023.07.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122300v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam H. de Havenon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elhorany" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier N. Naggara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Darcourt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2022-018715" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fahed" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zuber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A7350" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227711v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boisseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Darsaut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fahed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Findlay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourcier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A7648" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03808423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thiery" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Testud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Habert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2022-018699" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dumas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kaesmacher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ognard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dargazanli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-017935" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Labeyrie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Biondi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Velasco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saliou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-017992" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05249396v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourhis-Guizien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Dissaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tomography7040066" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590338v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stricker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-017777" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524596v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Happi Ngankou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.121.034865" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03428470v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dusonchet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13760-021-01831-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449182v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2021.01.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03280643v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourgeois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gariel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.8.peds20479" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03346031v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Baron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Schwall" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-021-10796-z" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329129v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Turc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagih Ben Hassen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X211024371" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Preterre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne de Gaalon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labreuche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14539" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119822v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.7.PEDS20447" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360182v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.030592" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03403995v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daly Eraya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000012863" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03279250v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Garzelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.3.peds19680" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03280043v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Girot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.029494" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493312v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lersy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Desal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2020.05.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03269039v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zhu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2020.05.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02969093v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure de Beaurepaire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bornet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-10166-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224097v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabacher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricout" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mo&#239;se" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.030373" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03482260v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kremer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anheim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Merdji" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleka Schenck" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000010112" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03338374v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Edjlali" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Qiao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot de Champfleur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Saba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/cdt-20-324" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02971228v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daly-Eraya" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagih Ben-Hassen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5853/jos.2019.02908" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493468v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crozier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2020.08.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03482261v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome de S&#232;ze" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Maamar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2020202222" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395487v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.11.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220929v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Provost" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hassen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.118.023882" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395583v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malley" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bartolini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2018-014185" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231743v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06094-y" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03654623v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Khoury" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guenego" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zuber" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asya Ekmen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2018-014613" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02405570v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amouyal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacquens" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.119.025033" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02155453v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Parienti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mawet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000006367" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02306845v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seners" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naggara" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde H&#233;non" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piotin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.118.022335" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227792v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soize" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2018-014217" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>