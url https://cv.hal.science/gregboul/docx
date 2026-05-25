--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,3684 +234,3701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tantalum sedimentation in Onyx® syringes: An in-vitro study of agitation strategies to maintain fluoroscopic visibility</w:t>
+                <w:t xml:space="preserve">Silk vista baby versus pipeline embolization device for unruptured distal anterior cerebral artery aneurysms: A multicenter propensity-weighted comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Agripnidis</w:t>
+                <w:t xml:space="preserve">Valerio da Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farouk Tradi</w:t>
+                <w:t xml:space="preserve">Frédéric Clarençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Holay</w:t>
+                <w:t xml:space="preserve">Adam A. Dmytriw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Ruimy</w:t>
+                <w:t xml:space="preserve">Pascal Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed-Ali El Ahmadi</w:t>
+                <w:t xml:space="preserve">Marios Psychogios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 53 (1), pp.101408. </w:t>
+              <w:t xml:space="preserve">, 2026, 53 (4), pp.101553-101553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2025.101408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2026.101553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05585726v1</w:t>
+                <w:t xml:space="preserve">hal-05614919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemorrhagic transformation after endovascular treatment: Baseline infarct volume is a better predictor than infarct growth rate</w:t>
+                <w:t xml:space="preserve">Tantalum sedimentation in Onyx® syringes: An in-vitro study of agitation strategies to maintain fluoroscopic visibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Méot</w:t>
+                <w:t xml:space="preserve">Thibault Agripnidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Munsch</w:t>
+                <w:t xml:space="preserve">Farouk Tradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lapergue</w:t>
+                <w:t xml:space="preserve">Quentin Holay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Kyheng</w:t>
+                <w:t xml:space="preserve">Alexis Ruimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Sibon</w:t>
+                <w:t xml:space="preserve">Ahmed-Ali El Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Stroke Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 11 (1), </w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 53 (1), pp.101408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/esj/23969873251357151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2025.101408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05567834v1</w:t>
+                <w:t xml:space="preserve">hal-05585726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservative management of brain arteriovenous malformations: results of the prospective observation registry of a pragmatic trial</w:t>
+                <w:t xml:space="preserve">Endovascular Thrombectomy in Patients With Largest Baseline Infarcts (ASPECTS 0–2): An Ancillary Analysis of the LASTE Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Darsaut</w:t>
+                <w:t xml:space="preserve">Bertrand Lapergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Gentric</w:t>
+                <w:t xml:space="preserve">Caroline Arquizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Heppner</w:t>
+                <w:t xml:space="preserve">J.F. Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lopez</w:t>
+                <w:t xml:space="preserve">Christophe Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Jabre</w:t>
+                <w:t xml:space="preserve">Hilde Henon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 142 (3), pp.637-646. </w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3171/2024.5.JNS24623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/strokeaha.125.054161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507979v1</w:t>
+                <w:t xml:space="preserve">hal-05614635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated DWI-FLAIR mismatch assessment in stroke using DWI only</w:t>
+                <w:t xml:space="preserve">Hemorrhagic transformation after endovascular treatment: Baseline infarct volume is a better predictor than infarct growth rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Benzakoun</w:t>
+                <w:t xml:space="preserve">Mathilde Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauranne Scheldeman</w:t>
+                <w:t xml:space="preserve">Fanny Munsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lapergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke Wouters</w:t>
+                <w:t xml:space="preserve">Maeva Kyheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastian Cheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Ebinger</w:t>
+                <w:t xml:space="preserve">Igor Sibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Stroke Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/23969873251362712⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/esj/23969873251357151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299980v1</w:t>
+                <w:t xml:space="preserve">hal-05567834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data‐Driven Clustering Approach to Identify Different Phenotypes of Primary Central Nervous System Vasculitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservative management of brain arteriovenous malformations: results of the prospective observation registry of a pragmatic trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Darsaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert de Boysson</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Nehme</w:t>
+                <w:t xml:space="preserve">Jonathan Heppner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Briant</w:t>
+                <w:t xml:space="preserve">Camille Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Alamowitch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Achille Aouba</w:t>
+                <w:t xml:space="preserve">Roland Jabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.70174⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 142 (3), pp.637-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2024.5.JNS24623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142798v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline features and functional outcomes in primary central nervous system vasculitis: development and validation of a prognostic model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Nehme</w:t>
+                <w:t xml:space="preserve">Automated DWI-FLAIR mismatch assessment in stroke using DWI only</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Benzakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Sylaja</w:t>
+                <w:t xml:space="preserve">Lauranne Scheldeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Isabel</w:t>
+                <w:t xml:space="preserve">Anke Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Capron</w:t>
+                <w:t xml:space="preserve">Bastian Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Arquizan</w:t>
+                <w:t xml:space="preserve">Martin Ebinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
+              <w:t xml:space="preserve">European Stroke Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaf590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/23969873251362712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393215v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventional neuroradiology in France in 2025: Scaling up expertise, access, and innovation</w:t>
+                <w:t xml:space="preserve">Meningeal Embolization for Preventing Chronic Subdural Hematoma Recurrence After Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Burel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Agripnidis</w:t>
+                <w:t xml:space="preserve">Eimad Shotar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aymeric Rouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jildaz Caroff</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Mounayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2025.101350⟩</w:t>
+              <w:t xml:space="preserve">JAMA Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 334 (2), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jama.2025.7583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460482v1</w:t>
+                <w:t xml:space="preserve">hal-05615924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Would you board a plane if the pilot had never trained on a flight simulator?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baseline features and functional outcomes in primary central nervous system vasculitis: development and validation of a prognostic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibault Agripnidis</w:t>
+                <w:t xml:space="preserve">Ahmad Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sylaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Isabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arquizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2025.101370⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaf590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460483v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meningeal Embolization for Preventing Chronic Subdural Hematoma Recurrence After Surgery</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Interventional neuroradiology in France in 2025: Scaling up expertise, access, and innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Agripnidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Rouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charbel Mounayer</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaultier Marnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jildaz Caroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jama.2025.7583⟩</w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (4), pp.101350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2025.101350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158216v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silk Vista Baby for the treatment of distal anterior cerebral artery aneurysms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data‐Driven Clustering Approach to Identify Different Phenotypes of Primary Central Nervous System Vasculitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam a Dmytriw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eimad Shotar</w:t>
+                <w:t xml:space="preserve">Hubert de Boysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Jabbour</w:t>
+                <w:t xml:space="preserve">Anais Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Alamowitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Aouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00234-025-03678-y⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (5), pp.e70174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.70174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300998v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation geometry remodelling of vessels in de novo and growing intracranial aneurysms: a multicenter study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Rodriguez</w:t>
+                <w:t xml:space="preserve">Meningeal Embolization for Preventing Chronic Subdural Hematoma Recurrence After Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eimad Shotar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Rouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Mounayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-018487⟩</w:t>
+              <w:t xml:space="preserve">JAMA Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 334 (2), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jama.2025.7583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504270v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful Thrombectomy Improves Functional Outcome in Tandem Occlusions with a Large Ischemic Core</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikael Mazighi</w:t>
+                <w:t xml:space="preserve">Would you board a plane if the pilot had never trained on a flight simulator?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Rouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaultier Marnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Agripnidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wneu.2023.07.043⟩</w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (5), pp.101370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2025.101370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195189v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WEB shape modifications: angiography–histopathology correlations in rabbits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Cortese</w:t>
+                <w:t xml:space="preserve">Silk Vista Baby for the treatment of distal anterior cerebral artery aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Scarcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clarençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam a Dmytriw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eimad Shotar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnis-2023-020193⟩</w:t>
+              <w:t xml:space="preserve">Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00234-025-03678-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412992v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antithrombotic therapies for neurointerventional surgery: a 2021 French comprehensive national survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kamelia Habchi</w:t>
+                <w:t xml:space="preserve">Bifurcation geometry remodelling of vessels in de novo and growing intracranial aneurysms: a multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boucherit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Kerleroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (4), pp.402-407. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-018601⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.566-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-018487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459874v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspirin versus aggressive antiplatelet therapy for acute carotid stenting plus thrombectomy in tandem occlusions: ETIS Registry results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raoul Pop</w:t>
+                <w:t xml:space="preserve">Successful Thrombectomy Improves Functional Outcome in Tandem Occlusions with a Large Ischemic Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanos Nikolaos Finitsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Desilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Consoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Mazighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jnis-2022-019527⟩</w:t>
+              <w:t xml:space="preserve">World Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 178, pp.e282-e291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wneu.2023.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708366v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of weather conditions on endovascular treatment case volume for patients with ischemic stroke</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaultier Marnat</w:t>
+                <w:t xml:space="preserve">WEB shape modifications: angiography–histopathology correlations in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzi Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2023.07.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.jnis-2023-020193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnis-2023-020193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294685v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombectomy in basilar artery occlusions: Impact of number of passes and futile reperfusion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Darcourt</w:t>
+                <w:t xml:space="preserve">Aspirin versus aggressive antiplatelet therapy for acute carotid stenting plus thrombectomy in tandem occlusions: ETIS Registry results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaultier Marnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanos Finistis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (5), pp.422-427. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2022-018715⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 15 (e2), pp.e248-e254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jnis-2022-019527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122300v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parent Artery Straightening after Flow-Diverter Stenting Improves the Odds of Aneurysm Occlusion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
+                <w:t xml:space="preserve">Antithrombotic therapies for neurointerventional surgery: a 2021 French comprehensive national survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jildaz Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lavenu-Bombled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamelia Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3174/ajnr.A7350⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.402-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-018601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591727v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical or Endovascular Treatment of MCA Aneurysms: An Agreement Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Bourcier</w:t>
+                <w:t xml:space="preserve">Effects of weather conditions on endovascular treatment case volume for patients with ischemic stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Malka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Desilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaultier Marnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3174/ajnr.A7648⟩</w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (6), pp.593-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2023.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227711v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distal cerebral vasospasm treatment following aneurysmal subarachnoid hemorrhage using the Comaneci device: technical feasibility and single-center preliminary results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Habert</w:t>
+                <w:t xml:space="preserve">Thrombectomy in basilar artery occlusions: Impact of number of passes and futile reperfusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam H. de Havenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elhorany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier N. Naggara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Darcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.neurintsurg-2022-018699. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2022-018699⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 15 (5), pp.422-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2022-018715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808423v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotid artery direct access for mechanical thrombectomy: the Carotid Artery Puncture Evaluation (CARE) study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Dargazanli</w:t>
+                <w:t xml:space="preserve">Parent Artery Straightening after Flow-Diverter Stenting Improves the Odds of Aneurysm Occlusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Fahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Rouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-017935⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (1), pp.87-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3174/ajnr.A7350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591744v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-ischemic cerebral enhancing lesions after intracranial aneurysm endovascular repair: a retrospective French national registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saliou</w:t>
+                <w:t xml:space="preserve">Surgical or Endovascular Treatment of MCA Aneurysms: An Agreement Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.E. Darsaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Findlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-017992⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (10), pp.1437-1444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3174/ajnr.A7648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525447v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combination of Stent and Antiplatelet Therapy May Be Responsible of Parenchymal Magnetic Susceptibility Artifacts after Endovascular Procedure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Gentric</w:t>
+                <w:t xml:space="preserve">Carotid artery direct access for mechanical thrombectomy: the Carotid Artery Puncture Evaluation (CARE) study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Kaesmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dargazanli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized tomography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/tomography7040066⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.1180-1185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-017935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249396v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pediatric Brain Arteriovenous Malformation Recurrence: A Cohort Study, Systematic Review and Meta-Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Distal cerebral vasospasm treatment following aneurysmal subarachnoid hemorrhage using the Comaneci device: technical feasibility and single-center preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Testud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sarah Stricker</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.neurintsurg-2021-017777. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-017777⟩</w:t>
+              <w:t xml:space="preserve">, 2022, pp.neurintsurg-2022-018699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2022-018699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590338v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombectomy complications in large vessel occlusions: Incidence, predictors, and clinical impact in the ETIS registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourcier</w:t>
+                <w:t xml:space="preserve">Non-ischemic cerebral enhancing lesions after intracranial aneurysm endovascular repair: a retrospective French national registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eimad Shotar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.121.034865⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-017992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524596v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudden coma onset following simultaneous bilateral carotid occlusion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pediatric Brain Arteriovenous Malformation Recurrence: A Cohort Study, Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Kerleroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Benichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Stricker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurologica Belgica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13760-021-01831-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.neurintsurg-2021-017777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2021-017777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03428470v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventional Neuroradiology Trainee-led Research Collaborative JENI, moving forward</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Janot</w:t>
+                <w:t xml:space="preserve">The Combination of Stent and Antiplatelet Therapy May Be Responsible of Parenchymal Magnetic Susceptibility Artifacts after Endovascular Procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bourhis-Guizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieg Dissaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48 (2), pp.137-138. </w:t>
+              <w:t xml:space="preserve">Computerized tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), pp.792 - 800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2021.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/tomography7040066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449182v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute surgical management of children with ruptured brain arteriovenous malformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Benichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3969,3502 +3986,3887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03280643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral amyloid angiopathy-related acute lobar intra-cerebral hemorrhage: diagnostic value of plain CT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sudden coma onset following simultaneous bilateral carotid occlusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Baron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Antoine Dusonchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Boulouis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
+              <w:t xml:space="preserve">Acta Neurologica Belgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-021-10796-z⟩</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13760-021-01831-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03346031v1</w:t>
+                <w:t xml:space="preserve">inserm-03428470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue outcome prediction in hyperacute ischemic stroke: Comparison of machine learning models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Legrand</w:t>
+                <w:t xml:space="preserve">Interventional Neuroradiology Trainee-led Research Collaborative JENI, moving forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Kerleroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Rouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eimad Shotar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0271678X211024371⟩</w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (2), pp.137-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2021.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329129v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognosis and risk factors associated with asymptomatic intracranial hemorrhage after endovascular treatment of large vessel occlusion stroke: a prospective multicenter cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikael Mazighi</w:t>
+                <w:t xml:space="preserve">Thrombectomy complications in large vessel occlusions: Incidence, predictors, and clinical impact in the ETIS registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Happi Ngankou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaultier Marnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.14539⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (12), pp.e764-e768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.121.034865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127517v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etiology of intracerebral hemorrhage in children: cohort study, systematic review, and meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Cerebral amyloid angiopathy-related acute lobar intra-cerebral hemorrhage: diagnostic value of plain CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florent Gariel</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Benzakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Schwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Oppenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery. Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3171/2020.7.PEDS20447⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-021-10796-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119822v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03346031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemorrhage Expansion After Pediatric Intracerebral Hemorrhage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
+                <w:t xml:space="preserve">Tissue outcome prediction in hyperacute ischemic stroke: Comparison of machine learning models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Benzakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sarah Stricker</w:t>
+                <w:t xml:space="preserve">Guillaume Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagih Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (2), pp.588-594. </w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.0271678X2110243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.120.030592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0271678X211024371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360182v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Brain Regions Eloquence Assessment in Patients with Large Ischemic Cores treated with Mechanical Thrombectomy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prognosis and risk factors associated with asymptomatic intracranial hemorrhage after endovascular treatment of large vessel occlusion stroke: a prospective multicenter cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Daly Eraya</w:t>
+                <w:t xml:space="preserve">Pacôme Constant Dit Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Preterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène de Gaalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Mazighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000012863⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (1), pp.229-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.14539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03403995v1</w:t>
+                <w:t xml:space="preserve">hal-03127517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocephalus in children with ruptured cerebral arteriovenous malformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Etiology of intracerebral hemorrhage in children: cohort study, systematic review, and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Benichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gariel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Garzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurosurgery. Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 26 (3), pp.283 - 287. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3171/2020.3.peds19680⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 27 (3), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2020.7.PEDS20447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03279250v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of Unexplained Early Neurological Deterioration After Endovascular Treatment for Acute Ischemic Stroke</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hemorrhage Expansion After Pediatric Intracerebral Hemorrhage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Girot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Labreuche</w:t>
+                <w:t xml:space="preserve">Jean-François Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Kerleroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Benichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stroke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 51 (10), pp.2943-2950. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.120.029494⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 52 (2), pp.588-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.120.030592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280043v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus Guidelines of the French Society of Neuroradiology (SFNR) on the use of Gadolinium-Based Contrast agents (GBCAs) and related MRI protocols in Neuroradiology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Clément</w:t>
+                <w:t xml:space="preserve">Relevance of Brain Regions Eloquence Assessment in Patients with Large Ischemic Cores treated with Mechanical Thrombectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Kerleroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Benzakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dargazanli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Desal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René Anxionnat</w:t>
+                <w:t xml:space="preserve">Dimitri Daly Eraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2020.05.008⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97 (20), pp.e1975-e1985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000012863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493312v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03403995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical thrombectomy practices in France: Exhaustive survey of centers and individual operators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Dumas</w:t>
+                <w:t xml:space="preserve">Hydrocephalus in children with ruptured cerebral arteriovenous malformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Stricker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Benichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Garzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2020.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery. Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.283 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/2020.3.peds19680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269039v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03279250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic lesion of the corpus callosum as presenting neuroradiological manifestation of COVID-2019 infection</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predictors of Unexplained Early Neurological Deterioration After Endovascular Treatment for Acute Ischemic Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-020-10166-1⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (10), pp.2943-2950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.120.029494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02969093v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Thrombectomy for Acute Ischemic Stroke Amid the COVID-19 Outbreak</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basile Kerleroux</w:t>
+                <w:t xml:space="preserve">Consensus Guidelines of the French Society of Neuroradiology (SFNR) on the use of Gadolinium-Based Contrast agents (GBCAs) and related MRI protocols in Neuroradiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Fabacher</w:t>
+                <w:t xml:space="preserve">Hubert Desal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bricout</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Testud</w:t>
+                <w:t xml:space="preserve">René Anxionnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.120.030373⟩</w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, pp.441 - 449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2020.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224097v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurologic and neuroimaging findings in patients with COVID-19: A retrospective multicenter study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maleka Schenck</w:t>
+                <w:t xml:space="preserve">Mechanical thrombectomy practices in France: Exhaustive survey of centers and individual operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Kerleroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000010112⟩</w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (6), pp.410-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2020.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03482260v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vessel wall MR imaging for the detection of intracranial inflammatory vasculopathies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cytotoxic lesion of the corpus callosum as presenting neuroradiological manifestation of COVID-2019 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure de Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Diagnosis and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/cdt-20-324⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-020-10166-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338374v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02969093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfusion Imaging to Select Patients with Large Ischemic Core for Mechanical Thrombectomy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Mechanical Thrombectomy for Acute Ischemic Stroke Amid the COVID-19 Outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Kerleroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Wagih Ben-Hassen</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fabacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Testud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5853/jos.2019.02908⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (7), pp.2012-2017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.120.030373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02971228v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome and recanalization rate of tandem basilar artery occlusion treated by mechanical thrombectomy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eimad Shotar</w:t>
+                <w:t xml:space="preserve">Neurologic and neuroimaging findings in patients with COVID-19: A retrospective multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Anheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Merdji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maleka Schenck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2020.08.004⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (13), pp.e1868-e1882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000010112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493468v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03482260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain MRI Findings in Severe COVID-19: A Retrospective Observational Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adel Maamar</w:t>
+                <w:t xml:space="preserve">Outcome and recanalization rate of tandem basilar artery occlusion treated by mechanical thrombectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elhorany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagih Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Crozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eimad Shotar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1148/radiol.2020202222⟩</w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, pp.404 - 409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2020.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03482261v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Adaptative endovascular strategy to the CloT MRI in large intracranial vessel occlusion” (VECTOR): Study protocol of a randomized control trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eimad Shotar</w:t>
+                <w:t xml:space="preserve">Vessel wall MR imaging for the detection of intracranial inflammatory vasculopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Edjlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Menjot de Champfleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Saba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Cardiovascular Diagnosis and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.1108-1119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2019.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21037/cdt-20-324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395487v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Resonance Imaging or Computed Tomography Before Treatment in Acute Ischemic Stroke: Effect on Workflow and Functional Outcome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perfusion Imaging to Select Patients with Large Ischemic Core for Mechanical Thrombectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Kerleroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dargazanli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Provost</w:t>
+                <w:t xml:space="preserve">Dimitri Daly-Eraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Soudant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yu Xie</w:t>
+                <w:t xml:space="preserve">Wagih Ben-Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.118.023882⟩</w:t>
+              <w:t xml:space="preserve">Journal of Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (2), pp.225-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5853/jos.2019.02908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03220929v1</w:t>
+                <w:t xml:space="preserve">inserm-02971228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter- and intraobserver reliability for angiographic leptomeningeal collateral flow assessment by the American Society of Interventional and Therapeutic Neuroradiology/Society of Interventional Radiology (ASITN/SIR) scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wagih Ben Hassen</w:t>
+                <w:t xml:space="preserve">Brain MRI Findings in Severe COVID-19: A Retrospective Observational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome de Sèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Malley</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bartolini</w:t>
+                <w:t xml:space="preserve">Adel Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2018-014185⟩</w:t>
+              <w:t xml:space="preserve">Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 297 (2), pp.E242-E251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1148/radiol.2020202222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395583v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03482261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefit from revascularization after thrombectomy according to FLAIR vascular hyperintensities–DWI mismatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Edjlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (10), pp.5567-5576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00330-019-06094-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual assessment of diffusion weighted imaging infarct volume lacks accuracy and reliability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter- and intraobserver reliability for angiographic leptomeningeal collateral flow assessment by the American Society of Interventional and Therapeutic Neuroradiology/Society of Interventional Radiology (ASITN/SIR) scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wagih Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Malley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clarençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naim Khoury</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Asya Ekmen</w:t>
+                <w:t xml:space="preserve">Bruno Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (9), pp.947-954. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2018-014613⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.338-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2018-014185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654623v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S100B Serum Elevation Predicts In-Hospital Mortality After Brain Arteriovenous Malformation Rupture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">“Adaptative endovascular strategy to the CloT MRI in large intracranial vessel occlusion” (VECTOR): Study protocol of a randomized control trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Kerleroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eimad Shotar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.119.025033⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2019.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405570v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary angiitis of the CNS and reversible cerebral vasoconstriction syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+                <w:t xml:space="preserve">Magnetic Resonance Imaging or Computed Tomography Before Treatment in Acute Ischemic Stroke: Effect on Workflow and Functional Outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000006367⟩</w:t>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (3), pp.659-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.118.023882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155453v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Thrombolysis Recanalization in Stroke Referrals for Thrombectomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual assessment of diffusion weighted imaging infarct volume lacks accuracy and reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dargazanli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guenego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Seners</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Piotin</w:t>
+                <w:t xml:space="preserve">Asya Ekmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.118.022335⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (9), pp.947-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/neurintsurg-2018-014613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306845v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S100B Serum Elevation Predicts In-Hospital Mortality After Brain Arteriovenous Malformation Rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eimad Shotar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Amouyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (5), pp.1250-1253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.119.025033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primary angiitis of the CNS and reversible cerebral vasoconstriction syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Boysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Parienti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mawet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arquizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (16), pp.734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000006367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-Thrombolysis Recanalization in Stroke Referrals for Thrombectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seners</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naggara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilde Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (12), pp.2975-2982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/STROKEAHA.118.022335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Susceptibility vessel sign on MRI predicts better clinical outcome in patients with anterior circulation acute stroke treated with stent retriever as first-line strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wagih Ben Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Soize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurointerventional Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (4), pp.328-333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/neurintsurg-2018-014217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId297"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7611,51 +8013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Werl&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Wijanto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esj/aakaf003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05585726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Agripnidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Tradi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Holay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruimy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Ali El Ahmadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2025.101408" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;ot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Munsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lapergue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Kyheng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sibon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esj/23969873251357151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Darsaut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gentric" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Heppner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lopez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jabre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2024.5.JNS24623" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299980v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Benzakoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Scheldeman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Wouters" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Cheng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ebinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969873251362712" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142798v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Boysson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nehme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Briant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Alamowitch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aouba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70174" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05393215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sylaja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Isabel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Capron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arquizan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaf590" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Rouchaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaultier Marnat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jildaz Caroff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2025.101350" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Donnard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Boulouis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2025.101370" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158216v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimad Shotar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Mounayer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2025.7583" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Scarcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claren&#231;on" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam a Dmytriw" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jabbour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00234-025-03678-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boucherit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kerleroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tessier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodriguez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-018487" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Nikolaos Finitsis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Desilles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Consoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Mazighi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2023.07.043" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04412992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Janot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulouis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Forestier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Bala" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cortese" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnis-2023-020193" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459874v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavenu-Bombled" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Figueiredo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelia Habchi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-018601" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04708366v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Finistis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Moreno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Pop" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnis-2022-019527" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Janot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pasi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2023.07.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122300v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam H. de Havenon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elhorany" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier N. Naggara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Darcourt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2022-018715" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fahed" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zuber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A7350" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227711v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boisseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Darsaut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fahed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Findlay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourcier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A7648" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03808423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thiery" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Testud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Habert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2022-018699" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dumas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kaesmacher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ognard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dargazanli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-017935" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Labeyrie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Biondi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Velasco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saliou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-017992" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05249396v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourhis-Guizien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Dissaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tomography7040066" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590338v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stricker" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-017777" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524596v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Happi Ngankou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.121.034865" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03428470v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dusonchet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13760-021-01831-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449182v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2021.01.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03280643v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourgeois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gariel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.8.peds20479" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03346031v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Baron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Schwall" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-021-10796-z" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329129v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Turc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagih Ben Hassen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X211024371" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Preterre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne de Gaalon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labreuche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14539" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119822v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.7.PEDS20447" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360182v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.030592" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03403995v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daly Eraya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000012863" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03279250v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Garzelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.3.peds19680" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03280043v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Girot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.029494" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493312v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lersy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Desal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2020.05.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03269039v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zhu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2020.05.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02969093v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure de Beaurepaire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bornet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-10166-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224097v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabacher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricout" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mo&#239;se" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.030373" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03482260v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kremer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anheim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Merdji" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleka Schenck" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000010112" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03338374v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Edjlali" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Qiao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot de Champfleur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Saba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/cdt-20-324" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02971228v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daly-Eraya" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagih Ben-Hassen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5853/jos.2019.02908" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493468v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crozier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2020.08.004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03482261v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome de S&#232;ze" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Maamar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2020202222" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395487v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.11.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220929v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Provost" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hassen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.118.023882" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395583v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malley" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bartolini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2018-014185" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231743v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06094-y" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03654623v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Khoury" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guenego" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zuber" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asya Ekmen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2018-014613" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02405570v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amouyal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacquens" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.119.025033" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02155453v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Parienti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mawet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000006367" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02306845v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seners" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naggara" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde H&#233;non" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piotin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.118.022335" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227792v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soize" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2018-014217" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Werl&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Wijanto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Micard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailiang Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esj/aakaf003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614919v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio da Ros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claren&#231;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Dmytriw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jabbour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Psychogios" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2026.101553" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05585726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Agripnidis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Tradi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Holay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruimy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Ali El Ahmadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2025.101408" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lapergue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arquizan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Albucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cognard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Henon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/strokeaha.125.054161" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567834v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M&#233;ot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Munsch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Kyheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sibon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esj/23969873251357151" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Darsaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gentric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Heppner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jabre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2024.5.JNS24623" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Benzakoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Scheldeman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Wouters" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Cheng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ebinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969873251362712" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615924v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimad Shotar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Rouchaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Mounayer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2025.7583" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05393215v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nehme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sylaja" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Isabel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Capron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaf590" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaultier Marnat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jildaz Caroff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2025.101350" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Boysson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Briant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Alamowitch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Aouba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70174" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Donnard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Boulouis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2025.101370" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Scarcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam a Dmytriw" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00234-025-03678-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504270v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boucherit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kerleroux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tessier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodriguez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-018487" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gory" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Nikolaos Finitsis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Desilles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Consoli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Mazighi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2023.07.043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04412992v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Janot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulouis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Forestier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Bala" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cortese" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnis-2023-020193" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04708366v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos Finistis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Moreno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Pop" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnis-2022-019527" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459874v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavenu-Bombled" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Figueiredo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamelia Habchi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-018601" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294685v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Janot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pasi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2023.07.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122300v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam H. de Havenon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elhorany" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier N. Naggara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Darcourt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2022-018715" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591727v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fahed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zuber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A7350" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boisseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Darsaut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fahed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Findlay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourcier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3174/ajnr.A7648" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591744v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dumas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kaesmacher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ognard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dargazanli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-017935" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03808423v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thiery" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Testud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Habert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2022-018699" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525447v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Labeyrie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Biondi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Velasco" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saliou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-017992" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590338v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Stricker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2021-017777" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05249396v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourhis-Guizien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Dissaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tomography7040066" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03280643v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourgeois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gariel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.8.peds20479" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03428470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dusonchet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13760-021-01831-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449182v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2021.01.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524596v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Happi Ngankou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.121.034865" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03346031v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Baron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Schwall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-021-10796-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329129v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Turc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagih Ben Hassen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X211024371" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127517v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Constant Dit Beaufils" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Preterre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne de Gaalon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labreuche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14539" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119822v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.7.PEDS20447" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360182v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.030592" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03403995v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daly Eraya" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000012863" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03279250v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Garzelli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2020.3.peds19680" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03280043v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Girot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.029494" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493312v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lersy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Desal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anxionnat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2020.05.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03269039v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zhu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2020.05.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02969093v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure de Beaurepaire" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bornet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-10166-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224097v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabacher" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricout" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mo&#239;se" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.120.030373" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03482260v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kremer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anheim" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Merdji" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleka Schenck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000010112" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493468v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crozier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2020.08.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03338374v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Edjlali" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Qiao" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menjot de Champfleur" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Saba" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/cdt-20-324" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02971228v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daly-Eraya" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagih Ben-Hassen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5853/jos.2019.02908" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03482261v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome de S&#232;ze" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Maamar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1148/radiol.2020202222" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231743v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-019-06094-y" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395583v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malley" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bartolini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2018-014185" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395487v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.11.001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03220929v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Provost" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hassen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Xie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.118.023882" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03654623v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Khoury" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guenego" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zuber" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asya Ekmen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2018-014613" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02405570v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amouyal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacquens" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.119.025033" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02155453v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Parienti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mawet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000006367" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02306845v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seners" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naggara" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde H&#233;non" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piotin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/STROKEAHA.118.022335" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03227792v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soize" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/neurintsurg-2018-014217" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>